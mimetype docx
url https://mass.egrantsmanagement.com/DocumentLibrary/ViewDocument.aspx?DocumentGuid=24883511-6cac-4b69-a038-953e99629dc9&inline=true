--- v0 (2025-11-28)
+++ v1 (2026-09-06)
@@ -1,15985 +1,17254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3853C0AA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2AEBA677" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="34425F7E" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6454AB5B" wp14:editId="1F3EB274">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="663598A7" wp14:editId="1ECE2CAE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-899159</wp:posOffset>
+              <wp:posOffset>95886</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-922866</wp:posOffset>
+              <wp:posOffset>239395</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7742947" cy="3428658"/>
+            <wp:extent cx="457200" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="17" name="image1.png"/>
+            <wp:docPr id="2105604155" name="image10.png" descr="A logo with a circle in the middle&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
-[...52 lines deleted...]
-                    <pic:cNvPr id="0" name="image5.png" descr="A logo with a circle in the middle&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="image10.png" descr="A logo with a circle in the middle&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect t="1213" b="1213"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="457200" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542543E9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="00883B52" w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="71563DA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">       And Planning Process</w:t>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Needs Assessment  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AB217B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...92 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w:rsidRPr="00883B52" w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="14878064" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>And Planning Process Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24302B60" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43"/>
-    <w:p w14:paraId="66FCC47C" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2D553EA4" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="620022C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-        <w:t xml:space="preserve">OBJECTIVES </w:t>
+        <w:t>OBJECTIVES OF THE NEEDS ASSESSMENT AND PLANNING PROCESS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0AB53F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">your team will engage in a four-step process </w:t>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3A42CAF0" w14:textId="7537BFAD">
+      <w:r>
+        <w:t xml:space="preserve">With the help of your coach, your team will engage in a four-step process </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D7F073" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F703E31" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">romote integration and alignment across the school/district. </w:t>
+        <w:t xml:space="preserve">Identify existing social, emotional, and behavioral (SEB) support efforts and initiatives to promote integration and alignment across the school/district. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12305F52" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="000EB1F3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Reflect on the key elements of MTSS for SEB development and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>reflect on the key elements of MTSS for SEB development and to establish a clear understanding of your current context.</w:t>
+        <w:t>to establish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clear understanding of your current context.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C583B6" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4ECD6A14" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="007C7D43">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">your SEB MTSS. </w:t>
+        <w:t xml:space="preserve">Prioritize focus area(s), articulate clear goals, and draft an action plan for strengthening your SEB MTSS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085ABC6E" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="396B60F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:br/>
         <w:t>OUTCOME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFB7D3D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="67733007" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Through this process your team will create clearly defined </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>priorities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and corresponding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>goals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> centered in equity which will guide your short and long-term efforts in improving specified elements of your MTSS for social, emotional, and behavioral development in ways that are integrated and aligned with your current context and existing school/district efforts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A004642" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="49067002" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_j54qot30h6n0" w:colFirst="0" w:colLast="0"/>
-[...2 lines deleted...]
-        <w:br/>
+      <w:r>
         <w:t>STEPS AND TOOLS</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...384 lines deleted...]
-    <w:p w14:paraId="53FB7737" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1703D30C" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5493B52D" wp14:editId="5C0750BA">
+                <wp:extent cx="5943600" cy="1590675"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2105604145" name="Group 2105604145" descr="Step 1: Self-Reflection Rubric&#10;Step 2: Prioritizing Areas of Focus&#10;Step 3: Goal Setting &amp; Action Planning&#10;Step 4: Working Smarter: Alignment &amp; Integration"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5943600" cy="1590675"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5943600" cy="1590675"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="985901977" name="Group 985901977"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5943600" cy="1590675"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="5943600" cy="1590675"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="46796051" name="Rectangle 46796051"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5943600" cy="1590675"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7485C739" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1396439470" name="Rectangle: Rounded Corners 1396439470"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="3185" y="202995"/>
+                              <a:ext cx="1331658" cy="1184683"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 10000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="dk2"/>
+                            </a:solidFill>
+                            <a:ln w="25400" cap="flat" cmpd="sng">
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5A120FD4" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="896543997" name="Text Box 896543997"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="37883" y="237693"/>
+                              <a:ext cx="1262262" cy="1115287"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5876ABF6" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="36"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Step 1 </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5BAFE737" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                  </w:rPr>
+                                  <w:t>Self-Refection Rubric</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="68575" rIns="68575" bIns="68575" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="268782965" name="Arrow: Right 268782965"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1352209" y="658177"/>
+                              <a:ext cx="174907" cy="274320"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rightArrow">
+                              <a:avLst>
+                                <a:gd name="adj1" fmla="val 60000"/>
+                                <a:gd name="adj2" fmla="val 50000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="dk2"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4A763AF7" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="332438924" name="Text Box 332438924"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1352209" y="713041"/>
+                              <a:ext cx="122435" cy="164592"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6854A9FA" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="2124056535" name="Rectangle: Rounded Corners 2124056535"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1538375" y="202995"/>
+                              <a:ext cx="1331658" cy="1184683"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 10000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="69952D"/>
+                            </a:solidFill>
+                            <a:ln w="25400" cap="flat" cmpd="sng">
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="799BA2C2" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1877510465" name="Text Box 1877510465"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="1573073" y="237693"/>
+                              <a:ext cx="1262262" cy="1115287"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="75F65767" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="36"/>
+                                  </w:rPr>
+                                  <w:t>Step 2</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="06840827" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:before="240" w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Prioritizing Areas of Focus </w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="68575" rIns="68575" bIns="68575" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="2015298307" name="Arrow: Right 2015298307"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="2887399" y="658177"/>
+                              <a:ext cx="174907" cy="274320"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rightArrow">
+                              <a:avLst>
+                                <a:gd name="adj1" fmla="val 60000"/>
+                                <a:gd name="adj2" fmla="val 50000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="69952D"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3FEB6010" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="781105873" name="Text Box 781105873"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="2887399" y="713041"/>
+                              <a:ext cx="122435" cy="164592"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="49A3D0BC" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1543042332" name="Rectangle: Rounded Corners 1543042332"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="3073565" y="202995"/>
+                              <a:ext cx="1331658" cy="1184683"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 10000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2"/>
+                            </a:solidFill>
+                            <a:ln w="25400" cap="flat" cmpd="sng">
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:prstDash val="solid"/>
+                              <a:round/>
+                              <a:headEnd type="none" w="sm" len="sm"/>
+                              <a:tailEnd type="none" w="sm" len="sm"/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0314027E" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1157640867" name="Text Box 1157640867"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="3108263" y="237693"/>
+                              <a:ext cx="1262262" cy="1115287"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="547854F1" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="36"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Step 3 </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="275F7339" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                  </w:rPr>
+                                  <w:t>Goal Setting and Action Planning</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="68575" rIns="68575" bIns="68575" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="696075352" name="Arrow: Right 696075352"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="4422589" y="658177"/>
+                              <a:ext cx="174907" cy="274320"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rightArrow">
+                              <a:avLst>
+                                <a:gd name="adj1" fmla="val 60000"/>
+                                <a:gd name="adj2" fmla="val 50000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="accent2"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4D862C4F" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="93328722" name="Text Box 93328722"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="4422589" y="713041"/>
+                              <a:ext cx="122435" cy="164592"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5BF1941E" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="421441794" name="Rectangle: Rounded Corners 421441794"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="4608755" y="202995"/>
+                              <a:ext cx="1331658" cy="1184683"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="roundRect">
+                              <a:avLst>
+                                <a:gd name="adj" fmla="val 10000"/>
+                              </a:avLst>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:schemeClr val="tx2">
+                                <a:lumMod val="60000"/>
+                                <a:lumOff val="40000"/>
+                              </a:schemeClr>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7B85842C" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="811450819" name="Text Box 811450819"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="4651405" y="237831"/>
+                              <a:ext cx="1262262" cy="1115287"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6369E66D" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:b/>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="36"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Step 4 </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="70B9C48D" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                                  <w:jc w:val="center"/>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="24"/>
+                                  </w:rPr>
+                                  <w:t>Working Smarter: Alignment and Integration</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="68575" tIns="68575" rIns="68575" bIns="68575" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict w14:anchorId="1EC7748B">
+              <v:group id="Group 2105604145" style="width:468pt;height:125.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="Step 1: Self-Reflection Rubric&#10;Step 2: Prioritizing Areas of Focus&#10;Step 3: Goal Setting &amp; Action Planning&#10;Step 4: Working Smarter: Alignment &amp; Integration" coordsize="59436,15906" o:spid="_x0000_s1026" w14:anchorId="5493B52D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgK7Yb2AUAALgnAAAOAAAAZHJzL2Uyb0RvYy54bWzsWu1u2zYU/T9g70Do/2KR+qKMOkXXtMWA&#10;biva7gEYSba16WuUEjtvv0NKoqRkcWx3K2o3ReGIIkVdXp577hHJFy+3eUZuE1mnZbGw6IVtkaSI&#10;yjgtVgvrj89vf+IWqRtRxCIri2Rh3SW19fLyxx9ebKp5wsp1mcWJJOikqOebamGtm6aaz2Z1tE5y&#10;UV+UVVKgclnKXDQoytUslmKD3vNsxmzbn21KGVeyjJK6xt2rttK61P0vl0nU/L5c1klDsoUF2xr9&#10;K/XvtfqdXb4Q85UU1TqNOjPEEVbkIi3wUtPVlWgEuZHpg67yNJJlXS6bi6jMZ+VymUaJHgNGQ+17&#10;o3kny5tKj2U136wq4ya49p6fju42+u32naw+VR8kPLGpVvCFLqmxbJcyV39hJdlql90ZlyXbhkS4&#10;6YWu49vwbIQ66oW2H3itU6M1PP/guWj95oknZ/2LZxNzTKE1E3Z/kCSNF1bI8VYaBoFFCpEDYtpr&#10;ZLjdDeyERopQqIfZrr9stj+tRZVoENXzwWuuH4S+7dHeaR8RKaJYZQkxNdpv+hkDj3peAylfig0z&#10;w2Jeybp5l5Q5URcLS8IKHUbi9n3dwAA07Zuotxbl2zTLcF/Ms2JyAw3VHWCmt1FdNdvrbTeM6zK+&#10;A2LqKnqb4l3vRd18EBKxDhdsEP8Lq/77RsjEItkvBVweUpd5IIxxQY4L1+OCKKJ1CVqJGmmRtvC6&#10;0TTTWvnqpimXqR6Rsqs1pjMXc60w/RUmnTqh7zqhGyBe21gx0z4nH8ubIk5i8rqUBficjBofggSH&#10;crgNZMBsFoYdF/RsQR2H+h5SgmYLyl2fO4otdiBCWaWsHGChPLqKuwGI+E+LLPMME3krMkJt/Ot6&#10;1Bh6AKG6zNJYoUh1o9NM8jqTBA8vrPgv1j07aZUVZIPxeK7mOQWVZSYaDCKvwD91sdK2TR6513HW&#10;0H/rWEH7StTr9u26A9VMzMH7Rayv1omI3xQxae4qUFuBHAq44qU5cJog4+JCt2tEmj3d7vEo0VSq&#10;jRzw+X0HCw99D8ESmrzyWaH453JLhhq4XrkLtKookjRbVCtG6e4/QpZOwAF7HSNO4Ic6AsTcxAjz&#10;Gf73MUI9xoMOPH1C7inxf2RNjQcdDcfgweceZEBHnl2hJc+u0JJnVzgN8mQ+DzgDKHrufCVluQFv&#10;pqt1Q4baKSZ2I4E6HmN2qLEAXqQQMXhghIXADW0AUNElC1yH9dz2GBKULdqux+kS+W7gS0i3li+n&#10;lAr0DW28vg3Y4z/kVDVOk8+fICYdIscA8RyzuOMw1+Ehc3sgGmIaaqYg3JeYxnAMqGO7mslGcGR4&#10;M/Cvs7fvemGfLh+D4yRvwyZMc89dk+k/QM5pYnJ7hj1U1alPQK3bcNESEi5aMsLFiRARZa7t+Z6a&#10;iSdVHBsaTzHRlR5JUdRzuKMo/FSEnFxdGxnnQ3eyqy5nTmTZd6PktO5+Jsx2hYDyIPCo7Q6p2zDm&#10;qGoaHntTphc4dnASas4/ljTPUs3ZENYhx9z1JDqVc0P1FBe7aZNxHuCT4bz03L7UOsnoTwg6rXOf&#10;+anlp4BTantATg9FQ09DzRSF+7LTGI/ftKDjx3LTOQg6inUG22VQ7z0Adi3LDY2nmNjNTCpJQTOe&#10;jqBTG0DDypyIoqRo+s+N71PThcfGyDl+BFPqBb5rc9/kb0Oao6pphOzLmg61OfNPQtNRvSB0TCI9&#10;R1HnY0srwHex4dGJphtqp7DYTZyuy5jHz0zSHUCuh6g6ala+D12XOUeKCpHQecAMGA1BmYopDvel&#10;pzEiv2lRR4/ePzgHVecy6ro0CM0y7Q5RN7SdQuIJavJtHngnq+maLdO7FNlN/msZt3ugo/0I3FYH&#10;SPTGLHZezbau2VrVy8n3pOBBbPW8qzA6EIJvUNezOUWmaxeVDV0NNVNw7s1XvkexYN1+emDv03mw&#10;q/DNbHjSozcWvrKcGs5GIQrU0SgcD9Px0B1lU+fPxmXdajhwd/kPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAD7r6BNwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kJUVjNqUU&#10;9VQEW0G8TZNpEpqdDdltkv57Ry/28uDxhve+yVaTbdVAvW8cG4hnESjiwpUNVwY+968Pj6B8QC6x&#10;dUwGLuRhld/eZJiWbuQPGnahUlLCPkUDdQhdqrUvarLoZ64jluzoeotBbF/pssdRym2r51G01BYb&#10;loUaO9rUVJx2Z2vgbcRxvYhfhu3puLl875P3r21MxtzfTetnUIGm8H8Mv/iCDrkwHdyZS69aA/JI&#10;+FPJnhZLsQcD8yRKQOeZvqbPfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgK7Yb2AUA&#10;ALgnAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPuvoE&#10;3AAAAAUBAAAPAAAAAAAAAAAAAAAAADIIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OwkAAAAA&#10;">
+                <v:group id="Group 985901977" style="position:absolute;width:59436;height:15906" coordsize="59436,15906" o:spid="_x0000_s1027" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7RZwiygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33aRiNdFVRNrSgxSqgnh7ZJ9JMPs2ZLdJ/PfdQsHjMDPfMOttbyrRUuNKywriaQSC&#10;OLO65FzB+fQ+WYJwHlljZZkUPMjBdjMcrDHVtuNvao8+FwHCLkUFhfd1KqXLCjLoprYmDt7NNgZ9&#10;kE0udYNdgJtKvkTRqzRYclgosKZ9Qdn9+GMUfHTY7WbxW3u43/aP62n+dTnEpNR41O9WIDz1/hn+&#10;b39qBclynkRxsljA36VwB+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADtFnCLKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:rect id="Rectangle 46796051" style="position:absolute;width:59436;height:15906;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1028" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwnSZJyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvSPyDtUjcikNEQwkYVFAr0Z5K6Acs8TaOGq/T2ED697hSJY6jmXmjWW1624gLdb52rGA6SUAQ&#10;l07XXCn4PL4+PIHwAVlj45gU/JKHzXo4WGGu3ZUPdClCJSKEfY4KTAhtLqUvDVn0E9cSR+/LdRZD&#10;lF0ldYfXCLeNTJMkkxZrjgsGW9oZKr+Ls1XwMXOUvqR+W1R2YfrT8f3tBzOlxqP+eQkiUB/u4f/2&#10;XiuYZfNFljxO4e9RfANyfQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwnSZJyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="672A6659" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:roundrect id="Rectangle: Rounded Corners 1396439470" style="position:absolute;left:31;top:2029;width:13317;height:11847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#256490 [3202]" strokecolor="white [3201]" strokeweight="2pt" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDadtbXywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;EIXvJvyHzZB4k63SFKkspDFBPAoSvQ7dsa12Z0t3heqvdw4mHGfmzXvvW6wG16oT9aHxbOB2koAi&#10;Lr1tuDKwf13f3IMKEdli65kM/FCA1XJ0tcDc+jNv6bSLlRITDjkaqGPscq1DWZPDMPEdsdw+fO8w&#10;ythX2vZ4FnPX6rskybTDhiWhxo4eayq/dt/OwDv/huPLW/OZ2s1xsy6eDsU+OxhzPR6KB1CRhngR&#10;/38/W6k/nWfpdJ7OhEKYZAF6+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDadtbXywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                    <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0A37501D" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 896543997" style="position:absolute;left:378;top:2376;width:12623;height:11153;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1030" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFqA0pzQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lb8Iw&#10;EITvlfgP1lbqrTh9EEiKQS1VVSR64XGA2yreJqHxOokNBH49rlSpx9HMfKMZTztTiSO1rrSs4KEf&#10;gSDOrC45V7BZf9yPQDiPrLGyTArO5GA66d2MMdX2xEs6rnwuAoRdigoK7+tUSpcVZND1bU0cvG/b&#10;GvRBtrnULZ4C3FTyMYpiabDksFBgTbOCsp/VwSjYD75mzfnzDePLrtlemkWj3w+xUne33esLCE+d&#10;/w//tedawSiJB89PSTKE30vhDsjJFQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAWoDSnN&#10;AAAA4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
+                    <v:textbox inset="1.90486mm,1.90486mm,1.90486mm,1.90486mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2D894305" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="36"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Step 1 </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4C1E050E" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Self-Refection Rubric</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shapetype id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:formulas>
+                      <v:f eqn="val #0"/>
+                      <v:f eqn="val #1"/>
+                      <v:f eqn="sum height 0 #1"/>
+                      <v:f eqn="sum 10800 0 #1"/>
+                      <v:f eqn="sum width 0 #0"/>
+                      <v:f eqn="prod @4 @3 10800"/>
+                      <v:f eqn="sum width 0 @5"/>
+                    </v:formulas>
+                    <v:path textboxrect="0,@1,@6,@2" o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0"/>
+                    <v:handles>
+                      <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
+                    </v:handles>
+                  </v:shapetype>
+                  <v:shape id="Arrow: Right 268782965" style="position:absolute;left:13522;top:6581;width:1749;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1031" fillcolor="#256490 [3202]" stroked="f" type="#_x0000_t13" adj="10800,4320" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKg0IUyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qm91Y0BY0xdpQoFwYt/wd4e2ddsaPZtyK6afvuuIHgcZuY3zGzR20ZcqfO1YwWjYQKC&#10;uHS65krB8fD1noPwAVlj45gU/JGHxfz1ZYaFdjfe0XUfKhEh7AtUYEJoCyl9aciiH7qWOHo/rrMY&#10;ouwqqTu8RbhtZJokmbRYc1ww2NLKUPm7v1gFlx1tN5uTzk1jq/Eyk25tvs9KvQ36zw8QgfrwDD/a&#10;a60gzfJJnk6zMdwvxTsg5/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASoNCFMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5DAB6C7B" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 332438924" style="position:absolute;left:13522;top:7130;width:1224;height:1646;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1032" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzIMq8ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgreSN00EdHUVaziz40XsT7AIXtMgtmzIbvV2KfvCoKXw8x8w8wWnanFlVpXWVbwOYxA&#10;EOdWV1woOP1sPiYgnEfWWFsmBXdysJi/9WaYanvjjK5HX4gAYZeigtL7JpXS5SUZdEPbEAfvbFuD&#10;Psi2kLrFW4CbWsZRNJYGKw4LJTa0Kim/HH+NAlpm9u9wcVuTfa9X23PFNJA7pfrv3fILhKfOv8LP&#10;9l4rSJJ4lEym8Qgel8IdkPN/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMgyrzKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="0,0,0,0">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="02EB378F" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:roundrect id="Rectangle: Rounded Corners 2124056535" style="position:absolute;left:15383;top:2029;width:13317;height:11847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1033" fillcolor="#69952d" strokecolor="white [3201]" strokeweight="2pt" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8HUXIygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvQv9DeAUvYpOubpG1aQmCKHpqa/H62Dw3SzcvyyZtt//eCEKPw8w3wyzXo+/EiYbYBtYwnykQ&#10;xHWwLTcavnav908gYkK22AUmDReKsF5NbpZY2XDmDZ22qRG5hGOFGlxKfSVlrB15jLPQE2fvJwwe&#10;U5ZDI+2A51zuO1kotZAeW84LDnt6cVQftkevodgf9p91448f3nyby5szd1YZrW+no3kGkWhM1/A/&#10;/W4zNy8eVbkoH0r4+5T/gFz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADwdRcjKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6A05A809" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:shape id="Text Box 1877510465" style="position:absolute;left:15730;top:2376;width:12623;height:11153;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1034" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgHLp7ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LvsMyhd50Y2miRFdRS6mgl9oe2tuQHZPU7GySXTX69N2C0ON8/zNbdKYSZ2pdaVnBaBiBIM6s&#10;LjlX8PnxOpiAcB5ZY2WZFFzJwWLe780w1fbC73Te+1yEEHYpKii8r1MpXVaQQTe0NXHgDrY16MPZ&#10;5lK3eAnhppJPUZRIgyWHhgJrWheUHfcno+An3q2b69sKk9t383Vrto1+OSVKPT50yykIT53/F9/d&#10;Gx3mT8bjeBQ9JzH8/RQAkPNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAcunvKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="1.90486mm,1.90486mm,1.90486mm,1.90486mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2B3DA3AA" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="36"/>
+                            </w:rPr>
+                            <w:t>Step 2</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="73477E21" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:before="240" w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Prioritizing Areas of Focus </w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Arrow: Right 2015298307" style="position:absolute;left:28873;top:6581;width:1750;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1035" fillcolor="#69952d" stroked="f" type="#_x0000_t13" adj="10800,4320" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArXV1czQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bS8Qw&#10;FITfBf9DOIJvbtKKbq2bXWRRELyAq3h5OzTHttvmpCbZbv33RhB8HGbmG2axmmwvRvKhdawhmykQ&#10;xJUzLdcaXp5vTgoQISIb7B2Thm8KsFoeHiywNG7PTzRuYi0ShEOJGpoYh1LKUDVkMczcQJy8T+ct&#10;xiR9LY3HfYLbXuZKnUuLLaeFBgdaN1R1m53VsL372o4PH8X8/dGvdxled/evb53Wx0fT1SWISFP8&#10;D/+1b42GXGVn+UVxqubw+yn9Abn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACtdXVzN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5A39BBE3" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 781105873" style="position:absolute;left:28873;top:7130;width:1225;height:1646;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1036" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8HIZnygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgrelLqJxRrSrGKVqjdexPYBDtmTH8yeDdlV0z69KxS8HGbmGyZbDqYVF+pdY1lBPIlA&#10;EBdWN1wp+Pn+ek1AOI+ssbVMCn7JwXLxNMow1fbKOV2OvhIBwi5FBbX3XSqlK2oy6Ca2Iw5eaXuD&#10;Psi+krrHa4CbVk6j6F0abDgs1NjRuqbidDwbBbTK7d/h5LYm/9yst2XD9CJ3So2fh9UHCE+Df4T/&#10;23utYJ7EcTRL5m9wvxTugFzcAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHwchmfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="0,0,0,0">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="41C8F396" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:roundrect id="Rectangle: Rounded Corners 1543042332" style="position:absolute;left:30735;top:2029;width:13317;height:11847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1037" fillcolor="#f1582a [3205]" strokecolor="white [3201]" strokeweight="2pt" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/QfGcyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE87T8Mw&#10;EN6R+A/WVWKjTpMUlVC3qnhIDCwUhnY7xdckany2bNMk/HqMhMR43/vW29H04kI+dJYVLOYZCOLa&#10;6o4bBZ8fL7crECEia+wtk4KJAmw311drrLQd+J0u+9iIFMKhQgVtjK6SMtQtGQxz64gTd7LeYEyn&#10;b6T2OKRw08s8y+6kwY5TQ4uOHluqz/svo+A4PD9NS3b3fpJv9dR8lzu3Oih1Mxt3DyAijfFf/Od+&#10;1Wn+siyyMi+KHH5/SgDIzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP0HxnMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="72A3D3EC" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:shape id="Text Box 1157640867" style="position:absolute;left:31082;top:2376;width:12623;height:11153;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1038" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFfr8YygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NTsJA&#10;EL6b+A6bIfEmW4wspLIQxRhI8CJwgNukO7bF7mzbXaDw9C6Jicf5/mcy62wlTtT60rGGQT8BQZw5&#10;U3KuYbv5eByD8AHZYOWYNFzIw2x6fzfB1Lgzf9FpHXIRQ9inqKEIoU6l9FlBFn3f1cSR+3atxRDP&#10;NpemxXMMt5V8ShIlLZYcGwqsaV5Q9rM+Wg2H4ee8uSzeUF33ze7arBrzflRaP/S61xcQgbrwL/5z&#10;L02cPxiO1HMyViO4/RQBkNNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEV+vxjKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="1.90486mm,1.90486mm,1.90486mm,1.90486mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2087D6FD" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="36"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Step 3 </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1FEBC3EB" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Goal Setting and Action Planning</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Arrow: Right 696075352" style="position:absolute;left:44225;top:6581;width:1749;height:2743;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1039" fillcolor="#f1582a [3205]" stroked="f" type="#_x0000_t13" adj="10800,4320" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtOH0MyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Qw&#10;EITfBf9DWME3L7Hn9c56ueMQCwoKeucPWJq1LTabkMS2/nsjCD4Os/PNznY/20GMFGLvWMP1QoEg&#10;bpzpudXwfqqvNiBiQjY4OCYN3xRhvzs/22Jl3MRvNB5TKzKEY4UaupR8JWVsOrIYF84TZ+/DBYsp&#10;y9BKE3DKcDvIQqlSWuw5N3To6b6j5vP4ZfMb9aZ4vlm+1CMG/9Cqw/Tk/KvWlxfz4Q5Eojn9H/+l&#10;H42G8rZU69VyVcDvpMwBufsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArTh9DMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0D0B940D" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shape id="Text Box 93328722" style="position:absolute;left:44225;top:7130;width:1225;height:1646;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1040" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd/J3pyQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt00AavRVdKURi8eov6AR/aZBLNvQ3araX99t1DocZiZb5j1djSduNHgWssKXmYR&#10;COLK6pZrBefTx/MChPPIGjvLpOCLHGw3k4c1ptreuaTb0dciQNilqKDxvk+ldFVDBt3M9sTBu9jB&#10;oA9yqKUe8B7gppNxFM2lwZbDQoM95Q1V1+OnUUBZab8PV1eY8u09Ly4t05PcKfU4HbMVCE+j/w//&#10;tfdawTJJ4sVrHMPvo/AG5OYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHfyd6ckAAADh&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:textbox inset="0,0,0,0">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0E27B00A" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:roundrect id="Rectangle: Rounded Corners 421441794" style="position:absolute;left:46087;top:2029;width:13317;height:11847;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1041" fillcolor="#61a6d6 [1951]" stroked="f" arcsize="6554f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI6hGYygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U1kqzZ1FREKvVRRc/H2yL4mwezbsLuN8d93C4Ueh5n5hlltRtuJgXxoHWvIpxkI&#10;4sqZlmsN5fn9eQkiRGSDnWPScKcAm/XkYYWFcTc+0nCKtUgQDgVqaGLsCylD1ZDFMHU9cfK+nLcY&#10;k/S1NB5vCW47OcuyubTYclposKddQ9X19G01zPcv5XDNfWnN/XI8qM/9YXcmrZ8ex+0biEhj/A//&#10;tT+MBjXLlcoXrwp+L6U7INc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMjqEZjKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                    <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="60061E4C" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:roundrect>
+                  <v:shape id="Text Box 811450819" style="position:absolute;left:46514;top:2378;width:12622;height:11153;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1042" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKbgzXzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6ialhhhdpbWUFupF66G9PbLPJJp9m2RXjf76bkHocZiZb5jZoje1OFHnKssK4lEE&#10;gji3uuJCwfbr7SEF4TyyxtoyKbiQg8V8cDfDTNszr+m08YUIEHYZKii9bzIpXV6SQTeyDXHwdrYz&#10;6IPsCqk7PAe4qeVjFCXSYMVhocSGliXlh83RKNiPV8v28v6CyfWn/b62n61+PSZK3Q/75ykIT73/&#10;D9/aH1pBGsdP4yiNJ/B3KdwBOf8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASm4M18wA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                    <v:textbox inset="1.90486mm,1.90486mm,1.90486mm,1.90486mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E1976BF" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="36"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Step 4 </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0493D775" w14:textId="77777777">
+                          <w:pPr>
+                            <w:spacing w:before="125" w:after="0" w:line="215" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="24"/>
+                            </w:rPr>
+                            <w:t>Working Smarter: Alignment and Integration</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </v:group>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="08C4306E" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="2F88C9D9" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="53C4972E" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="70FB8C08" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="1BD538B5" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="14D6A608" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="730155AA" w14:textId="77777777"/>
+    <w:p w:rsidR="00883B52" w:rsidRDefault="00883B52" w14:paraId="60B178C6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00883B52" w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6982A0DC" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...3 lines deleted...]
-          <w:color w:val="F0582A"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...86 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00883B52">
         <w:rPr>
           <w:noProof/>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="415FDBC6" wp14:editId="157F1033">
-[...7 lines deleted...]
-            <wp:extent cx="7772400" cy="762293"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B5EE0F5" wp14:editId="61E90DFD">
+            <wp:extent cx="121648" cy="182880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="18" name="image3.png"/>
+            <wp:docPr id="2105604161" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7772400" cy="762293"/>
+                      <a:ext cx="121648" cy="182880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Step 1: Self-Reflection Rubric</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00883B52" w:rsidP="00896F72" w:rsidRDefault="00896F72" w14:paraId="61785AE8" w14:textId="7E2E8C94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4132"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidP="00883B52" w:rsidRDefault="00000000" w14:paraId="5361FAE7" w14:textId="15405E8F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OBJECTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reflect on the status of key components of a multi-tiered system of supports (MTSS) within the school/district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="70E347BB" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OUTCOME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Identify specific areas of focus which will inform prioritization, goal setting, and action planning for the coming year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5A43CCA4" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="469D4321" wp14:editId="1A251139">
-[...7 lines deleted...]
-            <wp:extent cx="7772400" cy="1599973"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60E08EB1" wp14:editId="21CF1995">
+            <wp:extent cx="4393406" cy="3708410"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="8" name="image4.png" descr="A blue rectangle with white border&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="2105604162" name="image11.png" descr="Imagine the multi-tiered system of supports as a pyramid comprised of four levels. At the bottom is equity, which should be included to support all over levels. The next level is tier one supports, which consisting of programs, practices, and polices for all learners. Tier two contains targeted supports. Tier three contains intensive interventions. At all levels, staffing, leadership, and implementation must be considered. On each level, one must identify supports, match supports, and monitor supports at regular intervals. "/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png" descr="A blue rectangle with white border&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="0" name="image11.png" descr="Imagine the multi-tiered system of supports as a pyramid comprised of four levels. At the bottom is equity, which should be included to support all over levels. The next level is tier one supports, which consisting of programs, practices, and polices for all learners. Tier two contains targeted supports. Tier three contains intensive interventions. At all levels, staffing, leadership, and implementation must be considered. On each level, one must identify supports, match supports, and monitor supports at regular intervals. "/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4393406" cy="3708410"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="760E8538" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DIRECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2619A6C9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">This tool prompts a high-level reflection on the five key components of a comprehensive multi-tiered system of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (MTSS) for social, emotional, and behavioral development </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>including,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Team, Tiered Supports, Identification, Matching &amp; Monitoring, Drivers of Effectiveness (leadership, implementation &amp; staff) and Data Utilization. The purpose of this tool is to guide both initial implementation and sustained use of MTSS Systems, data and practices. Administration of this tool should result in new or revised goals and related action steps. Teams are encouraged to engage with this tool to best identify areas of strength, but also areas of growth that support enhanced implementation. This tool is not meant for evaluation, but rather to prompt reflection, promote conversation, and increase alignment on the current state of MTSS elements. You are encouraged to be honest in your reflections and when in doubt, err on the lower rating. The Needs Assessment will be completed annually as part of the continuous improvement process and therefore evolution and adjustments are expected. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="41204729" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Because equity is the foundation of an effective MTSS, embedded in each item are equity considerations. When rating each element of the MTSS framework be sure to include the equity considerations in your rating and reflections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0E56B714" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teams are encouraged to leverage the external perspective and expertise of their coach to complete the entire self-reflection and then dive deeper into reflection on a focus area(s) of their choice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2FBA432C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rating Scale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="17AFBEB6" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> = Not at all or unsure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4C3409C8" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> = Barely, needs significant work and/or there is not currently documented evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03682A4E" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>= Somewhat, needs refinement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E2BB459" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>= Completely, consistently, and effectively in place. Just needs to be sustained</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afb"/>
+        <w:tblW w:w="9345" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2325"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="47108BFA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7DB29524" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>1. Team Structure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="18AE544F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="60D6C013" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A team composed of individuals representing diverse roles, backgrounds, and perspectives meets regularly, using a consistent meeting format to reflect, plan, and act in support of the MTSS for social, emotional, and behavioral development. Input from community members outside of the team (staff, students, families), as well as other data, is gathered and incorporated into decision-making throughout the year.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="299372F8" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The team prioritizes, considers, and uplifts the various identity groups represented in our school, district, and larger community. Every voice is honored and the team operates in an inclusive, culturally, and linguistically respectful manner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2D57E255" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="72E527B9" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="80" w:line="263" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5C31D9EB" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The team does not exist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7F81F3FE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="80" w:line="263" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="377A5F7E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A team exists but is not representative and/or does not meet regularly.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6CAE474D" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="80" w:line="263" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="74F24FB4" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="263" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A representative team exists and meets regularly, but does not have consistent routines for reflection, planning, and acting in ways that promote an effective MTSS for SEB growth and input from community members is sometimes included.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0EE89A9D" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="80" w:line="263" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0C803402" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A representative team exists which meets regularly and engages in consistent structures for reflection, planning, acting, and incorporating feedback from community members.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="17957B8D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9345" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1F9293CC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="553CC66F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5CB180ED" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afc"/>
+        <w:tblW w:w="9375" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1965"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="165"/>
+        <w:gridCol w:w="2430"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="7CCFCD75" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="20ABE07D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>2. Tiered Supports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="0A4F8A0E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4B0A0E98" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2a.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consistent and aligned social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>universal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supports are guided by a documented framework within and across grades in ways that are developmentally appropriate and culturally affirming. Through both explicit teaching and implicit integration, all staff, within all contexts of the school environment, support the social, emotional, and behavioral development of students in ways that can be clearly articulated and/or identified by students, staff, and families. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5BDEB841" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The guiding framework is informed by the social identities, cultural practices, and values of the various groups represented in the school community. Universal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adaptive and responsive to the needs of all learners across different identity groups.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5D1EDBD3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="286FF8E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6AAC8A23" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is no clear vision or framework guiding universal social, emotional and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students. There is limited or inconsistent teaching and integration of such </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> throughout the school/district.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="783C40D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3A90A065" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a framework and/or a somewhat of a vision guiding universal social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students. There </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some teaching and integration of such </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> throughout the school/district.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="59661B55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3D336126" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a documented framework guiding universal social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students. Both explicit teaching and implicit integration of such </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exist in various spots throughout the school/district.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7722BD67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0AC90704" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a documented framework guiding universal social, emotional and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students. Explicit teaching and implicit integration of such </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exist throughout the entire school/district. Students, staff, and families are aware of and can identify consistent practices. The available </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports meet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the needs of all students. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="0D23ADCC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1918"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03E41069" w14:textId="77777777">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2b.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> As needed for specific students at a particular time, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>targeted</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supports (e.g., SEB skill groups, check-in/check-out) are available both inside and outside of the classroom setting. These supports are clearly documented and understood, implemented by trained staff, and properly monitored/managed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5F564F0E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">argeted </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are responsive to the assets, cultural values, and linguistic repertoires of students. Implementation and progress monitoring are critically analyzed through a lens of inclusive, anti-racist practices to identify and address implicit bias and exclusionary practices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5023CF30" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="27"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2CCF1931" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="20063B7A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Targeted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not available, inside or outside of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students with specific needs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2A248685" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="564975EE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:right="-45"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Some targeted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, inside or outside of the classroom, for students with specific needs. There is limited documentation and/or insufficient understanding, implementation and monitoring of these supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5B3E0E97" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="76C29C9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Targeted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inside and outside the classroom for specific needs. There </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some documentation and/or somewhat consistent implementation and monitoring of these supports. The available </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports meet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the needs of students who would benefit from targeted supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="22FED9C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="25F55753" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Targeted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, inside and outside of the classroom for students with specific needs. There </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clear documentation and effective implementation and monitoring of these supports. The available </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports meet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the needs of all students who would benefit from targeted supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5761F98E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="08D03B95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2c.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> As needed, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>intensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> social, emotional, and/or behavioral supports (e.g., 1:1 counseling, behavior support plan, referrals to outside mental health providers) are available to students with elevated needs at a particular time. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>These supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clearly documented and understood, delivered by trained staff, and properly monitored/managed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="378A801F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">selection and implementation of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>intensive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supports are responsive to the assets, cultural values, and linguistic repertoires of students. Implementation and progress monitoring are critically analyzed through a lens of inclusive, anti-racist practices to identify and address implicit bias and exclusionary practices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="3E844794" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="64AFA3AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="41276E61" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:ind w:right="-101"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not available for students with elevated needs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="20C2581B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5ABAC79E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:ind w:right="-101"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limited intensive targeted </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students with elevated needs. There is limited documentation and/or insufficient understanding, implementation, and monitoring of these supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4A88E0FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="002C865C" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:right="-101"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students with elevated needs. There is some documentation and/or somewhat consistent understanding, implementation, and monitoring of these supports. The available </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports meet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the needs of some students who would benefit from intensive supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="472B243B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5D19B6BD" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:ind w:right="-101"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intensive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports exist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for students with elevated needs. There </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clear documentation and effective understanding, implementation, and monitoring of these supports. The available </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports meet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the needs of all students who would benefit from intensive supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4FD67857" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="73BAC736" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5F7969A3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:right="-100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="71D3918C" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5C838FEF" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afd"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2295"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2BA90084" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3E35A934" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>3. Identification, Matching, and Monitoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="738AFB4F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0D858C84" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A clear process is in place within the school/each school in the district for identifying students who might benefit from additional social, emotional, or behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, matching the student needs to an aligned intervention/support, and monitoring students’ responses to interventions. Staff, students, and families understand what </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available and how to refer students and/or request support. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="576C5F25" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Equity Consideration:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identification, matching, and monitoring processes are critically analyzed through a lens of inclusive, anti-racist practices that are culturally and linguistically sustaining to identify and address implicit bias and exclusionary practices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="600F2053" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="35D802FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3AF725A2" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A clear process does not exist for identifying students who need additional support, matching those students to aligned </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, and monitoring those interventions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="366B9883" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="58C69934" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An informal process exists for identifying students who need additional support, matching those students to aligned </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and monitoring those interventions. Some staff, students, and/or families understand what </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available and how to access </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>those support</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="55F041E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7D1CDE81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A process exists for identifying students who need additional support, matching those students to aligned supports, and monitoring those interventions. Some staff, students, and/or families understand what </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> available and how to access </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>those support</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="579105C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="71979A80" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A clear and documented process exists for identifying students who need additional support, matching those students to aligned </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and monitoring those interventions. Staff, students, and families understand what supports are available and how to access </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>those support</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="3870C1E2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3F580BDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2FCBCC7E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="58CAD936" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="78FBCBD9" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afe"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="2295"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="13208805" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6EC83EDD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>4. Drivers of Effectiveness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2E5876E2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="620ED24D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4a. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>leaders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> demonstrate commitment to creating and sustaining a multi-tiered system of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for social, emotional, and behavioral needs through articulating a clear vision, sharing clear goals, and providing </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., time, finances, learning, etc.) to those tasked with carrying out the various elements of an effective MTSS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6DA6AD6F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district leaders articulate their vision for equitable social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, set clear equity goals, and ensure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g. time, finances, learning, etc.) are equitably distributed to those tasked with carrying out the various elements of an effective MTSS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="44D92DEB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="12D583D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="242E6F86" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district leaders do not demonstrate commitment to creating and sustaining an MTSS for social, emotional, and behavioral needs through a clear vision, goals, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (time, finances, learning, etc.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="24791A8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="54FCA03D" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district leaders demonstrate some and/or inconsistent commitment to creating and sustaining an MTSS for social, emotional, and behavioral needs through a clear vision, goals, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (time, finances, learning, etc.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7A9C1827" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="515781C2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district leaders demonstrate commitment to creating and sustaining an MTSS for social, emotional, and behavioral needs through some, but not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following: clear vision, goals, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (time, finances, learning, etc.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2519D767" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6B6961C8" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/district leaders demonstrate commitment to creating and sustaining an MTSS for social, emotional, and behavioral needs through a clear vision, goals, or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (time, finances, learning, etc.) and are active participants on this team.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="25805D4C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5AC35860" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4b. Staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understand the importance of social, emotional, and behavioral support, can articulate their role in supporting an effective MTSS, and receive professional development and ongoing coaching (internal or external) throughout the year that is guided by the SEB vision and/or framework.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="13224A12" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff receive professional development and ongoing coaching (internal or external) that supports their understanding of culturally responsive and affirming social, emotional, and behavioral supports, and helps them to critically examine potentially biased and exclusionary existing practices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="76278D03" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4887EE65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="21D184F7" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff do not understand the importance of social, emotional, and behavioral support, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>can not</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> articulate their role in supporting an effective MTSS, and do not receive professional development and ongoing coaching (internal or external) throughout the year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7DE6BD43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="17F7A2C3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Some or most staff understand the importance of social, emotional, and behavioral support but don’t necessarily understand or see the importance of their own role in helping students develop SEB competencies. Limited professional development has been provided on this topic. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="122BCA37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="34F95C60" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Most staff understand the importance of social, emotional, and behavioral support, can articulate their role in supporting an effective MTSS, and receive professional development and ongoing coaching (internal or external) throughout the year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5D5991C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="503AADBA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All staff understand the importance of social, emotional, and behavioral support, can articulate their role in supporting an effective MTSS, and receive professional development and ongoing coaching (internal or external) throughout the year.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="3A6F50CB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6659A120" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4c.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Staff implementing social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understand the rationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">behind the supports they are providing, engage in effective collaboration to provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and monitor the fidelity of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>implementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> through tracking, data collection, observations, etc. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="17873E57" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff implementing social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examine the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they are providing to ensure strategies are culturally and linguistically sustaining for the students they are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>intended</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to support.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="470CB8EE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5B7B56A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="25B76B5B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff implementing social, emotional, and behavioral supports do not understand the rationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">behind the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they are providing, do not engage in effective collaboration to provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, and do not monitor the fidelity of implementation through tracking, data collection, observations, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="089E481F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3B417A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Some staff implementing social, emotional, and behavioral supports understand the rationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">behind the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> they are providing, engage in effective collaboration to provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, and/or monitor the fidelity of implementation through tracking, data collection, observations, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5A004F53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="58F00190" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Most staff implementing social, emotional, and behavioral supports understand the rationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">behind the supports they are providing, engage in effective collaboration to provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, and monitor the fidelity of implementation through tracking, data collection, observations, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0A78C60F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5652F1A2" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All staff implementing social, emotional, and behavioral </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> understand the rationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">behind the supports they are providing, engage in effective collaboration to provide </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, and monitor the fidelity of implementation through tracking, data collection, observations, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="04B8E67A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E1F5D93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2455A573" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="446E848D" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5EDFF1D5" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff"/>
+        <w:tblW w:w="9375" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="105"/>
+        <w:gridCol w:w="2520"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="44435E64" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="504D65B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>5. Data Utilization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="29E3B25B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="183"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6788FE6A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5a.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The school/district collects a variety of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>outcome data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> related to students’ social, emotional, and behavioral development (e.g., SEL assessment), disaggregates and analyzes the data, appropriately shares data with stakeholders (teachers, administrators, parents, etc.), and uses the data to inform, monitor and improve supports. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0D950B6B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district uses data metrics, data collection techniques, and communication strategies that are culturally and linguistically sustaining for all students, staff, and families.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6B18CE15" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3919"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1F3E2686" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2E58B7E0" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district does not collect a variety of “outcome data'' related to students’ social, emotional, and behavioral development (e.g., SEL assessment, discipline data, etc.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1C92D402" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="47DC1D14" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school/district collects limited amount of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>data'</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> related to students’ social, emotional, and behavioral development and engages in some of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>following:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disaggregates and analyzes the data, appropriately shares data with stakeholders, and uses the data to inform, monitor, and improve supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="625465A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5ACB9167" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school/district collects “outcome data'' related to students’ social, emotional, and behavioral development, and engages in most of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>following:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disaggregates and analyzes the data, appropriately shares data with stakeholders, and uses the data to inform, monitor and improve supports.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E95F3EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="69BBF7A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The school/district collects a variety of “outcome data'' related to students’ social, emotional, and behavioral development, and engages in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>following:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disaggregates and analyzes the data, appropriately shares data with stakeholders, and uses the data to inform, monitor and improve supports. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1D862DE1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="31A6E49B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5b.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The school/district collects a variety of “</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fidelity data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>'' to inform and evaluate social, emotional, and behavioral programs and practices and make modifications to implementation as needed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6A9CD437" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equity Consideration: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district examines fidelity data through an equity lens, disaggregating data to ensure equitable implementation of social, emotional, and behavioral programs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6BC896F7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3F9AD9CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="32A21E68" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district does not collect “fidelity data'' to inform and evaluate social, emotional, and behavioral programs and practices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="10755792" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="00AD4313" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district collects a limited amount of “fidelity data'' and rarely uses this data to inform and evaluate social, emotional, and behavioral programs and practices and/or make modifications to implementation as needed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="11F2EAE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F2944FB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district collects “fidelity data'' and sometimes uses this data to inform and evaluate social, emotional, and behavioral programs and practices and/or make modifications to implementation as needed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5D48199A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="9E2D0A"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="320B04EC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The school/district collects a variety of “fidelity data'' and consistently uses this data to inform and evaluate social, emotional, and behavioral programs and practices and/or make modifications to implementation as needed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="09180A70" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="903"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9375" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="09547BA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="F0582A"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7A552594" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F8F9621" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>RATINGS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff0"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6660"/>
+        <w:gridCol w:w="2700"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="07AE8869" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="327F311A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Focus Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="548B865D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="45B0BF25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4DB3E9D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Team Structure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0A1E4103" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="0556D979" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="28A1CAFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>2.a Tiered</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Supports: Tier 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="61F4BF2C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6188A85E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6FE1AC4E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>2.b Tiered</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Supports: Tier 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3F9C12C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="462B1AA1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="52AFFCB5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>2.c Tiered</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Supports: Tier 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="447E8E6F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4082CD7C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7EA97850" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Identification, Matching, and Monitoring </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="46798F7F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="475D6048" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7511D96C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4.a Drivers of Effectiveness: Leaders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="48CEFA19" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="12B8356B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="644383C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4.b Drivers of Effectiveness: Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0D22FFB3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="61EBA35C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3FE616F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4.c Drivers of Effectiveness: Implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="790C24C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5DB6A84B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="27E6DBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.a Data Utilization: Outcome Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5E898B6C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5AE47329" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="43631AF7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5.b Data Utilization: Fidelity Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAE1F1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4C0E47C7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0922CBE2" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="16F4445E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>REFLECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="33EF8485" w14:textId="77777777">
+      <w:r>
+        <w:t>Based on your discussion and these rubric ratings, record the following to inform your next steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff1"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="684B5D70" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="06BBA8E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our greatest areas of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>strengths</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4832A445" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2E4C8262" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="59D4CD85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff2"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6DFC0074" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="53DD5B14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The areas that show the most significant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>gaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5D83279D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="77AA5B72" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0B938DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff3"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9360"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="26C554B0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="36BA5E6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The areas where there are most promising </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for improvement are:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="16A82EE8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7B4EBCA6" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00883B52" w:rsidR="00A812EB" w:rsidRDefault="00883B52" w14:paraId="4D1C44D6" w14:textId="6710CCDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="21153795">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" style="width:10pt;height:14.4pt;visibility:visible;mso-wrap-style:square" alt="&quot;&quot;" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId11"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>STEP 2: Prioritizing Areas of Focus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="50899551" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="49321A85" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="22302ED8" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OBJECTIVE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Use the information gained through Steps 1 and 2 of the Needs Assessment process to prioritize areas of focus for the upcoming year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2D81D5BC" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OUTCOME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Identify 1-3 elements of an effective MTSS (outlined in the Self-Reflection Rubric) on which to focus and set aligned goals to guide your work for the upcoming year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="68F148CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7501AB9F" wp14:editId="5C21E314">
+                <wp:extent cx="0" cy="25400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2105604144" name="Straight Arrow Connector 2105604144"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2790252" y="3780000"/>
+                          <a:ext cx="5111496" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="accent3"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D72567" wp14:editId="7777777">
+                <wp:extent cx="0" cy="25400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1507024930" name="image16.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image16.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId15"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="25400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>DIRECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0B824FC4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Refer back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the ratings and reflections from your </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_heading=h.gjdgxs">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="256490"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Self-Reflection Rubric</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="213AD8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Knowing not all things can be tackled at once, prioritize the identified gaps and opportunities to determine which you will focus on this year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6995B529" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DISCUSSION PROMPTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F53DED5" w14:textId="77777777">
+      <w:r>
+        <w:t>Use the questions and the “Effort vs Impact” matrix to guide a discussion amongst your team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3F984B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Feasibility:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do we have the staff, financial support, and organizational structure needed to successfully make </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this area?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="508D8C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Readiness:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do we have the motivation and willingness to commit resources to address the given focus area? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6144DE6B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Potential Impact:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do we think you are likely to see change based on your efforts? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2A159D51" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Match for the Need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: If successful, will this focus area be addressing a known need or gap in our school community?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1A40FC3A" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4A1901B4" w14:textId="77777777">
+      <w:r>
+        <w:t>Based on the discussion, which of the elements of an effective MTSS do you think your team is best poised to focus on this year?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3C633EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Team Structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="46717FC2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tiered Supports: Tier 1, Tier 2, Tier 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0B3F0CC6" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Identification, Matching, and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0CD9AC80" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Drivers of Effectiveness, Leaders, Staff, Implementation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="15BB5031" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Utilization </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E00294A" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00883B52" w14:paraId="773CCC47" w14:textId="0A8FB5B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="1B115AE6">
+          <v:shape id="_x0000_i1026" style="width:10pt;height:14.4pt;visibility:visible;mso-wrap-style:square" alt="&quot;&quot;" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId11"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>STEP 3: Goal Setting and Action Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7275BC2C" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="29C0D1E8" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="654176BD" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OBJECTIVE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Use the information gained through Steps 1, 2 and 3 of the Needs Assessment process to draft goals for your selected focus area(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1B75191D" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OUTCOME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Draft 1-3 goals aligned to each of your area(s) of focus which will be used to guide your work for the upcoming year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="765128F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09470154" wp14:editId="040AB6E1">
+                <wp:extent cx="0" cy="25400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2105604147" name="Straight Arrow Connector 2105604147"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="2790252" y="3780000"/>
+                          <a:ext cx="5111496" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="accent3"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31A3852B" wp14:editId="7777777">
+                <wp:extent cx="0" cy="25400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1594202826" name="image19.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image19.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId15"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="25400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>DIRECTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="229CF40E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">For each of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>focus areas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you identified as priorities in the previous section:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7A4B87A3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draft a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>goal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which has: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3E9F6E27" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>clear and specific action steps,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0551A46A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a lead who has the time and capacity to guide the work and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="281D2C9C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a timeframe that is realistic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="024515B2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draft </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“success criteria” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>to envision what success will look like for students, staff, and/or the school or district when this goal is achieved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F5E09E8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify possible </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that can be collected to measure the impact of the goal, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>as well as,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fidelity of implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="45AEE49F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record considerations, questions, and resources that might guide or support </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>potential next steps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="61858259" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="59E68153" w14:textId="77777777">
+      <w:r>
+        <w:t>When drafting goals and action steps consider balance between impact and effort:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7AFC23B1" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="2A169488" wp14:editId="3F4CE120">
+            <wp:extent cx="3995980" cy="3325122"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2105604164" name="image9.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image9.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7772400" cy="1599973"/>
-[...41 lines deleted...]
-                      <a:ext cx="101600" cy="152400"/>
+                      <a:ext cx="3995980" cy="3325122"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="35F235A3" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EXAMPLE:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="755CBF02" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0658B126" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="28007D44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>Estimated completion time: 45 minutes</w:t>
+        <w:t xml:space="preserve">FOCUS AREA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1390C444" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="35D26562" w14:textId="77777777">
+      <w:r>
+        <w:t>Data Utilization - leveraging existing outcome data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6388259C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">GOAL: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7917B6AC" w14:textId="77777777">
+      <w:r>
+        <w:t>Our team will engage in two data review cycles (winter and spring) to collect, analyze and act on existing student outcome data (discipline referrals, SEL surveys, mental health screeners, and culture/climate surveys)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff4"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4130"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1900"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5715328B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1DC7DEFF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Action Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="17C28F84" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1E087B3E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Timeframe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="466CCD85" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="632DB047" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6340E66B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Inventory existing data sources and determine which data sources are missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4BD4949A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>SEB Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3555A9D8" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Summer 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="32618B67" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1B1D99F0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6AD08708" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Select data collection tools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5CD925AE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>SEB Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="11877415" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Fall 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="147D0460" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5F917EDD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="59A75577" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Develop plan for rolling out data collection </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>tool</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> (including training </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>staff )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0386A8CD" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Principal and SEB Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="60066988" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Winter 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="710B74EC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="450B4B8C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6BBCCB4F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Collect data </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="44D08C89" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>All teachers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0FAC40E9" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Spring 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5E42D5A7" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="60E0CF3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4130" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5D5E1891" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Determine how data will be reviewed and shared with others (e.g., parent-teacher conferences, student support team or SST meetings, grade level meetings, etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7DE1634A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Principal and SEB team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4AAB0E4F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Fall 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1F50D36E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Winter 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7ACBD78F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+            <w:r>
+              <w:t>Spring 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7919766B" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2B7B7EC7" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff5"/>
+        <w:tblW w:w="9300" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7425"/>
+        <w:gridCol w:w="1875"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1D3C6062" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3BBB586F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Success Criteria: If we achieve this goal, what will success look like…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="265EFFD2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="304A6313" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For students?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="30C790B7" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>All student needs will be identified and addressed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="73079AE3" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disparities in student needs by subgroup will decrease </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="05CDF193" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Supports will be consistent across demographic subgroups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="48B958A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="098B3772" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t>Discipline Referrals (K-12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3CDAC10B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t>SEL Surveys (4th-12th)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F2C986A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mental Health Screeners </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t>(4th, 8th, 10th)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5CDFF70B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture/Climate Surveys </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t>(4th-12th)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1715475A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="11222F"/>
+              </w:rPr>
+              <w:t>Implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="106B00F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2588D0A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For staff?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0CB8E3A5" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6208"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Staff will feel confident that student needs are being identified and addressed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2C01F008" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Staff will leverage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data to inform their practices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="61623A7F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="590076DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1718"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="740FD91E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For the school/district as a whole?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1F093D40" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6208"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Students, staff, and families will express confidence in the school’s ability to identify and address needs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="407F82B6" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6208"/>
+              </w:tabs>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Students, staff, and families will feel consistently supported</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="76C65E60" w14:textId="77777777">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6208"/>
+              </w:tabs>
+              <w:ind w:left="346" w:hanging="274"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Disparities in supports across subgroups will be eliminated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="331F760C" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="01DCC139" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00883B52" w14:paraId="0CED5F62" w14:textId="3FD38CC5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="0365598D">
+          <v:shape id="_x0000_i1027" style="width:10pt;height:14.4pt;visibility:visible;mso-wrap-style:square" alt="&quot;&quot;" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId11"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...91 lines deleted...]
-        </mc:AlternateContent>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Goals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Action Planning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C626CA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0970E483" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff6"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1DED6330" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4AFB18A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Focus Area 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="077B867D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3702F4F1" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="28E32115" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff7"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="383DFBFB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2C78FAE5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Goal 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="2B6D55B0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3CF8AF64" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1C7D09EC" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff8"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="35392C4A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03F25311" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Action Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="02696CBA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="217CBBDE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Timeframe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="493FF224" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2E940123" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6D64EB39" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="53A0C977" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5A5DB977" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="58A0DEE6" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="23E08D3D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7EFC5E8C" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="32C421F6" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2957B302" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="247B28FF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2389EC07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="78972563" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="59824B10" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="768687A4" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="220E8ED3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="54FA1894" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7D3084EF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4968AE19" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4FEBD6DD" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="259EB7B3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="198DDBB5" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="aff9"/>
+        <w:tblW w:w="9210" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5430"/>
+        <w:gridCol w:w="3780"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="115F8993" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9210" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="72325E7B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Success Criteria: If we achieve this goal, what will success look like…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="42722D6B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="192D8DAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For students?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03A0949E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="2BD2AB18" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3145284E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For staff?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="45280849" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="43A95504" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4BFA71A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For the school/district as a whole?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="61E663B6" w14:textId="77777777"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5E8C33BA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="522F4A40" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7B40643F" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affa"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="2ED37DF8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7052AD69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Focus Area 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="13D056BD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="625"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0294716F" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3A9C58F8" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affb"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="01DA5942" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1B0DF771" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Goal 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w:rsidTr="00883B52" w14:paraId="5E60131A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="535"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="309EFD16" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="26C9C2AF" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affc"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1A2B9048" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="253E7F2E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Action Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="69A1C5C0" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7E2C3FDF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Timeframe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="029B4826" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="26DD432B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="144ACFA9" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="150D450A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="391E3E6A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="584D41AC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="21C9118D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1166A0BD" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="29313D84" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6111B609" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7F81633D" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="7E84595B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="39B30166" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="23498238" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="561561DA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0D57DB4A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4EA2DF95" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3664F018" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="595BA242" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2B6C9A24" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="00621A98" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="596830F8" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affd"/>
+        <w:tblW w:w="9210" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5430"/>
+        <w:gridCol w:w="3780"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="57F9FEC3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9210" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0D2B7A28" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Success Criteria: If we achieve this goal, what will success look like…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="5FF8F172" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2CAF5B74" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For students?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5E543819" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6BDC81A0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6C537E80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For staff?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5A28D767" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6715501D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0565D6F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For the school/district as a whole?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2EF423FC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="37AF5302" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5C1051D6" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affe"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="69C2147D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="79205DF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Focus Area 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="654EACD9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5598E324" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1649F9B2" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afff"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="347578A8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="9E2D0A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2EFCD49E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Goal 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="0D3753E3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="19A294E8" w14:textId="77777777"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1E99E982" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afff0"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1860"/>
+        <w:gridCol w:w="2340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4AA92FEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="119FE2FE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Action Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3DD3D7AE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03060AE7" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Timeframe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="19DCE77C" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="28A0CAD5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="57A08A90" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="44F08CA1" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5B4FDFEB" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="224E15A3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="207CE433" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3B922532" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="70A9C481" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3BE484CC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="48C74A5E" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="4B27AA7E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="724B2927" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4876B8F3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0DA21ED1" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1F84F7EB" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="6A1E0F2C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4BC47F7C" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4C5B9E79" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="71DB6D68" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0A012CBD" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1E38F3E3" w14:textId="77777777"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="afff1"/>
+        <w:tblW w:w="9210" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="96C4E4" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5430"/>
+        <w:gridCol w:w="3780"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A812EB" w14:paraId="7F262190" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9210" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="296390"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="09F10A55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Success Criteria: If we achieve this goal, what will success look like…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="12CA287D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1605"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="74E28479" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For students?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="31011D34" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1CB1DD7C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="707FF9A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For staff?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="78998F59" w14:textId="77777777">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="346"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="361D4A22" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="1CC681C7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1470"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6E8A9D6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+              <w:t>For the school/district as a whole?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="172E40" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="434343" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="56C69ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="256490"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="066D7355" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2FEE34A9" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883B52" w:rsidR="00A812EB" w:rsidP="00883B52" w:rsidRDefault="00883B52" w14:paraId="68BA4E42" w14:textId="6345FF77">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="72E0674E">
+          <v:shape id="_x0000_i1028" style="width:10pt;height:14.4pt;visibility:visible;mso-wrap-style:square" alt="&quot;&quot;" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId11"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>STEP 4: Working Smarter: Alignment and Integration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4E592114" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4C56D3B5" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3A049F9F" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OBJECTIVE:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reflect on and document the currently existing goals, initiatives, and teams/working groups related to social, emotional, and behavioral supports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5E6C5A92" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t>OUTCOME:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="9E2D0A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Determine potential areas of alignment/misalignment and collaboration/redundancy to promote streamlined, integrated, and effective progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7DDB7BA3" w14:textId="1134C270"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="68230BEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:br/>
         <w:t>DIRECTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CAF52A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="238DA312" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Identify all school/district priorities that have social, emotional, and behavioral development as part or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> their focus. Record any known corresponding initiatives aligned with those </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their focus. Record any known corresponding initiatives aligned with those priorities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2C27AC" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0BB5BBD0" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>2.</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Identify all existing teams, working groups, committees, etc. that have social, emotional, and behavioral development as part or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> their purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FABC0A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="55F2DEF9" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>3.</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Characterize the main features of each team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120C9B36" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6160CA13" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>a.</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Why was this group formed and why does it meet?</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Why was this group formed and why </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it meet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AB165A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="59353004" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>b.</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">is expected? </w:t>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Measurable outcomes/objectives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: What kind and level of change, improvement, etc. is expected? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268522DC" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="687FDF9E" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>c.</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Target audience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>: Who is expected to benefit from the efforts of this group?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C97132F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0CB2AC42" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>d.</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Meeting schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>: How often, when, and for how long does this group meet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC7D3EF" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3D871D1E" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>e.</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Membership</w:t>
       </w:r>
       <w:r>
-        <w:t>: Who is on this committee or group? How/by whom was membership</w:t>
-[...3 lines deleted...]
-        <w:t>determined?</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: Who is on this committee or group? How/by whom was membership determined?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1A33D7" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0374EA22" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>f.</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Connection to improvement goals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">: How do the efforts of this group relate to the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>short &amp; long term</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>short and long term</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> priorities of the school or district?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B43ABE7" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3746D2D9" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>g.</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>community about this group and the work being done?</w:t>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Priority or need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>: How important is this group to the school? How aware is the larger community about this group and the work being done?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E268CDE" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3313A706" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>4.</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>After completing the charts below, consider the ways in which work could be streamlined, teams could collaborate, and efforts could be aligned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6F339" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="13FB6301" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_5kpdlp16fgz9" w:colFirst="0" w:colLast="0"/>
-[...54 lines deleted...]
-        </w:drawing>
+      <w:r>
+        <w:t>Helpful Resource</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DD8BA0" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2E11DE54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="256490"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="8DC63F"/>
+          <w:bCs/>
+          <w:color w:val="5A8127"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:b/>
+            <w:bCs/>
             <w:color w:val="8DC63F"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
             <w:b/>
+            <w:bCs/>
             <w:color w:val="256490"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Integration and Alignment Technical Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://sebacademy.edc.org/tier-1-year-2-december-coach-meeting-powerpoint" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094262A1" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7E8B027F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId22">
-[...37 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="52CE645F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="35EBB501" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a0"/>
+        <w:tblStyle w:val="afff2"/>
         <w:tblW w:w="9365" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7D43" w14:paraId="7C2C4CCD" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="3F609D84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52ED7EF5" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2E8BAC60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>What SEB priorities already exist in our school/district?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="5B0EC71E" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="06D58940" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A8B3F78" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7887A518" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EXAMPLE:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Middle school is focused on improving culture and belonging.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="66476198" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="7CF119E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F9B2A6" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="48FF15B8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="24126EA5" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="3D98EA88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B77F582" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="487B4F2A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="07AB595D" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="39B16E9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722B716D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2E6A28F1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="54A43A7A" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="2F3DBEE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538FF483" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="66ED0DF8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="1042C2C6" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="564218AF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6441F2" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6ED0AB22" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="1086EDB7" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="32787649" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C36E1F2" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="40B9C99E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="55CC71BF" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="11EF7FCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235A2F11" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="525E97B9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="3E05659F" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="1D34D863" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F348CAC" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="2C06D562" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70185502" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0F5E01E5" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a1"/>
+        <w:tblStyle w:val="afff3"/>
         <w:tblW w:w="9365" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7D43" w14:paraId="4A7F93EF" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="2BA996F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70821C2B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="247B5CF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>What initiatives or special projects focus on SEB?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="0EAD84D9" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="250CFF2B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5B0A79" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="24106C07" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EXAMPLE:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> and formatting Advisory</w:t>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Middle school is rolling out Project Wayfinder and formatting Advisory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="4F415074" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="3B5E7D35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CE37D9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7EA5D80E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="16D7105F" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="2ADA4726" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17B85D11" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="32F6384A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="1BFB3DBC" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="76288B6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539BD305" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="12E85599" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="0574370C" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="303A720F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107C23C0" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0C799AF5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="35F6E077" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="3FEA18F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="567086F9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4D36871C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="430392A1" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="45019663" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0DFF2F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="12CC5C67" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="21DD2BF8" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="53E92CBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1CFB2F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="68F32BEE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="57FDB881" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="750C3B8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="200"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEC802B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3366425A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B9C0042" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="71558DA6" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7A281C34" w14:textId="77777777">
       <w:pPr>
-        <w:sectPr w:rsidR="007C7D43">
-[...2 lines deleted...]
-          <w:pgMar w:top="1138" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="547" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A812EB">
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="504" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6AC2C42F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6FCEDD51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="30j0zll" w:colFirst="0" w:colLast="0"/>
-[...6 lines deleted...]
-        <w:br/>
+      <w:r>
+        <w:t>Alignment and Integration - Existing Teams/Working Groups</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
-        <w:tblW w:w="14145" w:type="dxa"/>
+        <w:tblStyle w:val="afff4"/>
+        <w:tblW w:w="13860" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="1580"/>
         <w:gridCol w:w="1755"/>
         <w:gridCol w:w="1785"/>
         <w:gridCol w:w="1725"/>
         <w:gridCol w:w="1755"/>
         <w:gridCol w:w="1755"/>
         <w:gridCol w:w="1830"/>
-        <w:gridCol w:w="1785"/>
+        <w:gridCol w:w="1675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7D43" w14:paraId="402F0BAE" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:tr w:rsidR="007C7D43" w14:paraId="1B14FFBC" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="7AB3D412" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1849"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="256490"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DFD9EA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6E0D51F3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B7DFB2" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="100DDC47" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PURPOSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560D628A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7EC85326" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>EXPECTED OUTCOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8A2EC9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="662AE452" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TARGET AUDIENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0231A905" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="16860006" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SCHEDULE OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462DC9AE" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2DBB9EAD" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MEETING CADENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="659F0023" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="11C32B0B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEAM MEMBERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD52D16" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0756F075" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALIGNMENT WITH MISSION, GOALS AND IMPROVEMENT PLAN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="502F6DD2" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2D537978" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(1 = LOW, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>5 = HIGH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="256490"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46950068" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7667B693" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRIORITY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D3D7DEE" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="03D41845" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(1 = LOW, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>5 = HIGH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="1A81683A" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="5188C1CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA394D5" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5FDBC1E7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>EXAMPLE:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>School Culture Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11917870" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0CAAB56E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>develop and facilitate school wide celebrations and events</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C617FD" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0BFEEFC4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>school-wide events that increase belonging and promote community</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E92FA56" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E40EB86" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>students, staff and families</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="379A7C46" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2B984BCC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9E6AC3" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0CA09BF7" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Assistant Principal, classroom teachers, counselor, ABA </w:t>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assistant principal, classroom teachers, counselor, ABA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247292CF" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="088C17D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1   2   3   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="256490"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A76CC1D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="017A728A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1   2   3  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="1F1C0C45" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="6A6716CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="630"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71883DED" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="067F624A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BCAA88" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5FEA7225" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE6D994" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4029D74C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3535E91E" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="203560FE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703D0288" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3AD6B6B5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F97050D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5A2C0DB3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA9C86D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="671684F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7AA515" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="65F7B1A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="4D5B6226" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="7C7698F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120F6D70" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0FE2AD16" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E62844" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0616ED14" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA3BCF4" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3891C1B4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7094A70B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="4AC0DB06" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D93900" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="639F5DB4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556C6CF8" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="73DAAB23" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9D5A3C" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="26E45B5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9B781B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="21921684" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="5379F009" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="63749F8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="660"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D12A70" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6CD76C2F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0455F457" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="1F5E3E4A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708B656D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7D88500E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBEECCD" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="71742B9C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8F4505" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="10B9E9B3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C57B4C6" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="47472C67" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBECF65" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="107F43FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222729C3" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7D5FE8D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="37221C25" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="28DCF57F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="1580" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07FA6D14" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="0C19D272" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3749A5" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="55AB1A4F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D110D51" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="201D19B3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5238B61D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="176FA911" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AF60A2" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="31B5BE21" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="371B087C" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="244BC05F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4680"/>
                 <w:tab w:val="right" w:pos="9360"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23214A86" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="091FC1D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1785" w:type="dxa"/>
+            <w:tcW w:w="1675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F34C97A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-              <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="225B6FCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1   2   3   4   5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="329E9494" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3FC2E3CD" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-270"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_vfm84kihfsgn" w:colFirst="0" w:colLast="0"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">       Next Steps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Next Steps</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6B5A97BC" wp14:editId="0D7C034E">
+          <wp:anchor distT="114300" distB="114300" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6D180710" wp14:editId="6694D1D2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-238124</wp:posOffset>
+              <wp:posOffset>3041</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>161925</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="357188" cy="357188"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="24" name="image7.png"/>
+            <wp:docPr id="2105604153" name="image12.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.png"/>
+                    <pic:cNvPr id="0" name="image12.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="357188" cy="357188"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B6C324" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="32AA0112" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="-270"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_x4qpfdafrklu" w:colFirst="0" w:colLast="0"/>
-[...3 lines deleted...]
-          <w:color w:val="8DC63F"/>
+      <w:bookmarkStart w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A8127"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:color w:val="8DC63F"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:color w:val="5A8127"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Share gained insight with relevant stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6668F998" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3EF7E1F6" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...6 lines deleted...]
-        <w:sectPr w:rsidR="007C7D43">
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A812EB">
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-          <w:pgMar w:top="873" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="504" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_vnt4rn2g9d60" w:colFirst="0" w:colLast="0"/>
-[...3 lines deleted...]
-          <w:color w:val="8DC63F"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="5A8127"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">+ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When prioritizing, setting goals, and developing an action plan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>refer back</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the above to ensure consistency and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">    collaboration and to avoid redundancy and/or conflicting efforts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643C1AED" w14:textId="46396655" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="46A46CB7" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="1fob9te" w:colFirst="0" w:colLast="0"/>
-[...114 lines deleted...]
-        <w:t>Self-Reflection Rubric</w:t>
+      <w:r>
+        <w:t>Alignment and Integration – Re-Organize</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E1E6B6" w14:textId="12F21440" w:rsidR="007C7D43" w:rsidRDefault="007C7D43"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> school/district.</w:t>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2CEB73DC" w14:textId="77777777">
+      <w:r>
+        <w:t>Now get organized! Based on your priorities from Step 2, your action plan from Step 3, and the analysis of what teams you have in place and their role, determine how to re-organize your teams to work more efficiently and towards your goals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027EC8AD" w14:textId="605B8024" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-    <w:p w14:paraId="54E535BD" w14:textId="62470F3D" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="5FC88E6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>Estimated completion time: 90 minutes</w:t>
+        <w:t>Consider:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4718CC5B" w14:textId="2023DF5F" w:rsidR="003C0A86" w:rsidRDefault="003C0A86" w:rsidP="00A77049">
-[...5689 lines deleted...]
-    <w:p w14:paraId="1F20BF97" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2C0C945C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
-[...98 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:t>Redundancy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Feasibility:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: Are there teams with overlapping responsibilities? Is there more than one team working on the same goal? If so, will efforts across teams be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Do we have the staff, financial support, and organizational structure needed to successfully make </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>reinforcing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>change</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> in this area?</w:t>
+        <w:t xml:space="preserve"> or redundant?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6B02BF" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="79A46011" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="360"/>
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:t>Integration/Collaboration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Readiness:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">: Can any two or more teams </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Do we have the motivation and willingness to commit resources to address the given focus area? </w:t>
+        <w:t>working</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on similar or the same goals and collaborate to integrate efforts?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5055273D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3206536E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:b/>
+        <w:t>Alignment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Potential Impact:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Do we think you are likely to see change based on your efforts? </w:t>
+        <w:t xml:space="preserve">: Do team structures align with goals? Are teams working towards our priorities and goals or are they misaligned to our priority and goals? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCF1E6F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...352 lines deleted...]
-    <w:p w14:paraId="26E6F0FC" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="37BB6220" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...538 lines deleted...]
-        <w:br/>
+        <w:t>Record changes to team structures:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ac"/>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblStyle w:val="afff5"/>
+        <w:tblW w:w="9333" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="96C4E4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="96C4E4"/>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5490"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2055"/>
+        <w:gridCol w:w="3775"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="3398"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7D43" w14:paraId="71845466" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="10102DB4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="435"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9360" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3775" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="172E40"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="172E40"/>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D6ABAA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2AB04430" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+              </w:rPr>
+              <w:t>Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4734A1C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="172E40"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="492E4B6B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="10763AA6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="57B60019" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7C2E9146" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2188349A" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0156A954" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="74AAA386" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="256490" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="51504BBC" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="52E7150B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="22B4B37F" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0956C3AA" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="609D10E5" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="049E0D9E" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3E7D1381" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="5F62230A" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="5027EBF5" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="7BF7BB15" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1939"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
-[...217 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="061F1BBE" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="72780C35" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="02793256" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7E8CC210" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="78FDE230" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3EDB3E74" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="3F591D7A" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="41C9ECE2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1470"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
-[...92 lines deleted...]
-          <w:p w14:paraId="7A451B63" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="69D117C0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...25 lines deleted...]
-          <w:p w14:paraId="48389FD9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="15891C29" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="480A0A97" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="44451773" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="29A17364" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="31D48A49" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7D43" w14:paraId="043BF091" w14:textId="77777777">
+      <w:tr w:rsidR="00A812EB" w14:paraId="06DEAF6B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2614"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5490" w:type="dxa"/>
-[...117 lines deleted...]
-          <w:p w14:paraId="3023CE7B" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7A91762F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...25 lines deleted...]
-          <w:p w14:paraId="68B5098A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="396FF258" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="16B0EAD2" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1C2D2D65" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="0C332A86" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:pBdr>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="21F31E50" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812EB" w14:paraId="51FB5F45" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="565"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="27FC52DF" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="1603F4EE" w14:textId="77777777">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Continue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="30D7FF9D" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Merge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="697609DE" w14:textId="77777777">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Reconfigure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="70656FB3" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsia="Cambria Math" w:cs="Cambria Math"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="266491"/>
+              </w:rPr>
+              <w:t>◻</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Phase out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3398" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="7E7B0F00" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A88A0B4" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...431 lines deleted...]
-    <w:p w14:paraId="491C8351" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3382C60A" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="3AF43DA8" w14:textId="77777777"/>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00883B52" w14:paraId="46EE2F92" w14:textId="637C14BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="840"/>
+        <w:ind w:left="720"/>
       </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="5311E365">
+          <v:shape id="_x0000_i1029" style="width:10pt;height:14.4pt;visibility:visible;mso-wrap-style:square" alt="&quot;&quot;" type="#_x0000_t75">
+            <v:imagedata o:title="" r:id="rId11"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00883B52">
+        <w:rPr>
+          <w:color w:val="1B4A6B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>GLOSSARY</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65E6862D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...2362 lines deleted...]
-    <w:p w14:paraId="1D70825A" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3AA3D034" w14:textId="1BB86E89">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="288" w:after="288"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Belonging</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="28638F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Belonging is the feeling that one’s authentic self is seen by, affirmed by, valued by, and connected to the school and district. Belonging is closely linked to school climate, community, and positive relationships. Feeling a sense of belonging at school has a positive impact on motivation, engagement, and lifelong learning outcomes. In sharp contrast, a lack of belonging in schools has been connected to higher absenteeism, lack of motivation, and long-term negative feelings about learning. Belonging cannot be imposed on or taught to students; however, it can be fostered through intentional practices, policies, and systems that are planned with belonging at the center. Targeted work in areas such as relationship-building, valuing and affirming diverse identities, and creating meaningful opportunities for engagement, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> students to feel stronger belonging to the school and district community.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="00456621" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
-[...146 lines deleted...]
-    <w:p w14:paraId="72A5D1E1" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="39771E67" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="266491"/>
-[...1 lines deleted...]
-        <w:t>Belonging</w:t>
+          <w:bCs/>
+          <w:color w:val="28638F"/>
+        </w:rPr>
+        <w:t>Community Members:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="28638F"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Community Members </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>refers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to all staff, students, family members, and community partners who are connected to the school or district.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E71AB62" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="29D62225" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="28638F"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Continuous Improvement Process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="28638F"/>
-[...4 lines deleted...]
-        <w:t>Community Members refers to all staff, students, family members, and community partners who are connected to the school or district.</w:t>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> An ongoing process of examining implementation by issuing data to address problems through incremental improvements and to maintain effective systems and practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C8B82D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="16E8BF49" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Continuous Improvement Process</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:t>Culturally Sustaining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> An ongoing process of examining implementation by issuing data to address problems through incremental improvements and to maintain effective systems and practices.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="28638F"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Culturally sustaining practices foster, amplify, and sustain the robust linguistic and cultural repertoires of learners as an essential component of whole-child schooling and transformational education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344E6D91" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="79FEFED3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Culturally Sustaining</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:t>Data Utilization:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="266491"/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="28638F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Culturally sustaining practices foster, amplify, and sustain the robust linguistic and cultural repertoires of learners as an essential component of whole-child schooling and transformational education.</w:t>
+        <w:t xml:space="preserve">Every decision involving MTSS should be informed by data. To do so effectively, it is important to ensure the school and/or district is collecting the right type of data, using well-designed data collection tools, ensuring that educators have access to the data they need to make data-informed decision, articulating clear expectations for how data will be utilized to support MTSS decision-making, and providing ongoing support to educators to meet these expectations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCE17A3" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4682E468" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Data Utilization:</w:t>
+        <w:t>Effective Implementation:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="28638F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Every decision involving MTSS should be informed by data. To do so effectively, it is important to ensure the school and/or district is collecting the right type of data, using well-designed data collection tools, ensuring that educators have access to the data they need to make data-informed decision, articulating clear expectations for how data will be utilized to support MTSS decision-making, and providing ongoing support to educators to meet these expectations. </w:t>
+        <w:t xml:space="preserve">Effective implementation includes identifying and selecting evidence-based programs, practices and policies at all three tiers, as well as process for ensuring that these supports are well-implemented. Good implementation consists of finding a balance between maintaining fidelity to the support’s core components, while adapting to fit with students’ needs and local context. Steps that schools and districts can take to ensure effective implementation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> providing ongoing training and support to staff on the specific supports </w:t>
+      </w:r>
+      <w:r>
+        <w:t>they are implementing, measuring and monitoring fidelity, and engaging in ongoing mid-course corrections and continuous improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606D9863" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="26813815" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Effective Implementation:</w:t>
+        <w:t>Equity:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="28638F"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Effective implementation includes identifying and selecting evidence-based programs, practices and policies at all three tiers, as well as process for ensuring that these supports are well-implemented. Good implementation consists of finding a balance between maintaining fidelity to the support’s core components, while adapting to fit with </w:t>
-[...3 lines deleted...]
-        <w:t>students’ needs and local context. Steps that schools and districts can take to ensure effective implementation including providing ongoing training and support to staff on the specific supports they are implementing, measuring and monitoring fidelity, and engaging in ongoing mid-course corrections and continuous improvement.</w:t>
+        <w:t>Educational equity means that each child receives what they need to develop to their full academic and social potential. Equitable systems and policies within a school are those that enable all members of the school community to thrive; that recognize and address structural inequities; and that build upon the strengths and assets of students and others in the school community.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677BF570" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4651505A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A strategy intended to address or improve a situation (e.g., using a new approach to something). This may also be referred to as a program or practice that has been given priority within an organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3884548D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Equity:</w:t>
+        <w:t>Intersection of SEL, Mental health, and Behavioral Supports:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Educational equity means that each child receives what they need to develop to their full academic and social potential. Equitable systems and policies within a school are those that enable all members of the school community to thrive; that recognize and address structural inequities; and that build upon the strengths and assets of students and others in the school community.</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:t xml:space="preserve">Social-emotional learning equips students with the mindsets, skills, and competencies needed to develop and enhance resilience, emotion and behavior regulation, relationships with others, and positive coping </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>strategies—skills</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> essential for mental health and mental well-being. Mental health supports are most often used to help students who are showing signs of challenges related to emotional and social well-being, trauma, stress, depression, or anxiety. Behavioral </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> instructional and environmental features that promote, teach and reinforce skill development. Effective evidence-based social-emotional learning can help to foster emotional intelligence, strengthen conflict resolution skills, and prevent mental health problems. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1983C3F9" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...43 lines deleted...]
-    <w:p w14:paraId="6F01EBB7" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="47AC867B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Intersection of SEL, Mental health, and Behavioral Supports:</w:t>
+        <w:t>Leadership Vision and Commitment:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Social and emotional learning and mental health supports are intertwined. Social-emotional learning equips students with the mindsets, skills, and competencies needed to develop and enhance resilience, emotion and behavior regulation, relationships with others, and positive coping strategies—skills essential for mental health and mental well-being. Mental health </w:t>
+        <w:t xml:space="preserve">MTSS is a cohesive, school- or district-wide system of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>supports are</w:t>
+        <w:t>supports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> most often used to help students who are showing signs of challenges related to emotional and social well-being, trauma, stress, depression, or anxiety. Effective evidence-based social-emotional learning can help to foster emotional intelligence, strengthen conflict resolution skills, and prevent mental health problems. </w:t>
+        <w:t xml:space="preserve">. For the system to work well, it requires </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the full</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> commitment from the school and/or district leadership, as well as a clearly articulated vision for MTSS. In particular, effective leadership for MTSS requires leaders who understand the benefits of an MTSS framework, communicate to their entire staff a clear vision of MTSS, and lead their staff in developing structures (e.g., forming an MTSS coordinating team) and processes (e.g., protocols for identifying and referring students for Tier 2 and 3 support placement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37BCB787" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="40AFEDAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Leadership Vision and Commitment:</w:t>
+        <w:t>Mental Health:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">MTSS is a cohesive, school- or district-wide system of </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> leadership for MTSS requires leaders who understand the benefits of an MTSS framework, communicate to their entire staff a clear vision of MTSS, and lead their staff in developing structures (e.g., forming an MTSS coordinating team) and processes (e.g., protocols for identifying and referring students for Tier 2 and 3 support placement).</w:t>
+        <w:t>Mental health (MH) is a state of emotional, psychological, and social well-being. Supports designed to foster mental health exist along a continuum—from promotion of positive mental health for all children and adults, to treatment for those with mental illness. In a school setting, universal mental health supports are rooted in evidence-based practice and focus on trauma-sensitive approaches, the development of social and emotional competencies, and a whole school culture that fosters mental wellness. Educators play a critical role in identifying, supporting, and/or referring students to mental health interventions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD98D2F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="383E139D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Mental Health:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Multi-Tiered System of Supports (MTSS)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Mental health (MH) is a state of emotional, psychological, and social well-being. Supports designed to foster mental health exist along a continuum—from promotion of positive mental health for all children and adults, to treatment for those with mental illness. In a school setting, universal mental health supports are rooted in evidence-based practice and focus on trauma-sensitive approaches, the development of social and emotional competencies, and a </w:t>
-[...9 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+        <w:t>The practice of providing high-quality instruction and interventions matched to student need, monitoring progress frequently to make decisions about changes in instruction or goals and applying data to important educational decisions. Schools with an integrated MTSS framework align several MTSS initiatives into one coherent strategically combined system meant to address multiple domains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0A276D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="40833AFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="266491"/>
-[...27 lines deleted...]
-        <w:t>The practice of providing high-quality instruction and interventions matched to student need, monitoring progress frequently to make decisions about changes in instruction or goals and applying child response data to important educational decisions. An integrated MTSS is the integration of several MTSSs into one coherent strategically combined system meant to address multiple domains in content areas in education.</w:t>
+          <w:bCs/>
+          <w:color w:val="28638F"/>
+        </w:rPr>
+        <w:t>PBIS:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Positive Behavioral Interventions and Supports (PBIS) is an evidence-based, multi-tiered framework for supporting students’ behavioral, academic, social, emotional, and mental health. It is a way to create positive, predictable, equitable and safe learning environments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66977B41" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="057AC44B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="28638F"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Positive Behavioral Interventions and Supports (PBIS) is an evidence-based, multi-tiered framework for supporting students’ behavioral, academic, social, emotional, and mental health. It is a way to create positive, predictable, equitable and safe learning environments.</w:t>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Social, Emotional, and Behavioral (SEB) Initiatives and Programs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SEB programs are any interventions, systems or practices implemented to improve social, emotional, and/or behavioral (SEB) competencies. Examples include PBIS, mental health, and social-emotional learning programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6053CA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="51C9368E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Social and Emotional Learning:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Social-emotional learning (SEL) is a process whereby young people and adults build strong, respectful, and lasting relationships that facilitate co-learning. In a school setting, students should be supported to develop their individual competencies, skills, and mindsets in a way that is personally meaningful and relevant. SEL requires and enables a critical examination of the root causes of inequity and encourages youth and adults to develop collaborative solutions that lead to personal, community, and societal well-being.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2F3EC01A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Social, Emotional, and Behavioral (SEB) Initiatives and Programs</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:t>Staff Competency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="266491"/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>SEB programs are any interventions, systems or practices implemented to improve social, emotional, and/or behavioral (SEB) competencies. Examples include PBIS, mental health, and social-emotional learning programs.</w:t>
+        <w:t>Staff competency refers to staff demonstrating their commitment to playing their part in the MTSS system, as well as possessing the knowledge and skills required of them to play their part well. In the case of SEL and mental health, this includes everyone’s commitment to helping students develop social and emotional competencies, while helping to identify, refer, and/or address students’ mental health needs. To achieve optimal staff competencies, schools and districts must provide professional development and ongoing support to the different professional roles involved in a school and district setting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767B4ACA" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...30 lines deleted...]
-    <w:p w14:paraId="72F1227D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="155C691C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
-        <w:t>Staff Competency:</w:t>
+        <w:t>Tier 1:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="28638F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Staff competency refers to staff demonstrating their commitment to playing their part in the MTSS system, as well as possessing the knowledge and skills required of them to play their part well. In the case of SEL and mental health, this includes everyone’s commitment to helping students develop social and emotional competencies, while helping to identify, refer, and/or address students’ mental health needs. To achieve optimal staff competencies, schools and districts must provide professional development and ongoing support to the different professional roles involved in a school and district setting.</w:t>
+        <w:t xml:space="preserve">Tier 1 refers to all the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that benefit all students. Depending on the context, all students may refer to all students in the district (e.g., a district-wide effort to promote stronger relationships between students and trusted adults), in the school (e.g., school-wide assembly focused on specific SEL themes), or in the classroom (e.g., a classroom-based curriculum). Furthermore, Tier 1 supports can come in all kinds of forms—standalone curricula, classroom-based SEL practices, school-wide initiatives including those designed to engage families, etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C50009" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="15390B7A" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="266491"/>
+        </w:rPr>
+        <w:t>Tier 2:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tier 2 refers to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that target students who might benefit at a particular time from additional support with social-emotional competencies or have low to moderate mental health needs. Tier 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>often times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> offered in small groups, either inside or outside the classroom, but can also include mentoring or other forms of individual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that focus on low to moderate needs and therefore not intensive in their nature.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4879F28E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...49 lines deleted...]
-          <w:pgSz w:w="12240" w:h="15840"/>
+        <w:sectPr w:rsidR="00A812EB">
+          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="504" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="266491"/>
         </w:rPr>
         <w:t>Tier 3:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="28638F"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tier 3 refers to supports designed to address significant mental health needs, including diagnosed mental health disorders, at a particular time. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>These supports are</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> intensive and are often provided individually or in very small groups. While Tier 2 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> offered by people with different roles in the school (e.g., classroom teachers, guidance counselors, school adjustment counselors), Tier 3 interventions are usually offered by licensed mental health providers.</w:t>
+        <w:t xml:space="preserve"> intensive and are often provided individually or in very small groups. While Tier 2 supports are offered by people with different roles in the school (e.g., classroom teachers, guidance counselors, school adjustment counselors), Tier 3 interventions are usually offered by licensed mental health providers.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v</w:t>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABC7F28" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
-[...132 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00883B52" w14:paraId="095B0403" w14:textId="16B91709">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="39BFF130" wp14:editId="13949056">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55B57947" wp14:editId="15A4FAD7">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>914400</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>111302</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>7637591</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6957413</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5939942" cy="12700"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="5714638" cy="1193508"/>
+                <wp:effectExtent l="0" t="0" r="635" b="6985"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Straight Arrow Connector 2"/>
+                <wp:docPr id="1666850088" name="Group 25"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
-                          <a:off x="2376029" y="3780000"/>
-                          <a:ext cx="5939942" cy="0"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5714638" cy="1193508"/>
+                          <a:chOff x="2488650" y="3183200"/>
+                          <a:chExt cx="5714700" cy="1193600"/>
                         </a:xfrm>
-                        <a:prstGeom prst="straightConnector1">
-[...14 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="2000412736" name="Rectangle 2000412736"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2488650" y="3183200"/>
+                            <a:ext cx="5714700" cy="1193600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="6B37457F" w14:textId="77777777">
+                              <w:pPr>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                                <w:textDirection w:val="btLr"/>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="349124931" name="Group 349124931"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="2488666" y="3183223"/>
+                            <a:ext cx="5714669" cy="1193554"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="5714669" cy="1193554"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="1170542582" name="Rectangle 1170542582"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="534009"/>
+                              <a:ext cx="5714669" cy="659545"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="7665AE39" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="18"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">© 2024 Commonwealth of Massachusetts Department of Elementary and Secondary Education (DESE). </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="35D9B632" w14:textId="77777777">
+                                <w:pPr>
+                                  <w:textDirection w:val="btLr"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:color w:val="000000"/>
+                                    <w:sz w:val="18"/>
+                                  </w:rPr>
+                                  <w:t>These materials are used with the permission of the DESE. Permission to use the materials does not constitute endorsement of any use not sponsored by the DESE</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="660270751" name="Shape 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+                            <pic:cNvPicPr preferRelativeResize="0"/>
+                          </pic:nvPicPr>
+                          <pic:blipFill rotWithShape="1">
+                            <a:blip r:embed="rId23">
+                              <a:alphaModFix/>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch/>
+                          </pic:blipFill>
+                          <pic:spPr>
+                            <a:xfrm>
+                              <a:off x="14630" y="14630"/>
+                              <a:ext cx="1537970" cy="396875"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="1656736237" name="Shape 26" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
+                            <pic:cNvPicPr preferRelativeResize="0"/>
+                          </pic:nvPicPr>
+                          <pic:blipFill rotWithShape="1">
+                            <a:blip r:embed="rId24">
+                              <a:alphaModFix/>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch/>
+                          </pic:blipFill>
+                          <pic:spPr>
+                            <a:xfrm>
+                              <a:off x="1872691" y="21945"/>
+                              <a:ext cx="1536065" cy="384175"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="1169799534" name="Shape 27" descr="A blue and yellow logo with a sun and text&#10;&#10;Description automatically generated"/>
+                            <pic:cNvPicPr preferRelativeResize="0"/>
+                          </pic:nvPicPr>
+                          <pic:blipFill rotWithShape="1">
+                            <a:blip r:embed="rId25">
+                              <a:alphaModFix/>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch/>
+                          </pic:blipFill>
+                          <pic:spPr>
+                            <a:xfrm>
+                              <a:off x="3723437" y="0"/>
+                              <a:ext cx="1986915" cy="434975"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </wpg:grpSp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...39 lines deleted...]
-            </w:drawing>
+          <mc:Fallback>
+            <w:pict w14:anchorId="5254C5CA">
+              <v:group id="Group 25" style="position:absolute;margin-left:8.75pt;margin-top:547.85pt;width:449.95pt;height:94pt;z-index:251668480;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordsize="57147,11936" coordorigin="24886,31832" o:spid="_x0000_s1043" w14:anchorId="55B57947" o:gfxdata="UEsDBBQABgAIAAAAIQAG7fvuFQEAAEYCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgmlD4hjb3//7t1Iut3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4D4sv6+qpc7zwQSzRSxfsY/YMQpHqwknLnAVOndcHKmJ6hE16q&#10;D9mBWBTFnVAOI2DM4qTB67KBVn4Oka22qbzfZOM7zh73c5NVxY2d+I2HjouziMfzyFQ/TwQY6MRF&#10;ej8YJWM6hxhRn0TJDjHyRM4z1BtPNynrBYep8zvGT4MD95LuH4wG9ipDfJY2hRU6kICFa5zK/9aY&#10;lrSUubY1CvIm0Gqmjjtd0tbuCwOM/xVvEvYG41FdzL+g/gYAAP//AwBQSwMEFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpb&#10;RjLZ+vYzg8EyettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0Z&#10;F1vbkcyxiGqULAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nm&#10;P+wUHZPQVDtHSdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96&#10;vely/AIAAP//AwBQSwMEFAAGAAgAAAAhAPmlaBZTBAAASBAAAA4AAABkcnMvZTJvRG9jLnhtbOxY&#10;XW/bNhR9H7D/QGjA3hrrW5YWpwiWJSjQbUG6Yc80RVlEKZEj6cjur98lKdlq4rZBu6AYuoco/BJ5&#10;7rnn3kv5/OWu4+ieKs1EvwqiszBAtCeiZv1mFfz5x/WLZYC0wX2NuejpKthTHby8+P6780FWNBat&#10;4DVVCDbpdTXIVdAaI6vFQpOWdlifCUl7mGyE6rCBrtosaoUH2L3jizgM88UgVC2VIFRrGL3yk8GF&#10;279pKDG/N42mBvFVANiMeyr3XNvn4uIcVxuFZcvICAN/BooOsx4OPWx1hQ1GW8UebdUxooQWjTkj&#10;oluIpmGEOhvAmih8YM2NElvpbNlUw0YeaAJqH/D02duS3+5vlHwjbxUwMcgNcOF61pZdozr7H1Ci&#10;naNsf6CM7gwiMJgVUZon4GQCc1FUJlm49KSSFpi378XpcplnQD6sSKJlAm6bVvwy26WA4cMuuV+z&#10;mEAs3oM2SBCLPvKhv4yPNy2W1NGsK+DjViFWA+wwDNMoLpI8QD3uQLt3oCbcbzhFszlHm3vvQKKu&#10;NPB5gsEPMjFn86M84EoqbW6o6JBtrAIFmJzw8P1rbQAMUDYtsQh6cc04dyrn/XsDsNCOALMTXtsy&#10;u/XOmR9l1kl2aC3qPXCiJblmcOZrrM0tVhAlUYAGiJxVoP/eYkUDxF/14IoySuMMQm3eUfPOet7B&#10;PWkFBCQxKkC+87NxAerRXm6NaJiz7AhmhA0amInWN48OTNIyitMyAZjefy6c0HHY2bexLn9qCDgH&#10;5iCIScpx4qU8d2Cel0chZ1k6iX0MBx8IJ0Pg1JtfMwSiqAgzcOYynig8hsBsbtQJ8PjpEPDWZ0ka&#10;huVHqMuzMkudAg/2H3X97NLP/xXpp5kL5RPSH2e+WPqSkQr+xroArUd58NP1E94yWxu8vgZ3T9qj&#10;w+rtVr6AEiaxYWvGmdm7cgypyILq728ZsSnQdo4RmedhXIRFdohIl3mRzRY11QSi/hKtOSZvIRHU&#10;aGiZoYiLjfjxh93lT+5xZZcxaeC2gTBkBrgVMII536MN7anChtbWd9OxFgSohTZU3VEOa+/pHdXs&#10;HSRzF4CLR2DXnEmbMZES5i9mWofQpjqbjezkyBNgfVCCT1Dty/uVINuO9sbfV5TDIXrdMqkDpCra&#10;rSmUG/Wq9odgLlv8q6iv2Q4sAfnbU+3pWhEbfjAIbaOoIa1dYE2YUHvLP1B9bKH24edbbqMpcUVZ&#10;UpTFWIGTMl8Wzx59FriH6myArocPjf+MoqM8y+GGECfFlCFHSUONOEiacKEp2kokGoS/JUHH/mby&#10;bIJeFnFeQjKBahxHpa8XuJpJOg9zyC32apos0+h/ST8lSUdRXhZlCSX6gaRB4gdJr/mWuiS9p5yL&#10;wYkaDZAvQeB6C7kZ8rcBR3wjmTt5XqEnRZykNsWAkMeL40Hk5RJCYBR5CnfbryPy4/eZu5q7z1VX&#10;vMZPa/s9PO+7VccfAC7+AQAA//8DAFBLAwQKAAAAAAAAACEAnW0YQxgVAAAYFQAAFAAAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAXIAAABfCAYAAAD1YUxVAAAAAXNSR0IA&#10;rs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAIdUAACHVAQSctJ0AABStSURBVHhe7Z19jBzn&#10;XccvCbUvvhef82ZSO3Fs3+5MSiECREWhrahQJVrRIEEraGKw4iZ3O7NO1aAGCWiJeGnFS1WgFEFF&#10;SxOQogIqTf4IoSRQCgSVpqVAAqihISkkjUISx76ZOcdO4uM3vu/Gz819d/aZmWdmd29/H+mjOLe/&#10;l+fZ2f3t3t7uzlSTeN04mVpaexX+dyTwwvg5/FNRFEXJwwtO/MnV3WStZ7uzEuCixvGC5O0b1tKN&#10;H8dFiqIoSj/MwWkqz4j/AyG10w6TP2RrSEWIoiiKwti7nOxhw9PUC6PTU1NrFyDFKX4QrbKepu1O&#10;/JMIVxRFUbKwwZlnK4zeg9TSyGB+K6udJ1IVRVGULGxo2uiHK19GCWu8TnIHq2Wj/EZwPsooiqIo&#10;Pfwg+n02NIs6dVvekF07j+WUEQUVRVGUHmxYVtEL4veh9NTV4QtvYzFVRGlFURQlZfGm4wfZsBxl&#10;vXDlHVi+oiiKwgblOIjlK4qiKGxIjoNTN5/Zji0oiqJMLtlPco6T7TA5hm0oiqJMLmxAjpPYhqIo&#10;ymRy+dLaDjYcx0k/jI5iO4qiKJOH34leYMPRlV6YfOKqI8f2sctciu0oiqJMHmwouhRt6u8zYl+5&#10;qyiK0gheZ+WrbCi60gujU2g15YfxcRbjSj+InkQrRVGUyYENRJd6R56ZQ6uzsBiXoo2iKMpkcOBQ&#10;dBkbhi5Fq1fww+glFufKVhjfilaKoihbHzYIXdoOkg+i1StcdTS+hsW6FK0URVG2Ln6Y/A0bgK5F&#10;u02wWNf6QfyfaKcoirI12H3ozIwMt4Fn3nHl+hmEOF4n/gLLqcvFm04eRGtFUZTxo7V8/HVsuNXt&#10;FUeSV2MJFJZTt60wWUZ7RVGU0UeeEf8TG2b9bIfxc34n+m92WRmxjL6wnLL6QXQ3+3k//TB6DMtQ&#10;FEUZLRZvfmS7zYmL+4kyU17nxK3sclv9TnwbSvWl1Vl5I8u11Qvij6FUpQeFg+HxRZRRFEUZHgeD&#10;6M1sSBW1Ha4EKHmW9DtY0te6WWyeSB8Iy81THqRePhie+jakn2X3oadmWGxR/W7SRUlFUZTmaIfJ&#10;Q2woVRGlM6yd1+4kT7F4JpIG4oXxfSyf2e/j9/JAc5LFl7UdJM+itKIoSj3sO/zYdJWXTwaJNn1p&#10;Byshy+tZ9Mz2rEZPP0x+A2F9YXku9ILoxVZw8gDaKFuA7du379+5c+edCwsLT1500UVrprt27fqy&#10;/PcDCB17ZI/Xin8p+zqV2efz4l1y2RsRqlgg19lrxc+IT2euzzPy33+U6/MwQu1oB9E32OBxZTuM&#10;voFWuex995mL0u9RyebjYmuy+amto6euwcW5eEFyD8t3pewvQavaMW8cdYp2VrD8ssoNfiifuJ2f&#10;nz/I1jNIuWN+CSXGBtnrdWwvg5S9/ghKOEPq3pvt40JZ681oUTuzs7NvYGsYpNzWfwcl8mFDx6Vo&#10;Y036jpc0zw/iD+NH1ly9fKJVtm8vry733nLmQrSqHXaDqEO0s4LlVzV9BiOld693qBc8W6LrsFUG&#10;x30oN7Ls2LHju9naiyq/sTj7DVTq1TLIe8pvVv+OVnVwIetZVFnjb6Mehw0dl7a6yRJajSxXBsd3&#10;sbW7FK0agd0Q6hDtrGD5rpQh+xLaOEdqf5T1LGuda62KrO94dr1VlL0+itKVkFq1DvKeaOcM2f/X&#10;WZ8qovRmDnZXX88Gj0vRamRha3ZpqxN/BK0agd0A6hDtrGD5rpVnLd+Fdk6QO+JdrI8L0WJkYGt0&#10;oVyHfT+VbYvUaWSQp6JlZWTfL7P6LkSLzbDh41K0GVnYml2KNo3BDn4dop0VLL8Op6enr0DLSiws&#10;LPw6q+9StBo6bG0ulaGWvgRWGqnR2CBPRdvSsJquRauN+GH8ABtArmw3+Ie+onhB8kdszS5Fq8Zg&#10;B74O0c4Kll+X0q7q3yN2sbqunZubuxb9hoYM2b9ja3Ot/Lb0S2hZGMlvdJDLcfHQujCyz4dZTdfK&#10;cXsGLTfCBpBL0WbkYGt1aWs52YNWjcEOfB2inRUsv07RthSsXl2i5dBga6pLtCyM5DY6yFPRuhAz&#10;MzOXsVp1KQ8am/+gzIaQS1tLKz+KViPD/htPtNlaXYpWjcIOuqk8mt/hQrSzgq3DVOr9dba+4b+K&#10;x1hePxcWFj6L1oWQO8eHWD1m3lvt5LIN7xHup8R9EimNI9ep1eu4Etf3de6iwwtphZC8gYMcobnM&#10;z89fL3t5keVnRUohWB2m3MZOSPgF61mbKfKsHinnaC9FP8gGkUvRamRIP6bP1ulKn5wMownYATdF&#10;WKOwdZjKQHs7QnOZnp7ex/KZSCkEq5NVhsH/ITyX2dnZN7H8rAhvHLaWrLLXn0F4LhJ3N8vPivBC&#10;SJ6TQd5Dbmt/wGqYyjD9KMKtkGP9/axO1rm5uYuRMohtLD8rYjfChpFLL33n07NoNRKwNboUbRqH&#10;HXBThDUKW4ep7SDvIYPjJVbHVO6MhR5I5dnld7A6plLzKYRbIev8DKuTKhfvWI9qHraerLLX/Pcu&#10;Z7B5JpkOfIRbI3lOB3kKq2Eqe4kQagWrkRWhRTif1UmV3y7ehZjN+EH8D2wgudLrxiPzR892J76T&#10;rdGlaNU47MCbIqxR2DpMiw7yFFYnK0KtkCGz4SPoTIQWwsyXHuk7OLatXzI8zDX1E6GFYHWyItQa&#10;yXE+yGVQn2B1TBFqBcs3ldv3byK0EHJ72fCJUFn3Q7goHzaQXIo2Q4etzaXpl4OhVeOYB56JsEZh&#10;6zAtM8jlRr3Eapki1AqWbyp3qlJ3RtnbbWn+tm3bWvjRsBn4rpz06wgQWwjZ68+xeqYItUZy6nhG&#10;/li2RlaEDkRuhx9j+aYILYVRw/67p9hQcunlSyuXoNVQYWtzKdoMBfMGxERYo7B1mJYZ5CmslqkM&#10;pPcjdCAs3xRhY48Mnr9g+zNFaClYPVM51j+LUCskZ6QHOcs1lf3GCC3LAv5rj/l9Ja70w8jJR3Xr&#10;oI6Xk9rByu0oPxTYjckUYY3C1mFa1yBPf4VGaC7ybHvg+6kROvawvWVFaClYPVO5rvl7oPsgOWM9&#10;yOU2eAtCm4UNpzJ64YlXzrwz6rTC6F3ygHOG7aOoKDk02I3JFGGNwtZhWnaQS943WT1ThOYiw6WW&#10;18dHEba3rAgtBauXFaFWSHzjf+xMRehAWK5p+k4rhDaLvxw/ygaUrYvLK69BqbGjtfzsHrYnW/0g&#10;sXoGWCfsxmQqzxDuLStaFIatw7TCIP8iq2eK0FxYXlaEjj1sbxkfQGgp5EHxcVJzgwi1QuIbH+Ry&#10;W38CoQNh+aYIGw5sSOWZnmEIqVsGP4g/z/aa52ve+fBYvCOhrGhRGFbLtOwglzvcPayeKUJzYXlZ&#10;ETr2sL1l/AJCSyGD/EFSc4MItULinQ5yWV964g9ap6fcrm5CeC7z8/NvYfmmCB0Oth+WaS+vFHqv&#10;6TjSDlYPsb0zkTJU2I3JlWhRGFbLVAd5c7C9ZRy7QS6+Y5ByW/l7+S/L3SRaD0T2+imWb4rQXFie&#10;rSjBObC0eiUbVD3bR0/uR+jEsHjDyqXsuujZ6kS/htChwg62K9GiMKyWqQ7y5mB7yziOg9yZsv5T&#10;aD0Quf09xGqYIjQXlmcrSvSHDStcNPGM8nXDDrYr0aIwrJapDvLmYHvLONGDHG2tGPlBvu/w8wts&#10;WPXcF8bfitCJYfHmZ+fZddGz3Yk+hNChwg62K9GiMKyWqQ7y5mB7yzixg1xuT4W+Y2XkB7n1a+Td&#10;qIuULcvB7skfsH1rIlKGCjvYrkSLwrBapjrIm4PtLeNEDnJZ92NoaY3k3M5qmSI0F5ZnK0pw2JDK&#10;Mz05BVK3DH5n9c/YXvPUd61wWC1THeTNwfaWceIGudz+DqNdISQvZPVMEZoLy7MVJTbjB/G/sSFl&#10;q7d88iqUGjvSEzF7YXSK7ctGP0isvuK0TtjBNkVYo7B1mJYd5JKn7yMvCNtbxqqD/L9IzQ0i1AqJ&#10;r22Qy1or7VWQMrx2T8TlwvJsRYnNsAFVRq+TvAclR54Dnei1+snO+mDrMK0wyJ18spPlZUXo2MP2&#10;lhWhpWD1siLUComvbZDPzc29FW1Kw+qa2nyyU+LS96P3k9btiRIbad1w/AAbTpUMkq+g/MjRDlc+&#10;R9dcwXYnLvQHE9ewg22KsEZh6zAtO8hZLVOpa/XVyRIXs3xThI49bG9ZEVoKVs9UngU/h1ArJGfg&#10;IEfoJlhsVoSWhtU03Vnxu1ZYTVOEbYQNJpemL12g1VDxutFptj5Xos1QYAfbFGGNwtZhWtcgl6Fh&#10;9U4iubMdYfmmCC2F7O8j+OfQkb0O/GAMQkvB6pnKMSl0ImbJKT3Ipdf9LN5Uro9KLwWzmqayhucR&#10;WgpW0xRhG2FDyaVoM3TY2lyq30e+EbYO0zKDXHKuZbVMEWoFyzeVfh9AaGF6NeSfVc/w74Ld5r6Y&#10;09PTVyC2EHU8IEpO6UGewuKzIrQUcrv4GqtpitBSsHqmCDtHHS8zZEWroeOH8Z+y9bkUrRqHHWxT&#10;hDUKW4dpmUHO6mRFqBUsPytCCyHPyLLfrHgcFw2NzHqoCC0Eq5MVodZITqVBLretVZZjKmGlXymY&#10;mZkZ+MAoa/gwwotyMatnirhzsGHk0ouPPDOHViMBW6NL0aZx2ME2RVijsHWYFh3kMhxPszqm8uyw&#10;0PcASc1/ZnVMJeYRhFsh++p7xpz5+fnfQlhhJH+vrOX18k/bk/luILsWptS3OvFyD9nr51gdU4n5&#10;K4RbI3mVBrlwAcvJithSsHpZEVoIVicrQtdph6tvYMPIpWg1MtR9Fv12EP0yWjUKO9imCGsUtg5T&#10;20Euw3ngacp6IqUQrE5WWevXEJ6LPFN7M8vPinArpDd9dik//yJCbDmP1ckqDzY/jvhcpP/Ps/ys&#10;CC+E5FUd5FbH9cILL3w1wgsjD3oDT0ySKqE71zMGw/KZCF+HDSKXtjonSr3hvk723xR9O1urS9Gq&#10;UdjBNpU7XdeFaGcFW4epDOjfYz1S5U5yu/z3CZbXT4m/H60LIXkD372SKmtKT6J8+XrWZuTyYywv&#10;q/T7FFIGMqhm0d9AWA2mrDHvnT/fIusa+NtRT+QUQvIqD3JhmuVlRWwpWD2mXF+5Z0iS6/tXWV4/&#10;kbYOG0IuRZuRg63VpQc60WVo1RjsYNch2lnB8usUbUvB6tUlWlrB8rMi1BpWoy6lXak3AEiui0Ge&#10;PhC+zHJN5+bmSr1UlSIPpA+wmnWL9mc/yVn4BApF9IJoFa1GDi+MP83W7FK0agx2sOsQ7axg+XUp&#10;7Sr9LUaeEX2a1XWt3PELve2N1ciKUGtkuH2V1XGt7PVOtCyM5DsZ5MIMy82K2FKwelWVY3Sc/bwn&#10;Wk/us/EebM0uRZvGYAe7DtHOCpZfh7Ozs29Cy0qw2i6VB4v70MoaVicrQgvB6rhUBlH6MlRppIar&#10;QV7bdWiwjdWsotS8hP2859muW/V14iKwNbu06T96soNdh2hnBct3rfxa/MNo5wTWw4UyxK3PB2nC&#10;amVFaGFYLRemL2egRWmkjrNBLtf9dSzfVNZsfWIJxo4dO65hdcua1mQ/73m2qR9GL7Hh40ovjN9/&#10;ttEIc/nSyiVs7S5Fq0ZgB7sO0c4Klu9StHGO3PET1q+sUu9BlC4Mq5cVoaWQAfYiq1lWqfcsSldC&#10;ajkb5CksPytCS5N+vwqrW1QptT2txy7rmV4+ci8ryOB/JM3zg7jwG+hbwbnvicGPrOnl1eXeW840&#10;9ok+drDrEO2sYPkulGfh34cWtSE9vpf1Lur27dsXUbIUrKZp1ZcwUnbu3HkLq13UmZmZt6BkZaSe&#10;00E+Pz9/B6thmj6AI7wS6TFh9W2U9D3rVQYM8jaGZl36nehJrGMgXjeOsvm4yJpsfvrbRnruUVyc&#10;i1wXf5vNd2m6P7SqHXaw6xDtrGD5ZZU7xx9Lyca/913u3AFbzyAl7+MoUZVZVr8nYpwgA/2DrMcg&#10;Za/OTzQjdZ0O8hRWIytCKyPXSeGXWiTt/PXsdVhMz6krr1vbVeeXR2ENfWl1Vn+C5fWcmlrbsJlB&#10;sBo9253ovQjrC8tzZWs5eR3aKFsAuXMekgeUr7A7llz2hFxW2zdgSu0/7/WSf78s/Wo96bcM9feK&#10;9JRm0v9BuewmhCoDkGN1VK6zR7PXo/z8f+V6fB/CyiMD/VE2gKqI0pvwguRfWDwTKQOR9d/F8rN6&#10;nfSZMX+AaIduH9T8ID6B0oqiKM3hdZMfY0OpqO3laNN38HrdOGGxeSJ1ICw3Ty+IXtxzY7IX6WdZ&#10;vD7/5Mq2trvJUD6aryiKsoHFG1YurfKyC8pMtYL4p9jltvpB9NMo1Zf9QfI9LNdW+Q3hle9HZpfb&#10;qi+fKIoysrQ7ycNscPVTnu3Gfhh9iV1WRiyjLyynjF4Qx14YfZZd1k95oLH+g66iKMrQaS2/8DY2&#10;zOr2yuvyzyrEcmo3TH4R7RVFUcaPg8HqFXV/kMhUniWfRutNeJ34fpZTl4ud+DvRWlEUZWvgByvW&#10;70CpItptgsW61g/ir6OdoijK1oUNQJe2w5O/glavcNm7o90s1qVopSiKsvXZP4ShWv/3xOjr4Iqi&#10;TBhsGLo0+30lLMalaKMoijI5eDW/Xt42vq/E60b/w2Jc6YdJ7umYFEVRtixsKLoUbervs7T2KrRS&#10;FEWZLLwwOsUGoyu9MP7dA0vHrmSXuRTbURRFmTwOHIouY4NxrAzjW7EdRVGUyYQOxzES21AURZlc&#10;WkF0NxuQ42A7iGJsQ1EUZbJhQ3Ic3H3ozAy2oCiKMtmwITkOYvmKoijK/htPtNmgHGW9MLoey1cU&#10;RVFS2LCsot89d2b9xSC+gcVUEaUVRVGUHu3l6ONsYBb14iPPzKHkZm5bO5/llBEVFUVRFBM2MG1s&#10;dVceRwlrvCC5h9WysegZ+xVFUSYGNjTz9MNk09fVFsVfLn6eUKQqiqIoWa46cmwfG5ym6dfRTv3Q&#10;me1IcYofxC+wnqZ+J+kiXFEURWGw4bnu6jcRUjt+kHyer0GfjSuKogzE7yb3moOzHaz8Ai5qHL8b&#10;HzbXIr8NPIGLFEVRlDy8bnT60vDpWfzvSODpx/EVRRlrpqb+H7/dxYvO51mCAAAAAElFTkSuQmCC&#10;UEsDBAoAAAAAAAAAIQAxcpdUI0EAACNBAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAABsAAAAGgIBgAAAJBUpdwAAEDqSURBVHhe7X0HuCZFlXatOSdUFNMgKoZVxIh5&#10;VMCMgcZFURkzggkUA4qMueGYFowoMuaI4ipgZtQfAyZAVkFWGRUMYGBRV9TV/eu9p+t29dunq7r7&#10;++6de2f6fZ73mbnVp07316FO1alTp5ybMGHChBUEueX9buB5guf/ep7l+VCWmTBhwoQJE1YUvLG6&#10;jud/ef4fcR+WnTBhwoQJE1YMvKH6hGG8wIs9t2H5CRNmQ1FelotWJIryilw0YcKElQNvoO5qGK6Y&#10;67jOhAnDUZSX8zzY85eeT+bDKwJF+S+eD/I83vNPnkezyISVD99oXcrzalw+YcuDf87vNYzWZMAm&#10;zBFFeUvP0z3/r+LrWGSzoyh38vxGdI3gm1hswsqFb6zu7flhz4s8N/LxCVsW/DP+F88LDaMVczeu&#10;N2FCf+iI5r/JMJzAYpsNOup6geff6RrB17D4hJUH30jdyPMz1HCtnHdswpLAP+MbGwYr5j9lmgOb&#10;MBpFuZ/nPwzD8GsW3Swoyit5fsy4vsD1XGXCyoJvoB7k+Qej8foEy07YvPDP5KqeT/DcnY+Ngddz&#10;W+O5x/wa1xkLr2tbz/0978DHJizcn508b8/lqxdF+SLDIMS8AVdZVhTl1T2/alxXzOdxtQkrB/6D&#10;eYrnP4yGC9zA8hM2D/yzuJbn6zz/VD2bdSwzBl7PZTx/bjz7wL25zlB4HWvwLnn+vdK5C8tsrRCd&#10;a36c5+nVvXkKy6xOFOUBhjFgFlxt2VCUV/b8nnFNzOdw1QkrA/5juYPRYMV8K9eZsPzwz2Evz9/S&#10;s1nLcmNR6ednD57qeSmW7wvR+bXne/6F9F6PZbdG+Ptwe8/v0r3ZleVWJ4pyg2EMmG/masuGotzF&#10;uB6L67jqhJUB/7HciT4e5hu4zoTlg7//l/Z8s/FcwDUsPwu8voNF57uC/vM8b8pyfeHrXsXz08Z1&#10;X8KyWyNEPR9/Ne7PzVh2daKfATuTqy0bivJJxvVYnFbyr1CI9gD5A4q5nutMWB74e385z+ONZwIi&#10;1dNluM6s8DrvLOqmfLnndfh4X/i6V/f8lnHd4Fksv7XB34NXGfcFRAficiy/OlGUHzGMgcXRL9pM&#10;KMr3G9di8RFcdcLKgOQN2Au4zoTlgb/3jzCeR+Amll9J8Nf3QuOaA09k+a0J/vfvatyTwPNYfvWi&#10;KL9oGAOLyz8PVpSX8bzAuBaLD+DqE1YGJG/ApvnLzQR/759rPI/AjSy/kuCv7+3GNQdu1fOq/vcf&#10;YNyTwK+y/OpFUf7AMAYWl/+F0HVpfB1dXMvVJ6wM+A/mLsZHFHMd15mwPPD3/vXG8wg8luVXEvz1&#10;nWRcc+BWPar3v/8I454EvpflVy+wzqttDCxu4qpLjqL8uHEdXVzL1SesDPgPZq3xEcVc/tH9hAX4&#10;e/9B43kEvozlVxKkHVkX899YfmuC//3vM+5J4CtYfnWiKK9gGIIUb8sqlgxFub3n/xrX0MVp0eIK&#10;heQN2AO5zoTlgb/3XzKeR+DTWH4lwV/fL41rDrwHy29N8L//c8Y9CXw6y69OFOUtDEOQ4iGsYslQ&#10;lEca509xC1pZvmVB0oEC4L24zoTlgb/3ZxrPI/AhLL+SIPWCZYs3Z/mtCf73n2bck8A9WH51oih3&#10;NwxBil9nFUuCory+51+i82Ke7jzjemKuDANWlNt5PsXzGM9TPM+trv0/Pd/reU+usqXDfzD7GB9R&#10;zJXx7LZC+Hv/K+N5BN6Z5VcKREPo+XpjXonrbE0QXV/H9yTwriy/OlGUzzIMQYrIlXhtVjN3FOXh&#10;dN7dPH9hXE/MzdsIFuVDPT/v+U/j2phvcEhMvBpRlJf3vBEXp+A/mKcZH1HM0QtZtxaIJkHGfXyn&#10;5zdEdzVG1oxNnt/0/IDnQZ634LopiL3INXA7ll8KyIi1Zr7ODsb1Bv6J5Vcr/G+5noxYsyXtrCQx&#10;B32/SwF/Ddt5Pkd0DSLeYVzvBaLv8RqWt1GUR0WN6t+c7qvFjS1zX1YzV8BANq/jP6ryi4xribl5&#10;DFhR3tm1t3bpw4NZ1VygGftvzMUzoyiv6pAwuSh/65D4eQBEG1b+iGJel+sMhdexjef9uXwe8Hov&#10;LzqKPNzzlnx8qSCaZQJG69vGPevi7z0vzbosVPq5fswl28wWuj2fLWqI9+fjOUg6svXHLL8U8Oe5&#10;o+fcvzWv80qi38yPqt9zVZZJoarP9yTmYIM4L4g+N+zKHWdjYf7ac1uu20ZzDdjXPT9sNLTMT7Oa&#10;uQLbotTnglHVHmXegC2vzxs7VRelODuDfx/CRXp9VjsTsFavKE/zfAkfmglF+TDP86NrfziLpOBf&#10;xvXGSxrzylynL0STxB4imnx2Ix+fFV7noz3Pj651I8vMG/4cV/M8TNp5CfvwjayvC152e6N+4AUs&#10;n4JoB2IXz8d7XoOPxxDNTB/P0ezFMjmI7mzA1xw4KLO9l7+B530895VMTkbRzCVP9DyjOtdcO85e&#10;XyHN4JTfsEwOoqN1vieBv2X5HHydK3vuLDO4ZUVHXB8yrqeLG1hHG7rjcmiU4LbbM/q7i391yA6/&#10;FCjKa7imoapz5OUN2Jpa0RKjKK/n+c3qvHAZYm7rfgvXoO5OuBL5+izOZw8zjLiK8qRI73wm39VI&#10;x6P0wEE+dEmvNfo/lu8LX/c6nl+JdH2OZcZCdDsRawfh//FcEvevaMbwp3r+xjhvH/5OBoxmJR0d&#10;ikZ0XUVsTXKgaEfkjZ7v8vyk59c9z5E6cz34DT5PDH/8kZ5/juTBQRGDosl79yMdMRFeH679maKJ&#10;fpG26k2ex4ruR4cUVJuk6Wo7hs8Vwx9/qOdPInlwLm2h6KhpA+kGT2HZHERHhqwn8FzRxAJIsI3n&#10;v5vno0TvFVx6rxRdIB6eb+i8nS0Z494FX+8xohvX8rWk+DdJjjyL8rrUKKGXjT234uCJLj6e1c0F&#10;6qIK57jQwaDVx1aGASvKHT1/Xp3zN573ZhGnbjyr4WfOvos0RkPtTUhnn7vQd+GzxjWDg9wmks6Y&#10;cBHL94Gvd23PH5Cu41luDERHJv9pXGvg3LcX8jpv4fk141x9ia1qOjsuom5QNCRYH4T7lpojGUs0&#10;Up1zcKJuWGtLnc46gD9+DVGD9TFRlyMaN9YxK2GYrsnnBnz5FUSNNtf5HcuOgei7jHlN1g++j+UZ&#10;oiNaJEnGCAeGObfz9VDifg/qZACi3pG3GPr68kGss0ZR7kqN0rWq8uOMBos5fzdiUV7F83fROZ5J&#10;xze/AcM6ODWsOB+utXtdXFFeyqX3MMPvmc2FWJTPcG0X5iDXjwkN1Piycc2Bl+cqKUh6UeX5LJ+D&#10;6PzJKYaumQ2Y13FX0clk1h1zrpm8vb6nS9OgYN+sj4gmY0XD9GLP14ouOobrDUl24+tBA/MY1hvg&#10;j/2r6GiDf8c8+d+S2H9L1OVnGS+ws6ftjz1AdF6P68yTuN/mMxUdGX3ZqAN+h+XHQNLfx6tZPsAf&#10;u67n54068ySe2WP53DmI3rcvVDouFs0MgncAnajU4vmYiT0ei/L5UYN0TlS+l9FgMefvRizKQyP9&#10;ZzvkQWwex3wYX0fMNQ35eaMob+pqlysWWLdHXoyi3Ml1RyXOthZDQ/VZJ/h5Fh2MonyloTdwcK9T&#10;urOdg2ezfA6+zmsMPeBMBszXv5803WFdnMu8h2gQxUcjvSd73ksyLkrREQnm5r4quo6rM9xddO4h&#10;teB3HsSIrnMUJfo7rZ24wb+wfIDovAtctlxnnvyiJDLi+2MvNeoEfpTlx0DszligGTAlek+/b8jP&#10;kxjJDd43TNR4bax04N1oeYREd/vm8zETUyxF+b6oUaofhGbnYJeUxflFI7bnvtqNe/v8zM4PaGZg&#10;dFqUZ0XnOoxFOlGUJ9B1YsT0DBYbBOwM0J2l5HAWHwyMsNt6A3/E4jmINsz8cgZ+n+VTEHW18Qgk&#10;cHSON193D+nvmprZgIm6KeNFxKMSGktmXkLSnYcxxOgU142eP9xD2G8qGdXmj9/G0BN4LssD0Fmd&#10;h+XHEiMJRLeh0T9RdD4MG2zmOgsYCbOuwNm/NbdwjnMN3YEPZXlAZnPNdRH3COsC0THCXOfgDUFF&#10;n9tnK31Yi9apQ9K5LEHhOjWK8oyoUXoRHXu30XAxZ+/pBxRlGek9mQ8voH1+5syNiomivLRrBkj8&#10;0CG4oS+K8tFRXbgfO+cpegM62r8/cPb5SYzI23oDB0V4AaI77vLLGbiR5VOQ7j2OwA0s3weiI68h&#10;c0JrWMcQiE6yozEN+l7KMvOA1EEaMPgwPAjLRm8fQQwwbJhP4t8WiAYM7tRbe95QZghW8HUfaOgP&#10;PJXlAamDNNCpQKOKOUnMEX5KNAw75eZFhn3sObaj6Aj0Kqy/LyS9hMEcHQ2FpNfi3dGQxzPhMHS4&#10;6TZ5niVplytG/E8WNd54LvcQnUPDerNkZygH0eCaOPBpN5aJIflRWMdSo6K8nOffo0apeSKNqOOG&#10;i4mRRKd17Q3NuhHWfcHd1npgC2ifn7lUBuyldJ7kQ2lBR5ffc7o8YD6LwIvy5cbvD7wbiw+CbmET&#10;vxtMXZc3AJIOiDiB5VMQ7TmzjsDBQTG+zj2l6abCJHjOmI1+70WNAuaLgq4fyoiFvH3g9V5TEiHt&#10;okER/NsC92b5sRCNrGT9gSexPCAaYdppeCT9Ts2tLZBmR4P5YJYfCq9jW0NvzBsadWCY8d7eqqrf&#10;eH/83x829AR2zpXOCq/70Og8WXe+l9nJuL6YHe5LJL5tNkpNH7AGIMTrfrr43Ea9MUAkXq3v/Xx4&#10;Ee1zM+f20i4C4eJNV91GFtksKMpPGL8/sNOf3wtFuYOhM+a7uUoOkg4g+BjLpyBpA/Y6lk9BNLgh&#10;GBOECy9EWomOPlh3zE6jkIJoTzc2XuBcevFjIN3BCeDuLD8WoiHsrD/wAyzfB5I2LK1GfwxEIzdZ&#10;d8yZE4h7Hfc29Ma8ItfJQergCYtLsm+i13t/aY4Kb8cyDNHRMV9fIEaUHb+9KJ8aNUgX8uEFFOUR&#10;RuPFNIf/vaHrl0JwBv7dgUUW0T43c74GTNdA8V5p92WxzYLmfFzMP7LoYOA3tvXGHGQkAEmvAdnA&#10;8ilI2oCtZ/kueNnri0afoR5caYuNnv//8wzdMZPzJhaq8/3C0LVsmT0Y0l6GEPNOLD8WXtfbDP2B&#10;R7F8H0h6vnL0gtsYoq5T1h1z9Eg8QNJp1v6H5ftA0sEdc3uuAaJBRfFi/6+wjAXRBeR8fYGJ/SeL&#10;8uioQbJ35yzKWxuNl8XxwROa8DboeTMfbqB9Xua8DdiLSf9pLDITdMHzBzxfy4eSUMPaFcAxKCDC&#10;BIJz2npjDs7yIenG5kiWT0HSk9fNudwOiPasw9wGIvQa69oknTnkoli2D0QXKCPajXWBo0Zz84Ck&#10;oxO3Z/mxkLSrcj3L5yC6yJz1BF7C8mMhOo/G+gMxrzjTnBEg6Q7ZL1i+DySdyHfueUdF83PG53gy&#10;y1iQ7uAeuPBvwvI1dE4mNEhv58OLKMpvGw0Y8+VcrReK8maubogxB5ZeE9U+L3N+BkxD5i8h/U9h&#10;sVFQ3SdHehORNga0Pv/2wONYfDDac37MQRGUoosZ+QWNWXKdFMTOVhDYy6Xt5Y6p5BEyv7NxPGXA&#10;fsLyOYhmsmA9gXNxd42BpIMHzEW9YyAa1cb6A5vrPXtA0ol8Z18HWUHS6ap+yfJjIN0dG/C7LN8H&#10;kl56MLfnCohm9Ihdh/h/r2wwohlA+PrAV7FsDV2kGk/SP5tFFoHFxO0GjHmuG5NZHaH7tY7EBVdo&#10;n5c5v21KdGQU64aB7ZxQ7g2NHryYdA8yCK69AD3mESw+GM3RucVBO92Kuhf4BY05aNdfSRuwp7I8&#10;Q5rG5NF8HJDudWbgILe5aF7DVGaER3Cd5YAsYyJfqZPSWnwcy+cg6VRJP2X5sZB0lNyg98CCaNRe&#10;1/o4cHCkt69zRUNPzLk9V0DqkPnA3kZX7BRzWKifWJahgQlxg2SuM1hAUW7jdNEyN2LM+3DVJDSD&#10;e6iL9V95N0r7nMy1XGUUMJJrLz7uDi7pi6Lcx7WzZoDDJsub85fMA1h8MPJ5HAdNAvuX8cbGSxqz&#10;16gpQNIGbB+Wj+GP301qd2Zn0ltJu3U+y/IpSDoCD5x/VpsekPQE+l9ZfhZIOuR9sAEXXfbAegLn&#10;5ur3ul5g6A8cbFwYomsaWW/MQQFOgGg4POsJnPdzRUQtn6PXlICo8f4p1YUxNzOi1EAj12yQbs0i&#10;DRTlx41GjDksMq2Zpmg9HzbRPidzLVcZheaar8BETq4e0L3CLOMFDptDbGbrZw4aHZlIrwED785V&#10;UvAv5C2NlzzmINespNPudDaGovnmQtAG8s519kT9saMM3YEfZPkURBfNsg5mtxdkiSDp5zI420oK&#10;0p1CClzL8jlIeodve05/BETTH7H+wJmzcEh+o9cNXCcHSRvFeT9XKyVUrxG1aGLkuB46lj2C5NqL&#10;lDtCFStokl9uxJhwi/WL/IExqOv1G30B7XMyB40MTGjqJ9b7Rzcw918DGpYOHaw3sDMPnIn0ljc9&#10;XoAEdPlELmVXd/5HA6I+cn7JYw7KsybpzBLm7xcNogir/jHvlezlSXqU9xaWT0F0YSnrsIiJ8Ktx&#10;/aWC2L3nwE0sPxaiW3Gw/pidabC6IJo5nfUEznNHgtR7cDTLD4WkA5LAwRGakg482cTyY+F1XUvs&#10;4KzWnDJDdF48zrICPY9iORtFeWbUGP2KD7egUW/Ius4NGTPpvlmANpCnR3XWs0gn2udjdva+ewOu&#10;wrbe2XpaRfkZQ2dgZx64TtTbuFhMj6ZzKMrtDZ3MNVwtBf9irjVe8piDnpukDZi5zYs089k9nY8z&#10;vMxxhu7A/HxtBNGtPVhHF5FxAlt/zD7fmoHoNhp8/sBNLD8WknZpgbfiOjmIbvvBegKPZ/mx8Lr+&#10;w9AfOCz4yoDXcbqhN+aYJStYj8V6As20XWMg3dvZZAcy0pxjhvFqpw40UZRXdk1X1jdZxAT25Wo3&#10;ZMy8T7gonxDJ9x99Ae3zMWfLzViUN3J2BoonsWhvFOXVXHoOcfiEc1GeZ+gJnHUR8yMNncz+z8wt&#10;vKzsKmB2rLa34eVPMHQEtkaHogtFgwsr/466hTqpHG2JDNltiO4/xTpyxFwAtqDpzO4+K7zuPY3z&#10;Bp7J8mPhdd3c0B9z8Pb20sz4wJynAUtFTw5eThJDNLgn5VoF13O9HET3W2M9gfOcH/ycof/XLMcQ&#10;3TQ0yOM9HxA/UZT3oMboEyxioihvZzRkTAQ+dIcEa5Lgn0Xyg3qyxvmY2Z51EkX5CkMnuIZFe6Mo&#10;9zb0xUxu/mei2yCiYzI8GjRGOkVVYK/t6gNEs6bzix5zLddJQeos1xbXkCzcHGHx8CWe3QvlI0hz&#10;k0zmoA6Nl7+voWMIsU/V60QN8aB7n4Kk3XDzbOhSEYPgoA4R4OuIoSdwNo9JBEmPkAYFHzFEk0ez&#10;TubzuV4OsgzPVdQtbC3BSG4vI5ogIITcw7U+cBF/UR5IjVFitTMBi2TbjRmzOylpUT4vkkMjvC2L&#10;JNE+F3P8C6WuzbBJZczBa34aKMoTDZ0xv8BVksAWNm0dgdneTxbIc9jWG3NwZgBJf1DgoFGGpBMD&#10;N3JNStMV2P1uEqS53T3zkSyfg6/zcUPPGCKaDyMzuIlmMma+/rMN/YFzaegAybuQxxiwIw09gRtY&#10;fiy8rp8Z+gPHtzduQfe7DZ3MwecQ3YGa9QTO5bl6PbsausHPsCwgGvEau/6xsH3Y3P8C2uubDmGR&#10;TsBAtBs0JiLY2qOAorym5+8juWFRi0B+Q8v1XKU3NCsG6wMHRZw1oEmKuzJmBH6SqyWhu0GzjsB6&#10;T7cx0Kz78TOy+BuuloNoZnB+0WPenuukIGnjsuh/l2aKHoxiEmtLmvCyPzZ0B65l+RxEM0d809A1&#10;C9G4Yr5sVOBHVZd1Bg7exr4Lko4YBAdnuZd0cMUGlh8LSadAGxQ9G8PXvbSk1wYGjjFgBxl6Ajey&#10;/Bh4PYcZusH3kBxSRR0u9R57+PdpscwwtHPo9XeH6B5U1hwRs72guChfTzL/yiJZ5A3YoIwODTT3&#10;Ros5OEvAIvq54zZwtSTaLuCYs/WuinIXQyfzv7haDv6FPcR40WMOehcksXdSJIMQ8TgbwaDlBWLn&#10;LAwcvLU6ILrAlFPuzINIavsEPl8Oks42spHlx0IyBozl+0DS2dbfyfJjYeiOuY7l+8LXfbChz+IY&#10;A7bkz1V0SxvWDWL5CTLMY3SP/eLiOb6TZab0ZOp+4gW63YuYLeRdTOC7qA5SH8Wh2ePCXIvyAuNc&#10;MdO5FLugUZZdG3iOaqycblfTJ3JzWJhsURaGjsBeCTQ7gU062zqZg3MtSvqDAtdwnRSkO8/bRdVx&#10;9G7j0Q5yHra9AglAl6E/cNCIkSE6l7XR0DsrsfFi7+Uekl7jtJHlx0KWxoClIlHfxPJjIPkMMuu4&#10;Tl+I7mcW9Fih6IFjDFhp6AncyPJjIOndJZiIrEVGk0HfYBv2Hl+DFqW6dAMa2FwT1kwZBY7b0BG9&#10;//a5Yn6Yq/QCMmG0dQWOcs84BJS0dVkc9rEh7VRbR+BGFh+EovyWoZO5kavlIOmsFuAarpOCdBuX&#10;hdx0/t+XUPn9WEcO0r3jMzhoxNgF0Y0EsSjbmgwfS/SMeyWYlfRzOZHlx0LS6ZjGGrDUNjDDvqkO&#10;eD1rDN0x13GdPhBdVvD3Sgfe5ZQx7pWcOoakn+unWH4oJL/FTCB+I4JtxrWhLbQDOMBhUSCaR/EP&#10;hh6mrsbG5orNcoSAj5t8LsrvGueJ+SWu0gsIZGnrAn/Gor2gG0LmjG3gG7h6EkV5qKEjcNDGkA0U&#10;5c0NfRbHbGaZ+qDAQZP40t3gY0sU7O8VH++3TCSCr3NZQ3fMNVxnFnh9V/d8vGhDlttIsw8P5HNY&#10;kPQ80swNXYDkg3h6GdwYkh7BzsuA3czQHXMd1+kDX+9lkQ6MllLPYViktlvQnwoOOZ7lh0J0E03W&#10;GxOdP/ymZLKA4SjK9xgNUq+swQ0ge31bD/OLDsEcRXkKlQ9+IItopp+y+EOu0gvdxuZkFu0FZK2v&#10;dWDejkegMddz9SSK8nBDR+D4l7N7CQFz8OaDkv6gwKEGjOsHYodeDvAYEzGYcx2t4TrzgmiC3b1F&#10;oyfHGrPfSedGgDUk3XBuZPmxkLwBG/T8AUnvdzUvA3Z7Q3fMdVwnB9F50N9W9bGxKdKbvdXQHdg/&#10;SryCpJ/ruOmbCF7HAwy9gVg/OWfDFYBJ/naDdBkWywJux7YeJubaDjLKx+9Fk96FGPwTV8kC69ba&#10;egKPYfEskJarGY6/zrVTd8VczyqS6B4tguMMmHY0zo30IPM+6w7s3nqnA5L+oMDeDZjo4k+u30Vk&#10;QB/Tu9/G0BVzDddZCohGLiLbwRnGNeSYddNL+rlsZPmxkKUxYNxRiTn8uzUg+RRog6MQpRnivr4q&#10;S3koBk+LyBI/V1FvAesNHDxn1w8aqMA57v7GYr2B9VHtxi3HcSOagH4jv2txtSTg6mzrCHwli2fR&#10;3AQTWd1hHDYYugPXs4ok0rrGGrA4N+XZnp82dAcOTp8j+TVQ3YvfCZI3LjFHLWyX/NzH+E7YCIhm&#10;7caoLCQi7sNsRK6kN5n8NsuPheQNWHofQAOSNmAbWH4MJL9+bVBjLZr/b1NVFxuJLqQL8/++ytAd&#10;ODgxsa/zUUNP4NdYfigkvfxi8JxdP9hJai9isd5A497Wl+Owfa8YaOzbOpmDFsW6tFEctjWJrvsK&#10;SXsxitFdftPJd9c3lWSQHoUOnp9aQNM1+3AHQ9jWHTho7y5A0pPU4Bqu0wXIGvUt/llGTh73OMft&#10;uc5ywJ/3mtIdvszcwPUZkn4uZ7D8WEjegA3bjcFlDdiHWH4MJJ9BZagBOyCqu5j2zv//YEN34OB5&#10;eEk/19NYfigkHVW8nuXng6J8vNEYDb45i0DwR1tfjtuxmkHoF9nXf10bgFRObR2BvbYFWAR2Q67r&#10;PjEqTxmEzj2pTKR1bWTxLJr7smkYfno/sEEfLSC6HoRf9JhruE4XJD8vEXgs1+0LXI+hL+awTtIc&#10;IbpEoM/2LB/hugxJN3T5JN89Ic3cdxbvyHVyEF2YznoCxwVzESQT/i8DDJjo3OZvqnpfkyikXJoL&#10;7pkIiBg0zSPp5zq+za8gaZfnsPasN9oLicGzWWwQ+qWWChwcDdZCUe5h6GX2j+rT9FGp+Z5HcJVO&#10;6Mgl1GvmYksbnUFbc2R0fYvFs6j1YYG6hofDELZ1B9aGuSckHTEGruE6XfCy9zTqW2wvpu8J0YWY&#10;rC9mz20flgb+/NtKndmgi9m5Skk3dFiAOnj+0ILkDcGuXCcHSRuwH7H8GHg9DzN0x+ydxcjLvqKq&#10;gzVft6FjuVyhgyLFJf1cL2H5ofA63mboDZxbHsom7F71bMPJojzY0NnF2X2jRbmzoZfZf7fcoryZ&#10;UT9mPwOmGedDhvhfOKTNah5PGZ0NDdkc0rqGZRBvZvVYH5X/P0N3YFEr6AfJG7Cbc50ueNkHGfWZ&#10;M20ZIflR3v5cJwdf50qej5URe19Z8HqONq4rZnaDTMnPTQ7LVdoByRuCx3CdHCTtQpzLpo2SnwN7&#10;LdexILojOVzaqNPKYC+6SzjrjrkX10nBy3/S0BGz2T4NhKSDRE5l+fmgmQU+cFYDhu1HOLNHF2ef&#10;N0gnsg3sn9C2KB9o1I/Z14AdXckjG3x7a4B04MWwBaNpA9Y/T6HmPfxOVQ/7w9V5Au1o1cDBm4ZK&#10;3oD1fje87F5GfeabuN4Q4HoMnTGP4DopiBouhLaj7uC9ryxIessM8HZchyHphgicl7HNGYJB29MA&#10;vs73DD0xRySKbULy1/02rmNB6j3FkB2mtQbWl93E0B3zFVwnBck/19aWQ0OQ0X8By88O3QOMGyJw&#10;NgMGFOXXDb1MJIidizvC67nQ0M/sN+QuyqcZdWPmRxtFuVck/3I+vIC0ARs6avqYoSNmP395nZgZ&#10;yYabDVXagA3L3OIWXvjUnkqguQmlBS/7JKM+cy3XGwLJ71/Ve5QvzW0/Zv/eKogu2ObrCjxbeqTt&#10;kfwobnCYuAXJdwjGRLaebOiJOdqFHCB5A9ZnnvFxlSzycu7IxwFffjlDd8xBO1Z4+XcZOmIO2gGd&#10;Ifn3ZnBUqQVZnPvrdr1tbNQYg+YWKV38NFcbjXTQReB+XM1EPpJyHVdpQHcvDjkU4aJt9a4WgNyQ&#10;bd2Bw9auFeU7DR0xzY+kAezajG1RVL7t2m2uCWMO7r1J2t0D9p4DkXxm+9+L0csdAskHcfQa5Yvu&#10;fRTXy4a294Wke+1Z9yHg5V5p1I05LE9nB7yeHQzdMY/jOjlIOlQcHOzmZXgddzL0xkzu5eePby91&#10;2rNkRLNoQmbWH4j5zn4dU7eg67WGjpiDPAgMSQdxgI/mOkMhOm+6p/7Vnb9wY6PWGBTlDoZe5uDQ&#10;604U5XsN/cx+BjNtWMAnc5VFaEqtUys5zH9174SMfIdt3TH7r13DOqx2/ZjpUWNRXtUhY4nKnuTs&#10;rW82GXoDb8LiOUjegKWvOYI00/BYHL/9TQXJZ+IAky46f/y2Uue7C3wQy42FdI/AsMVKNgsH4OX2&#10;N+rHnMt8htdzHUN3zB9wnRx8nbcYemK+h+sMheRTJnV2ZETnPL9TyWW3TJK8l+JuXKcLXvY5Rv2Y&#10;X+Y6Q+Drv9zQGfPfuc4Q+PpXEE1CUK3DLcrnGw0RODizuIm0ywlzZHPxpS+g34gPm2U2NjY00b2F&#10;SmB7dALo4uRQF4vD0y9Xfv1a/2SzzYXSFo/mKovQDPkhmOd813WP0ln/r8HiOUjegPVeHyjpnXjB&#10;efS8EarOepmtyfgY/vhnjTo3YrmxkO4EuQ9n2S542T2N+jERiTg81ZwBSWdcR8qsQaNmaSdsZmJE&#10;M9O0hWjwBetlXs+oh/cnZJvH4vNs0ITk3X69R++ii965fkzkCl1YRD0GkjeQM20CLPU3Xs1lY5uR&#10;dkME/rhZdSQwwmrrDnwNi88EO6O+xRdy1RbSARGgbQyQz7GWyW/OVpTPNnTHtA2lBXs9X0zMEbZ7&#10;4Dry+lwlA6PbvU1Met+1wY2C5A1Y7/yYkg7hBXfiOmMg6opk3TE3SYdbR3QvMpYflXW9C9LcaTqw&#10;uY1RBl7+doYO5nO4Xgqio9c9jPLU/mpg70AeQPoF8wwKOBJN3rvYGRVN5cU6mY8nHcjUHqI7YbS7&#10;v7MI0nY3M3sbBS97R6M+s3HdOYj+roXfIvmoUjDdqe+Ar/fwSEcVU9DdUF/crD4S3XNsn3Rd80Jj&#10;AXdb+zwWf+XiLV0spFMmge3kwM3RVD/jXJR7G7pj9k+wWZT3Neoz3+Ji12BR7up0p+xwvNs1CnSv&#10;jfszi/aB5A3Y+7lOF0S3H+H6gRfLwJ58F0RdGKyfuY7rAWLvVnsRy42F6MiA3ZPf8LwCy6YgGjwQ&#10;bzho8aeQ47oWRDOFfEuM4I+qnHXHHJT2S/oZ397BD6LGC+7XRpCS//sSQ29MuAkX7o9oOPzp0bHe&#10;3gDpt8FlX2OIRdNcl4kozvb0gQHR9wSRlAvthnR00IjZABeGr3NXzz9W9c+SxZFrOvBhsEuoBV0Q&#10;/FvSi40ve734g2EvCbCYzmXYzJzRxb0rWYTwb4jKew/pHULr23pjwuXZb1v1olxj1Ld4htMs+Mht&#10;GJfn1660dQV2+vxT8C/id40XvPExcZ0uSHqR5kksPxZe1xcN/UyExlsupC8ZsuPzjhK8rg+S7jM9&#10;bXdwBr7ej41rZdrRtRFEDcAPK/nWfmmSX3N2PNdJQbRRTe3ZFqjfbwJe5u6imy5ixNTo9Epi9++I&#10;MPIsZ3tvOuDlr2voZX6U63VB1BhzfWa6I+sW9CD36MZKfmGULHrvc4b9n553YX1dEE0egOz8qHuh&#10;NPKNNnvfzPnMTzXDu9/h5j3yilGU7zd+h0W4ynbm6otIh7fHxDqp2K2WNwIxEPjQ1sl8JlfrhG4Y&#10;yvX7EAEw6V6Xzu9xvcBzWLwPJL8ODB9Dr9FDRte9WH4sJO+qDMToshGEI9oYshw4Wyo1t6Aba8pi&#10;nRgp9k6GzJD0mp5ANEbmCEm0McOcCEa/kMXWOa13TPIRj5gHG7R2S5q7bncR4esP5LqAqLsT+3GF&#10;0WzLle/LTjF05og6gzvv0jaCTDyHXq5WyUdpgrg3nRHAoq7C4Pr9nERzitKvg4d3M5uP1MvsIfXI&#10;C8aLIp3TcxrrmsIjoXkKkY5okM98FJr7beV4ruuK8ivKIw35HA9mNVnoomHeCYCJoIrsw15Ae4+1&#10;PuznzsWIvF03sPdIKYb0y923lutZkDqyizlo/icHr+9A4xxdbIRTG8cDFxO4joGvv7s0e75wy3VH&#10;v/aA5BPtxtzo+QzREGcEkbxZmsb6UNYfIOktOAJbBiQFUePDOrqIOUP8Vlz7U0QNbejx457uw/oB&#10;6WfgY2JT1VHPxNf7sKGPearnZbkuQ5rbtqQIF/I7PXf1vI3oLuFYqvLtSOYYoXP6v19q6LKI6Eoz&#10;iEV0a6SjRA0zZA3jBaiLihujwMGLCE0g83pRzq0HnEQ+BVRMjD4vzyoWUJSHGPJdRJaN7JC7EzqK&#10;Y53Mzzhse5MDRoDtuikig32/HmFRXs+oH7iRxftA0vNWgUdyPQuii3S5Ltxgo6OqLHh99zHOYxEN&#10;wIOpLssEYhPG1uikD0RD3uNIPrgR03O8PSDp9WR9+QfPh7HuGP74zkY9JgxK70wlXnY3Q8dQbvK8&#10;E+sOkHSmeOYFMsNmjqKdA9Zp8d5cl+Flbm3UG0q8b+aaQun3PAOxdQyMItzMGPViicmh0uz84Bvu&#10;uHfthijm+G3oNyf67UeGEP77c9VFFOWeRh2LcNnNtoanKD9o6LV4ssM8Vwr9AjkCj3V9Rl4B6Tm2&#10;wQtOAf9ivt54qZnI1J01sl7mfKp3kQxMdtoHout4OFDC4oFGXXywLBfYOwEs4OW3k+a8HxqVg1hu&#10;Fkj3qLYP4S7bgXUyREPLg5uoi5jT6mjE2vCyl5U6RdcYYlRme2cq+OP3N+pZ7Bg99IfkF9CDyeUb&#10;MUQDIbh+X2JeLxlJKM2AlVmIUdo2rL9GuyGKOZetB5YdCKJo/xZmeq5KR41ch4kR3Ewv5gK61+JZ&#10;zAWfYHPS1FotEMb7pS4358VAzsq2rsB3sngf+JfzxcZLazEb2iv1XAsIH/7MKYO6IPnFpaY7WfKu&#10;oCMlM2L0x2/oebjUSWBBjD47Rwtj4XU+3bjGHOF2e5EMiPqU/LY6h3OdHCSfFcIilkg8gXVZEF1U&#10;i/eMdcTEPNHsbYRbOF9qXi8bTBPDy7/Q0NGHcCkm309AutciDiHcwOZylBrthigQGSR008XVhqK8&#10;o/F7YsJtlv+4ivJ0o24gFisPmljuRPdSA+YPXC78H0gvjv615+5cpRewIWhbX2D/yMsI/gX9N+PF&#10;ZaIRaEX0MSJ5uJuW1GUt3Q07Uvt0RreJhgMHv34X0Yi+XTQoA738taILi7Htxkaqj5EgjFmvQJeh&#10;8HqvKOlRI/ME6THqYkg68wfmSbMjcIbokgIszGV9FnFPMZ8zKGJT6kXJFhGOfgOuMxZiz0kiwGXw&#10;/Kmouw4eCtbXRUSz9u4QetlLibrFWU8fwpPS06tlB3H81GEuaTWjHSIeiHVv/T4Ge2EwMouYkUuj&#10;odF9PzfOFRMdiu25qomivIpr/34EirzV8XYuQ1CUa43rCjRHHDlI3l8O45V9F0UnfSGPcO25uw0Z&#10;or1v3ncKxiW7g7DYa8HGEO7D3vNCYyH5rBwgNmJcy3X7wte9ltjGBlko+n2vBnzdQwydTNzHVnh/&#10;H/h6u0i7Q4K5T3Qq7Pn1kfD6LiNNl+7JMsO7Ls1doLuIbCEwnJmRUBui6/FyI9SYuI9IA9YvYG0B&#10;7dx2X/Wcy14/mxWIeGz+LrjNkCUjP/KKoe49rJk6wmkDPszt1heqn41CINa2ZRvxBjTg4t89P+B5&#10;kOfsPcHmxpzMYbtdVxCdq+haN4Jw3F7vomhOvdfIHIIX+kI0Ee17RKOl1vLxFERHHLmNJy1ixPUh&#10;mdN2Jn3hz/d8aS9sxhwTIvbmci1ez6sj3ZhDeQjLDIXX8S+e76DrBs/zfIP06HDkIBq5CH3niI6c&#10;b80y84LXfW3R0f/M91z03uB6+d7AkJwsmnZqdOcBEF2E3ceIoRPRvaypE9gNWRugv3i+xPXdcmOl&#10;Q0chWECNkQdGXSNuzjKiKG/qdPsSNgzYQDLrPlsWFOXjjOsLTEaapSC6jiR+mUOvb2k6CysEokb3&#10;MKkX+XYRhg6uORi9QS6uecKfe0fRLe7RsCEl0bDOYAaibie4lHfhY7PC67yL536iaaaWzMCsRohu&#10;BHuEaA5J3P+5vmOiyaWtBfxwTWO5RTL5dRpIeVSUhztsQLmloSiv76zcfysVRXlUZBDQoUCgxVwb&#10;iZmQztvYe98uhmiOM4TKIsABDcxMvb7VCP+bry8637WvaEOLfx8iuv/YltGpnLBVQzT4COsVQYTN&#10;b9Ed1K0PmhH+1Q6bXxbl6AwKSwa9LjZcgXPZqG7ChAkTJkyYP5ojxJjIsjI4E/2ECRMmTJiwPNCA&#10;EDZe4M9YdMKECRMmTFg50F2a2XiB/49FJ0yYMGHChJWDOmKV+V4WnTBhwoQJE1YOsEt323iBgzKF&#10;T5gwYcKECcuL7t2YR68BmzBhwoQJE5YWujCcDVfgGhafMGHChAkTVgaKckfDcIHIpTktSJwwYcKE&#10;CSsU2DutbbzAk1h0woQJEyZMWDkoyv0M4wW+jEUnTJgwYcKElYOiFMN4gd27Wk+YMGHChAmbHUX5&#10;H4bx+h+3mpIlT5gwYcKErRC6JxkbsM+w2JICG4nqppxfd9jbbcKEISjKazu4vDWjzH+6PrubT5gw&#10;YZWjKK9hGC/wGSw6M7AfnW6ciS1+jvF8reeNo+P7VufefIuni3I7z+d6Dtg5dg4oyltX5w18gef6&#10;iPtxla0SRXldzyc73Srq7U43pa2NlUbO/iqqsbKBrYpGbhg7E4pyV9d83w5w1m72uovGMzxH7Wo9&#10;YQJeoitUH+oH+NDMKMrdXdt4/cOhIZ8ninIXz5M9H+LUkKEh+pHngyKZsHP1/aKay4ui3FBdw6P4&#10;0JKj3pMN13Blp6OK23oe5vlZFu+Forys5wsd7v9qht6P1zvdVf7eDss7inIHp7sl7FjJ3MDp/fsU&#10;1V65KMrzqmte7g7TpV2d/xR7E9r70hXlPpXM2/nQhAl56Madp1Uv0SY+PDOK8pWV7pifZ7GZUJR3&#10;dJrp4/ZU/kbPesdWNNJF+U/Pq0ZSy4uivJvT3csvz4eWHLpfHO5/c7RVlDf3fEujrC+0Z40OyTX5&#10;0KoB9s8ryh96fsLxKKEoT3dhrhadIb1/L2nIrGSo12EfLl4W1O1K87uMgR3j9b28CR+aMCENNKJF&#10;+f3qJQN/xyIzoyi/EukPfDyLzQSd1zqFi33ZPV3c8yzKXzo0VFsrivL46v7fkcrRWy4aZX1RlF9z&#10;SNS8WgHjVJTf9TzLWfNaRfmG6P9wu+L+7RZJTLCAPf50Z3gEa9mjrwkTZkJRHlp9kDGvzGKjofNf&#10;cMHE+n/rrIZiLOo5tm/zoQbUXQa5DVHZXk57iRd63qcWXjyOOm926loqPd/jNC3WO5yed43TebZz&#10;HQx1XQ/zcN92Ol9yWFV2Y6ej0Z96nlmVoeeP3ifKTovq7+T5BYcORVEevFheH4fBgcv3XU4DCzBy&#10;uI3nQz33ZvFFFOU5nn91cPtZKMonOmxvY43E1UWL68S1wUX7bqcGESPasz3/3emu2wc6dUvityJ4&#10;57Wsyqkr9wvV/+EBeJXnTzx/UJVt4/khzz947l+VwVX5HM8jHQKAdHeDnSKduKb9nep+3YIuPN8c&#10;dL4U78V9+dAC4tF6Ub6/kr1G9Tdcih90+pw2LMrFKMrHVPXgRjvO6aJ+jMKfWx2HC+1Ep+/KQ6oy&#10;/Nb1Tt1/ZzprdFuUOzs9N+45ngVG9TDG76qO333h/5ivC6ProrxHVHZkpAvfwRmev/a812J5ffw6&#10;TgOg8B3gfh3reXWn84Q3YvEFFOVNnd6rdscS0OeFubFTPS/2vIXT6YaPOG0jDuIqTn+rvjf6N74D&#10;6MA78Umn39yd6PhTnX6jWMqDd+Kxi8cnrGLow73AtQ3Y/CZT9eNl/fONANT5O7iwoPsxfHgRaKBU&#10;JjSIaFA2OH3xUf4+kkfjBMNUjxa1UUFPvZ7EL8pbVvU/Uv0NvWiQ93Ta+/ybg9HTY2sq2S9Wf2Oe&#10;BUYMZSdWZfdz6uoMa+fO0xNV0A8fyxJgRDUNF1w0OrpEI3jvhnwAOg16n3KGHgbs61zs1CjAWGGu&#10;CL1rGPCwQH1XFnc6f4RjT6Ny/Ga8dx+t/oYuzFdC9vMOI2bcH53YR+ODhhLXfrLnM6s6uAfodOhe&#10;cvo37ln9bqkx/+Di3xa0U4Hn0/69FtSdeHb1fzS4uM5XOH3OuP5tSB73DCPU4ILEOwXjgWf1b1UZ&#10;fv+Hq/r/6vS3okOCDhMaXJQ3G92ifHCl52bV37inn3PakajnMnHvtf6LIzl0UlB2YFWGTuwGV38H&#10;Gxbr63FcMzouer1ahs4TvgOMsOzRVVHuUel7PR9qQDtV6OSGe/S4qt5RJAfjjPOp+1u/e/zm51V/&#10;4z6e78L7re3bp1x8fg0sOW7x7wmrGNqTxovC7O7BD0V7/RdewG1ZbGZgTzHVjwYWvcT2CE97apC5&#10;s+c6hw9Fy29Ulddh/doD/obDKCBGUd6qkv1kVPaIqgz60eg+IjqGURSO7VD9jVB+/F2PSuCO0jI0&#10;JIgUxLxdMEz/5TC3F0ON488d/0YN7e6e3yvKO1Tn6Z7r0sYTDbrwIaduNm2867INTo1i+5xF+ZTq&#10;fM0OkTbSKD8kKkPQBMoOc9qbvk1UA8fRwKuBr8t0dKL/R9Qg6sfznYhuq/+2oPcS9fIRsfpOoKHF&#10;aOpaTn+7PgM1ONCjBkXL0BBf4nhuRxtdyMbRsfACYBSCRvgohxGslocOwrMiWbyvGJk+ebFMyx9b&#10;yb4iKsO3gLK6g1F3jDAKhDEL30EYMR0fycIInOJCZ6Mu37aS7XYd1+7W7vZEn9H/en4nKoPbH/Wa&#10;nQ/o0e9B5yjVG/IlkoGh/Un1/2AI7xIdx+/ZefHvCasYRbm2esDM7gZuCPQlZ/fh4Sw2F2gPHB8r&#10;PgacB+4oDuiAmwXuMxiJl0flcI+gTh2BWTcct1os03K4f1D+wqgMLjyUoRF9QSSNY+ih49h1qr/h&#10;XsPfsZELhhUjhqNdHESggQX1CAwNpP5G7XXW5fj9cLuc1SiPUZRPqM4DlxRcf8c6HSHULsqifEAl&#10;04yQRCOsxlFHmXU5DGnt+oyhLkCMCC9F5cFtHUeHhvuNRu/ZkTSOYbSBY7WLD6OB+DnUjfKw1GQ6&#10;YkG9m/KhFmAMVfZZTt2l146OfaA6pmUw6Po82pF1ev9/Gf2NRhWGDu/Kvi6eX9OOFvTWngU15r9w&#10;PPLBKEtl94jKTnD63OJ5YJShk6LRp3U5XLmo/+6o7ElVmRrUuhxBUyjvbivqaNvue6tub8i8NSoL&#10;HolmVCyMVXAJ19/hA6Pj+H5QFlz2oXPymkWZCVsQ1IeOB8w8g0VHoR19iHkCnTtYKugH8eXqfGg8&#10;10THvud03gQ9/DoDSO0CfHX1N3rBmzy/tSgToI0+ZGs3nTYoaIDe5tAYxdAGPm6sYKBQv15CUJTv&#10;dNrIwBByQ/EbBxdU/TfWJWHE0xzF1u6a7mUQdSOPHq4dAaluK8jckMox94Dyev2cGlOUvS2SrKHz&#10;Keoqrctwb8+t6l0/Ksczwe/C7+MoQLjgYAzQ0KNThPuEEchhrh6pYjQROi9wrebfMx1FQf5CPmSi&#10;7gDAAD+ajmFU9cfob7jYIHu3SArlcPWivHZjaQQoyjDH1Bz5oqOix+5R/Q23LN4VloNrMBjjG0Tl&#10;GJE0g5b03ca8E+Z2rxCVw6Ch/vrqb+hER7DdQdFRImS715dpcNjvubgBdbNDz7qoDO8IOr6nRmUY&#10;teOaw/OGsf9vp6NiuJ8PWTiXtjlBBkYWhhr6j3F43hO2IHQvMAZvyeKDoLrxQsU6n8piSwJt6DC5&#10;jXOG3hhedIy+MFH9MJIPPTd1ddTurNoVo+X4UGAU0VDGC1uhEx9KM69j7Zo8Jir7qmvPacFVCXfY&#10;oVR+laq+9uL1N+D8tbsloI4ubE98B+gcUfecBaC93IuoDG5FjAShPx41IfgAZU+PpMOx8NvfROWP&#10;dPpeXEDl6HTASDV11b1xNIZopGA8oOPqDTmVxfwGGlzIY44p5z68UyXbr8OGaER9zs25GT0G11bt&#10;TtPOEn4njz7RycE565F67YKGq64e1emxYCh0BKVGG3/zu4YRCTpRv47K8Nxg7I6NysI7hef54MVy&#10;PYbAIxzbs/obnQL8XZIcRpeYf8Mx+x6rRwDXUwdcWKi9F+zpgOE9N/obnby11f+DxwTzg3gncE8K&#10;Z3VaEJhV7wSPzmAz+nbCKodOxOLhMtMTrznoPE6sD5Pzy7fvVz3Pou6Dunf5fZLEsdBbDhPiwcVV&#10;u2K0HNGCiHL6blSGDxWNWl1WH9u/0hO7vtCofSL6G71czH3AsNQjEj0W3DRq+DWjAv6u3S1afi9X&#10;z7XZARyAGsnuOQtAgyuaMnp/whxPPTJT9yPK7hlJh2PB7VfPLWnPGiMsa2SGMgRCNA2TNkzQ89JG&#10;eRd0WQiek/2sY2iUHuTaHQIL9ci+Ga2q58To8c3V3+i8wXB8meTwTiJ6snnP6vfNitbESOOc6O+N&#10;lWzsEsQ7BJcmOjcnROVhzvOAqCy8Q+1AHl2MjmNrqr8R1Yi/2Z38IqfGtjs8Xt30qNs0fgz1XvzR&#10;tQ09OlJ/qf5/Y8+PR8dCh7NfMJjOs62v6vyID09YzdDwUjxY5p9cmLcZCg3VDe4cEL21ZuM8L2gP&#10;vZ4Mr8tDgIqOGBBJqH8/gSRxDPMXcc/1fZXsHaIyuH6e7tQA1S6z+kNtj3w06KGObquzONSLYOuo&#10;xA2LZfUxRODhmI6G6xFP3HtH4wn3G3qoaETtJRAIw9a67TmZAB3hQSYOZtnO6cePxvsPkTSOIdwZ&#10;8ts3yvVYuPY6jF2DOjB6Qvkbo/L2HGR97JnVsfZSghQ0+kwbwC7UzwPvejvFEUOf/fe42GlQEPSE&#10;EXwY2b0nkoGRwWgKEYs8gv+o68pMo273eE4KI0t+Dpin2rc6ZzynFVyedYaUOrCmHUquxiSeb0WQ&#10;BGTrUYtGXqJD8zPXFR4P1HOU7WUMOgoMnUXMB36VJFCOjg7qI+IVI9+bR8fCvNywxeT6+/7BxRNW&#10;M9D41H5iZrtByUENCuZ9gg7obs4DzBOaNqo56a/lb3HqMgv+cAR4oJFo+8HVxfCx6O8wIa9uGm1g&#10;4foJcz7rIlmsn0FZs4HVhhq/PV6ntFslG088h7krXf8TQz/ien6mbpA0EEYbRfwuzIvAjdmeqwhQ&#10;VwrqNkPaY9TupU9Xf6Pnit8NlxHmGzaS/EmVfDuDQm14gjsKHQD03B9VlT8xkl1blbWzRWCuSY81&#10;lzjoMZ3H00g6XaZQH8N8khpiDbduzukFqEsX+nVpRRdql2g7SKQeaevcE6Le4vuoZfjtKEdUbnNk&#10;qO48qxEPUYH1PJOOVOGaC78dOjGCC52b+N3CnCfmkur5Th2pwZVej+DqY+c4NPL136Ejp0Elupzh&#10;GFcb/tctyjLqUXA7gEOfDXSgw4TrsyJeD6rqw53Prvzgcm1GRuqxEKG4r+NvXb+VsHwFHb92x3fC&#10;KkT3Xl1g2zh0QUcTsUsSDXjTDTdv6MgKowN1ZehIA78HRiju5cIl0Xaf6UeJa0V0YHj5n12VwU2C&#10;/8N9hoW1wVjBHakLgTW4Ae6ir7gwEtFQe0SJNcOH6whEjGpCfbhpcJ+ssH+4KzGS0In2OmILvfLn&#10;OO2539dpLxW9+nphKkPlUffufKgBbSBhrDCCwjwijHYIcoExiyf9Q5AO/kVjtKML4dr1cgG4jtEY&#10;oeHE3GQY8cN9x/e7vbxCjSpcn+h87Oc07RDu/8EuhJHrddYuRl1H9y1XGxQcv3jxeAy9Zoxq8Azw&#10;LPB70bjex+nvCr/nYU6vsZ3vUaNbMSIJvwfXDLcwDAWCMI519ejsfKej5SCLhhTPru0ird83vE/h&#10;fTmuKnuv05ExOjm4r2+q9NSGXKMNT3N6jtCRw7eycVEmoP4OnuXq9w1LQlD2HafPEN8BIhXRaUT5&#10;w0lLDe3c1CNF7Qyhswyd6lqt32cY3zqoSo+F+433n93KWA+2yel391yn1wT3LO61zqGqoa1djOoV&#10;QgBX+EY3uNwIfcIqgb7geLh4YSziQ7F93YCOBPASYhI+1IF//KEsOndodgg05AhigCsNjU4775pG&#10;XNWh63X5GqcRZGicQ6QX7gcaXDS+h7j6g8ZoCR8mwnM1+4B+1Ij+QnQcytFAo25z7ZPKwvWBHjiM&#10;njbWOnqoI/tiYFSoH1ptCFUe8yLoxYaP8QFO7/nui3IxdBQD9xUaOfRC6zVFDJ3Ix288woVFuRqt&#10;inuExjLu4SNIAHJfcLoIFotmtSHS+S7Mg2LOp3bb6jwLnhXulfaAtbfcPZ+hIfx4tmh80SivdzBk&#10;9XG48ODOPNZpFCXuczzqeKwLWS8saOcEIeifdjrHBCNxwEJ5LYNeP+5hM8pUj2EuEM8KjWnoSGGe&#10;Bvdsg4vfR/UKwOBp46+NL/5Wl1oMjdDDNeGdVhe8ejg+VJXjmwuGCYaK10TBCwG3GX6LXre645pB&#10;TFqOe4zrxW/UdVNqdPC+4Pm+zNWL8fF7/7z4dwwdrWNEiOeFc2EkhvcO9wHEvdXzq5sf54RsnT1D&#10;j+F34nnW71sMPQ69eCdOdOqajSN78c7it+OceCfQIYs7X/gmhrmlJ6xg6EeMEQcbr0CMrPCB4sVA&#10;Y42JVQzv0Wv9Ecme6+L5oy0Zarza7q3lhH7oeAbtxnXClo96cX27gzZv1EtMuudSJ0zYLNCRB0YQ&#10;XXNiOcKfjdFHu2e2JaJOYfVMPrQksIMlMKn+F8dh1RO2PKibr5mqSsvhgcCoeb5Rvvb8FYJAEJQ1&#10;LsBrwoQlh7oT4DrA3AAbKYvw98Ol1XaDbMmoF4LXqWqWEgglbmZZwPzN6W7emf0nrEzoPA4MVXDT&#10;wsUHF93JjueJ5gENLqk7TepCh8ehudh+woQVCZ3bgp8avS74kTc4nb8A4beH+xALKO2sDls6NCoQ&#10;EZf5EOx5QCP40IBgHgjzUZh/0hyLE7Z86Jwj5oww34UghXc4zQ8435FXgHpj8L5hzg3vGwJn2tGL&#10;qxj/H0B2OP2OBYoUAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQDP7QCNlzkBAJc5AQAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMy5qcGf/2P/gABBKRklGAAEBAAABAAEAAP/bAIQAAwICCAgICAgICAgICAgI&#10;CAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICggICAgJCQkICAsNCggNCAgJCAEDBAQGBQYI&#10;BgYICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgI&#10;/8AAEQgBrwgAAwEiAAIRAQMRAf/EAB4AAQACAgMBAQEAAAAAAAAAAAAICQEHAgUGBAMK/8QAahAA&#10;AgIBAgMEBAQLEwgHBgENAQIAAwQFEQYSIQcIEzEJIkFRFDJhcRUjM0JSVXSBkbPwGBkkNDU2YnJz&#10;dZOUobGytNLT4hclJkNTgpXBFlSSorXR1ERjdsPh8WTC1UVlg4WWtsTFhKOk/8QAHAEBAAIDAQEB&#10;AAAAAAAAAAAAAAUGAQIEAwcI/8QAQhEBAAIBAQQFCAcHBAMAAwEAAAECAxEEBSExEkFRYXETMlKB&#10;kaGx0QYUFSLB4fBCU2JygpLCIzOisjRD8URz4jX/2gAMAwEAAhEDEQA/ALU4iICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiI&#10;gIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICI&#10;iAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgI&#10;iICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiI&#10;gIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICI&#10;iAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgI&#10;iICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiJiA3icd42gc4nHeN4HKJx3jeByicd43&#10;gZicQZkQw5REQyREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERARE&#10;QEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQMRG04mBzifnvMiBziIgIiICIi&#10;AiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIi&#10;ICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAi&#10;IgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiIC&#10;IiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgJgzMwYFRnHvfL4lOfmivVLaa0y8muu&#10;qqugJWlVz1oq81TMfVUEknz3nRfmyOJ/txk/9jG/uJrPjT9PZ/3fnf1q2dMJ9QxbJg6Nf9OnKP2Y&#10;7IUm2fJM+fbr65bl/NkcUfbjJ/7GN/cR+bI4o+3GT/2Mb+4mmonr9Twfu6f2wx5bJ6dv7pbl/Nkc&#10;UfbjJ/7GN/cR+bI4o+3GT/2Mb+4mmoj6ng/d0/tg8tk9O390tzfmyOKPtxk/9jG/uJj82RxR9uMn&#10;/sY39xNNRH1PB+7p/bB5bJ6dv7pb14e75/Ey5GOzarbaovp567aqGSxPEAdG2qBAdSQSpBHs2lwA&#10;lCmk/Vqf3Wr8YsvrlS35ipjtj6FYrrFtdIiOzs8U9u29rRfpTM+bznXtZiIlXTJERAREQEREBERA&#10;REQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQERE&#10;BERAREQEREBERAREQEREBMExOLGYmdB8mq6vXShexgij2k/yD3n5JrDWO2ptyKKl29jW79f91diP&#10;vtPNdonE7ZN7KCfCqJRR7CQfWY+87jofZt09u/lp8d339Ks05bYdkt0KVmazeNNbTHXE9XqXXYN0&#10;Y+hF833rWjXo9Udmvbwe/wAXtoyQfXrpYe5Q6H8Jd/5p73hLtGoyjy/U7f8AZsR1+VT9d97rNBzN&#10;NpUhlJDKeYH2gjy290htg+lW27Pkjyt5y0/arfn4xOmurrz7pwZK6UjoW6pjl60qA0zvPNcBcS/C&#10;cdbD8dd0cfsh7fvjYz0iz7ls20U2jHTLjnWt6xaPCVDyY5x3mludZ0lyiInU8yIiAiIgIiICIiAi&#10;IgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiIC&#10;IiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIg&#10;IiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIi&#10;AiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgJgzMwYFEfGn6ez/u/O/rVs6YTueNP09n/d+d/WrZ0w&#10;n1vH5tfCP+sKFPP1yRET1CIiAiIgfVpP1an91q/GLL65QppP1an91q/GLL65TPpB52Lwt/isO6+V&#10;/wCn4SzERKknCIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICJiN4GYmAY3gZiIgIiICIiAiIgJ8uon6W5/Yt/MZ9U+TUvqVn7&#10;Rv5pz7R/t3/kt8JbU86PGPii8Dv1/L3/APOZmFmZ+WredPjL6xHCPVHwIiJoy2p2GW/plfYDU23z&#10;hx/yH4JtZZqbsM88n5qv/wAubZWfoX6Lzru3F/VH/KXznen/AJN/GP8AqzERLWiiIiAiIgIiICJj&#10;eN4GYmAZmAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiI&#10;gIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICI&#10;iAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAmDMzBgUR8afp7P+787+tWzphO540/T2f8A&#10;d+d/WrZ0wn1vH5tfCP8ArChTz9ckRE9QiIgIiIH1aT9Wp/davxiy+uUKaT9Wp/davxiy+uUz6Qed&#10;i8Lf4rDuvlf+n4SzERKknCIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAi&#10;IgIiICIiAiIgIiICIiAiIgIiICIiAiIgJgzMwYHEz8cnNRBu7qg97MFH4SQJ4btH7Rfg/wBJp2Np&#10;G5J6isHyJHtJ+cbbTTmbnvaxexy7b/GY7/kPklE3v9K8OxXnDjr5XJXzo10rHr6/Untj3TfaKxe1&#10;uhWeXDWZ9XUknia/RYdq7qnPuSxGP4AxnYbyKoHt/L709twd2l247BbS1tXl1O7p8oPmw/Yn8Mjd&#10;g+mmPLeKbRi8lEzp0621rHjrpLq2jcdqVm2O/T0/ZmNJ9XH3N6gTM+XA1BLFV6yGVhuCDuCJ9G8+&#10;lVtFoiYnWJjWJjlMeKsTGk6S5RMAzM3YIiICIiAnyal9Ss/aN/NPrnx6qfpVn7Rv5jOfaP8Aav8A&#10;yW+EtqedHjHxRfWZnGs9Jyn5Ztznxl9Z+UERBmo2h2G+eT81X/zJtpZqXsMHXJ+ar/8ALM20s/QX&#10;0V//AM3F42/7S+db1/8AJv6v+sMxES3IkiIgIiICYMwGmHfpvMTIEz5svVKq+tllaD9m6r/ORNY8&#10;e9qJ5jTinYDo1w9vvFfTbp9l1Hu3msL7ix5mJZj5s3Vj8u56z57vT6X4dmvOPBTy014TbXSmvZE8&#10;59XBYtk3NfLWL5LdCJ5Rprb2dSTeJrFNn1O2t/2jq39EmfWJFhGIO4JBHkR5ibI4A7TnDrTkNzKS&#10;FW0+ak+QfpsR8vn8803Z9MMW05IxbRTyM2mIraJ6VNZ5ROvGPHk22rc18VZvjt04jjMaaT+bcIMz&#10;OCNOc+jK2REQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBER&#10;AREQEREBERAREQEREBERAREQEREBERAREQEREBMGZmDAoj40/T2f93539atnTCdzxp+ns/7vzv61&#10;bOmE+t4/Nr4R/wBYUKefrkiInqEREBERA+rSfq1P7rV+MWX1yhTSfq1P7rV+MWX1ymfSDzsXhb/F&#10;Yd18r/0/CWYiJUk4REQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERA&#10;REQEREBERAREQEREBERAREQEREBPxzLwisx8lUsfmA3P8k/afHq+Nz1WIPNkdR87KR/znllmYpaY&#10;5xWdPHTg2rGsxr2ozZ+a1rvY5JZ2JP3/APyn4zCg+3z9vz+2Zn5XyTNr2m3OZmZnvmZ118JfWKx0&#10;axEctI007NCDETRmHpeDOOLMRva9TH1q/d+yT9l8ntm99J1VLkWytgysOh/5H3EeREjHO94S4xsx&#10;H3X1q2P0yvc9R9ko8g3y+3yl9+j/ANJLbFaMGfW2CZ4Tztj747a9qv7x3XG0ROTHEReOcel+aRom&#10;Z1uia3XkVrZWd1b8IPkQfcQehE7AT7fjyVyVi9Ji1bRrExymJ5KLas1ma2jSY4TEuURE9GCIiBgz&#10;8sivdSPeCD9/pP2nFprasWjSf1rwZidEYtZ0pqLbKm80Yj5x5qR8hG33958c3r2gdn4yh4ibLco2&#10;BPQOPcxHu9h9m5mldU0S6littboR7T8U/Mw6Ee4z88b73Lm2DPb7szitMzS8RM107LTpwmOXe+i7&#10;Dt9NopETaIvERExM6cuHDtfJMGcq0LdFBJ9w3M9vwd2X23Mr3qa6QQeVtg7/ADAeSn3nzHskVsW7&#10;to2zJGPDS1pnTWdJ0rHbM6aaQ7c+0Y8Fena0R2Rrxn1PYdjejlKHtO4NzggH7FRsPw7kzYU/DFoC&#10;AKoAAAAA6AAe7afuJ+jN3bHGx7PjwR+xWInvnnM+1812nPOfLbJP7U6/JmIiSTmIiICJxnC24KCS&#10;dgOpJ8gJrNoiNZ4R29UEcS20Abk7DzJmmu0HtKNxaigkV+TOOhs9hA9oT5frvm8/m4/7RjkHwqSV&#10;p9p6g2f+SfJ9dPDz4/8ASP6TTl6Wy7Jb7nK+SOd+2K/w9s9a57t3V0IjNmjj+zWervnvYAmYifMV&#10;okh+vnETMac57P1PqZiNUhezrVTdiVO3VgCjfOh23PykbT008Z2S4pXCrJ6c7O4HyFth/NPZz9Nb&#10;qve+x4LZPOnHTX2c/W+W7VERmyRHLp2+JERJVykREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBMGZmDAoj40/T&#10;2f8Ad+d/WrZ0wnc8afp7P+787+tWzphPrePza+Ef9YUKefrkiInqEREBERA+rSfq1P7rV+MWX1yh&#10;TSfq1P7rV+MWX1ymfSDzsXhb/FYd18r/ANPwlmIiVJOEREBERAREQEREBERAREQEREBERAREQERE&#10;BERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERATi85Ti0DSPafwW1NhvRSab&#10;CS2w+puT139yseu/kDvuRuJ4PmkpMnHDqVYAqRsQeoI9oM0p2gdnJxybaQWpJ3Kjqa9/51+X2T41&#10;9Jfo3bFa217LGtLTNslI/Y65tHbWfcue695xaIw5Z0tHCs9vdPe8PEwD+X5ef3pmfNFoIiIHv+yD&#10;XSlzUk+raCwH7NR7PnUf92bqEj52Z0ls6jb63nJ/aitgf5WEkFvPuv0OzXybBpfj0Mlq1n+HhOnh&#10;Gqhb6pWu0cNONYmdO2ZlziIl7QJERAREQMGfndSCNiob5CAf55+sTE1ieExr3SQ+OjTkXqEUH5FU&#10;H+QT6tpyia1pWvmxEeERHwZmdefFw2nITMTbRgiImQiIgcZrzti1w10rUp28YkHb7BR1H3yQPmM2&#10;GZqPtwqPNjt9by2L9/dT/KAZV/pLlvi3dmmnCZiK8Oy06T7knuylb7TSLctZnj2xGse9rKIifnjV&#10;9IIiY3/L/lERqzBvO74R4SfLtCKCEBHiN7FX5/sj5Aee/Wc+EODrMt9l3WsH17NjsBv8Venxvk9k&#10;33o+h149YrqUBR+En2kn2k++Xj6PfR223WjNnjo4YmJjtyTE8o/h7ZQG8t5Rs9Zx045J56cq/m+v&#10;BxFrVUUbKoAA9wE+icVnKfda1isRWI0iIiIiOURChzMzxnmRETZgiIgIiICIiAiIgIiICIiAiIgI&#10;iICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiIGCY3n45WSq9WZVHv&#10;YgD8J2nhuJO33Q8M8uVrGmY7fY3ZuNW5PuCNYGJ6+QBM3rS1uFYmfCJn4NZtFecxHjMPf7xvNJZf&#10;fT4WTz1nFb9zF1o/DVU4/ln5Y/fb4VY7DWKB8r1ZSD/tPQqj75nr9Wzfu7/22+Ty8vj9Ov8AdDeW&#10;8Caz0PvNcO5LBaNb0t3PlX8NoWz+DZw//dmwMHVa7BvXYlgI3BRlbofb6pPSeVsd6edWY8YmPi9K&#10;3rblMT4TEvtiImjciIgJgzMwYFEfGn6ez/u/O/rVs6YTueNP09n/AHfnf1q2dMJ9bx+bXwj/AKwo&#10;U8/XJERPUIiICIiB9Wk/Vqf3Wr8YsvrlCmk/Vqf3Wr8YsvrlM+kHnYvC3+Kw7r5X/p+EsxESpJwi&#10;IgIiICIiAiIgIiICY3n5ZGUq/GZV/bED+eeM4j7cNGw9xl6tpuKR7MjOxqj+B7BNq1tadKxM+ETP&#10;wazaI5zEeM6PcCJpnJ743C6eeuYLdN/pdhtBHyGpXBPyAzrh34+FftvV/F8z/wBN/NPf6tm/d5P7&#10;LfJ5eXx+nX+6G9943mlcTvncLPttrWGu/wDtTZT+Hxa02+/tPVaD2/aHlHbG1jS8g77bU52NYdyd&#10;ttlsJ336bee/Sa22fLXjNLx/Rb5Noy455Wr7YbADTM+TDzkfqjo4/YsG/mJn1zweusTyIiICIiAi&#10;IgIiICIiAiIgIiICIiAiIgIiICY3nFn23JI2Hv6CdFrXHeFjDmyMzFoHvtvqrHT5WYTMRM8o18GJ&#10;mI5u+3jeakzu9pwxXvza9pRI8xVm0XMPdutTuw++J1N/fc4VU7HWKD8qVZVi/wDaShl/lnv9Wzfu&#10;7/22+Tx8vj9Ov90N5bxvNHYvfb4Wc7DWKAf2dWVWPw2UKP5Z2+nd7Lhm0qE17SgW+KtmZTSx+QLa&#10;yMT8gG8z9Wzfu7/2W+R5fH6df7o+bbW8AzotH40w8gc1GXjXL76rq7Afvqx/nnd1mc0xMc408dYe&#10;0TE8uPhLnERDJERAREQEREDjyzjbSCNj1BGxHsIPvn6TiZrMRMaTy5GrTHaD2bGotfQCavNkG5Ke&#10;8qPanvA8prwGSoZd9954LiPskouYvWfBY+YA3Qn38vmD83SfK9+fRK2S85ti048bYp4cZ66zyjwW&#10;zYN8RWIx59eHK8Rrw/i/BpWYZpsX/Infv9Wr29+zb/g/+s9Rw52S00kPaTc42IB6ID7+Uef+9vKr&#10;s30V2/NaK2x+TjXja8xwjr0iNde5L5d7bNSszFulPVFY+Or4eyLhVq1ORYNmsHLWD5hN+pPysR+D&#10;abKE4ou3kNhOQn2zd2wY9hwUwY9dK85n9q0859aibTnnPknJbr6uzsj1OcRElHOREQMRvBnxZmrV&#10;V7my2tAPPndV2+fmMaTPJiX27xvNb633kOH8Y8uRrelUt12R8/GVzttvshs5ztuN9gfMe+eby++l&#10;wsg3OtYjfuYut/FVOZ0Rs2aY1jHeY7ehb5PKc1I52r/dDdm8bzRK9+LhX7b1/fx80fz43T787TE7&#10;4HC7+Wuacv7pkLT+N5I+rZv3d/7bfJjy+P06/wB0NxbwDPIcP9rel5f6V1LAyf3DLx7fwcjkT1VF&#10;4YbqQR7wQR+EbieM1tXnEx4xMfF6xaLRrExPfExL9omBMzVsREQOLTy3aFw18KoKrt4innrJ+yHs&#10;+/5T1JnEgTk2nZ6bTivhyRrW9ZrPzeuLJOO8XrzrOqLNqFSVIIYHYg9CCPPcTE39xV2e0ZR5iClo&#10;G3Onnt+yHk38/wAs8PkdidwJ5bkI9m6kH7+xM+Ibb9E9twZJjFXytNfu2rMROnZMSvWz74wXr9+Z&#10;rbrieXqlrgtPTcFcDvltv1SlTsz+/wBpCe8n2n2T2ujdiyAg32eIB5oo5QfkJ3J2+babGw8FK0CI&#10;oVV6ADoB+Xvkxuj6IZbZK5NsiKUjj5PXW1vHTlHbDj27fFYrNNn4zP7UxpEeHe46XpddKLXWoVVG&#10;wA/nPvPyz7NpxAnOfX60rSIrWIiIjSIjhEQp0zMzrPGeuWAJmIm7UiIgIiICIiAiIgIiICIiAiIg&#10;IiICIiAiJ+dtoA3JAHvPQffJ6QP0ifIup1nysQ+4B1/859QMDMROJMDlE+NtVr/2lfzc6/zbjrPp&#10;R99iOoPtEDnERAREQEREBET58jORBu7qo69WYL5efnsOkD6InVYvE+PYdq8ilyDseS2ttj7js3nO&#10;zWByiIgIiICIiAiIgIiICImDAzE+a7UEU7M6KfcWUH+Uz9KMlW+KQw94IP8AN0/lgfrERAREQERE&#10;BERAREQEREBERARE/N7NtySAB7TsAPngfpE+T6KVHoLK9/26/wDnPpUwOUREBERAREQEREBERARE&#10;QEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBE&#10;RAREQEREBERAREQEREBETEDMwTMFpgtAFp8uqatVRW9t1tdNSDmey11rrRR5lnchVA95IEjP3j+/&#10;bp+jF8XCC6lqIIVqksC42Oem7ZF6h/WUdRRWpdzspagE2LXb2udu+qa5b4moZLWVht0xU9TEq2O4&#10;KUjdSw9j2+K49hXeTex7ozbREWt9ynbPOfCPxnSPFGbRt1MXCv3p90eMrBu1P0iui4PNXhCzVLh0&#10;BoITG5vlyHGzL8tSWSJ3HfpCOI80sKbcfTqj8VMSnmtUfssi9rC7D7KuqkfsZGuJbMO6tnw/sxaf&#10;Stx93KEHl23Lk69I7K8He8UceZ2cWObm5WVzdWW++yysn3+ESKx95BPP10Ko2AAHuAAH8k5xJatY&#10;rGkRER3OHx1nx5kbRE3GGQHzE7Dh/X8jEbmxb78U7836Htso3PvbwmTm8h0bcdPKfBExNYmNJ0NZ&#10;jl8m/eB+/TxNg7AZqZiD/V59IuH3nrai8fwv3pKzsp9JTpuSVr1SizTrT52q3wnEJ3+zCpag26nn&#10;pAH2TStaNpE5917PljToxWfSrGnt6pdeLa8tJ86ZjsmdYXu8LcWY2bSmTiZFOTRYN0tosW2tvfsy&#10;EjceRG+4PQ7Ttt5Rx2Z9q+o6Pf8ACNOyXx3JBsQHmpvHTpfUfUs8tuYrzgfFddzvYl3bO/rh6qUx&#10;NTWvT89iFrbxN8XKPs8N3Cmm1upNLlh9jY/rBKptm6MmD71Pv165iOMeMfjCd2bb6Zfu2+7b3Slu&#10;DBnFXnIyBSqiPjT9PZ/3fnf1q2dMJ3PGn6ez/u/O/rVs6YT63j82vhH/AFhQp5+uSIieoREQERED&#10;6tJ+rU/utX4xZfXKFNJ+rU/utX4xZfXKZ9IPOxeFv8Vh3Xyv/T8JZiIlSThERARExAzMbzBeal7b&#10;+85pOgpvmX8+QRvXh0ctmTZ7vU3ARPL17Cqjcdes3pS2SejSJtPZEay0tetI1tMRHbPBtokTWvab&#10;3idG0jcZ2fRVaBzfBlcWZLDbcEUV81g39hZQDK6e2Pv7a1qnPVjMNLxW3ArxnLZDIdx9MyiqMCQf&#10;KmuvY+TdN5GxjuzMSSzEszHqzsTuWdiSzMT5sxJMtGzbitMa5rdH+GvGfXPKPVqhcu84jhjj1z8k&#10;++0X0oQHMmk6abD1Avz35E+RlopJsZfka2g/y7R44v77/E+Z8bUfgy9fUwaa8ddj7N28a0j9taT8&#10;s0VEsODd2z4o0jHWZ9K0ayir7XlvPG8x4cIdtr/F+Zl7/CsvKyQ3mL8i21fnCO5Qb+4CdNVjqvRV&#10;Cj5AB/NOcSSrSKxpERHhGjkmdeM8SNoibBtONlQPmAfZ1G85RA7DQ+IcnF/SuTkY2x32x77aR98V&#10;OgP395tzhDvn8TYXxNTsvUbbJmV1ZK7DyHVFsA+Z1cj64TScTnyYMeTz6Vt4xEs1yXp5kzHgnd2b&#10;+lBtHKmr6cjeQbJ05mUbnzY4t7OyqPP1cm1j9iNusrezDvRaHq5CYefUb28sa8+Bkn5Fqt5Wf/c5&#10;9pTJMMgPs9v4D7/b/wApC7RuXBk401pPdxj+35Sk8e8Mteelo7+Er9OaN5Ud2Od+HW9I2re0alir&#10;0GPmWObFA/2eVs1o/wD2gt9g6+YsF7Be9tpOvAJTYcfN5Qz4OQVW4eXN4ZB5b1BI9asn5QOu1W2v&#10;dmbZuMx0q+lH4xzhNYNtx5eHKeyfwbtWcpwVpy5pFau9mIiAiIgIiICIiAmIJn4Z2elSNZY6oiKW&#10;d3IVFUebMx2AA9pJgfrOr4k4ox8Slr8rIpxqUG7232JXWo+VnZV+Yb7n5ZDTt79I3Rjs+LodK5lq&#10;+q+dduMWs7eVNY9fJZTt6xNdfXoz7ECCPaF2l5+rXfCNRyrcqwHdBY30urfzFNQ+l1/LyqGOw3Zt&#10;pYNl3Ply/eyf6de/jafV1etE5940pwp96fd7VjXaX6R7RcTmTBW7U7RuAah4WPuPffYASvs3rrsP&#10;yGRg419IzxFlMwx/gmnVH4q0Um68AgdGyMhmVjvvsyY9Ow2G3Tcxe/L8vyMSzYd07PijjTpz224+&#10;7lHxQ2Tbct586ax2Rwe34o7btZzTvlarnW+zYZFlSke4pS1akfIQRPCvjqWLkAuepYgFifeWPU/f&#10;M5xJalK1jStYiO6Ij4OO1ptxmZnxnUEGIno1IIiIYcaagrB1HK48nT1XHzMNm/AZ77hLt91vBP6F&#10;1XPrH2LZD3LsPZtf4g2/Y7fgng4nnfHW8aWrFo7JiJ+LetprxrMx4TolhwN6SfXsZgM2nC1Grpv9&#10;LbEyPcfptTPSenXY43X7ISVXZd6QHQdQ5UyLW0y87ArmbLTv5dMlSadj7OYp08wPKVSxIjPujZ8s&#10;cI6E9teHu813YtuzUnjPSjsnj719mFnV2otlbpZW4DI6MHRlPUFWUkMCOoIJ3n0KZSd2Qdvuq6E4&#10;On5RSnm5nxLAbMWzffcGkkchO59atkbm2JLbbGwzu69+/TtYK42aF03UGPKtb2c2LkHpsce9ghDH&#10;y8K1UcHfY2DZjVts3TmwRNo+/TtjnHjHy1hN4Nvpk+7b7s9k8vVKUwmZxDTO8g0kzERAREQExMxA&#10;TEzEDETM4GwQM7zhYR59Nuu/WRn7wHfs0vR+ejF21LPB5TTTYBTSfaci8Bgu3+zrD2EkdFG7rALt&#10;h71Ota3zplZRpxm/9ixS1WPy/YuQfEuHsItJRvakmdk3Vmz/AHp+5Xttz9UdaNz7fjxTNY+9aOqO&#10;XrlZJ2m99Dh/S+dLM1Mm9NwcfCIyXDfYsyE1od+hDOCp8wJFbtE9J7n2brpWn4+Kvsuzi2TaR8lF&#10;L1VVsPsmuuB+xkJ0XYbAbAfl+X/IbAZlpwbl2fH53357bcvZH46obJvDNflpWO7n7W3eLu9rxHnc&#10;wu1bIRT514wTGT5BtUit094YfMZqnVtRtyDvk225B333yLXvIP7a0sd/mPSfhEmMeHHjjSla18Ii&#10;HBfJa/nTM+M6sIoHQdB7h0mdoiezzIiIZfldiq3xlVvnAP8APPT8Pdo+o4hBxc/Nx+X4q1ZNy1r8&#10;1XOav+5POxNLVi0aTET4xqzEzHL46JDcHd/jifE5QcunNQea52OtnMPb9MpbHu39x8QgfYmSR7Nv&#10;SdYVuyarhW4T+27GJysf5yvLXevvI8NgBv65ldEGRmXdezZIn/Tis9tfuz8va68e15aTwtM90zrC&#10;8Ls87X9M1VC+n5uPlBduda7FNlZPkLKjtZWf26jf2bz2MoU0zULKLFuossouTrXdS7VWof2NiHmG&#10;/t67fIfKS07GfSM6lhmunVahqWMPVa9CtWbWv2W23g5G3tVhUem/OSeU1zadyXpHSwz0+6dIt6uq&#10;Uvh3lWZ0yR0e+OMevsWcLM7Tw/ZT2z6brOOMjT8lLlO3OnxbqiR8W6ptnrb5Co+/5z2/PK1ak0no&#10;2iYmOcTGkpitotGsTEx2wzG0bxzTVsbTMRAREQEREBERAREQEREDBkL/AEn2v5GPpulNj5GRjM2p&#10;OrNjX3Y7MvwPJPKzUujMvMA3KSRuAdtwCJoGQh9Kp+pmkfvo/wDUsmBAKrtM1RWVl1TUuZSGXfUM&#10;xhupDLurXlWHNturAhl5gQRvLp+xftCTVdJ0/UE2HwrFqsZQd/Dt25bqj1PrVXK9Te0MhHslLA4S&#10;b6GfREE+H9E301ht0WxcKrMRif2SWWdPdWx9ksK9GP2hC7S8vTWb18HJa2sb9RRllrPI+Si8W9Pe&#10;WgSq7S+Na9N0/Mz7NuTEx7ryD0DFEJVN/YXflT78pMbtM1Vyz2apqRscl7CuoZiLzu3O5VFv5a15&#10;2PLWuwVfVAAUAWK+kx7Sfg2j0aerbW6lkesAdm+D4vLZadvapsNNZHtFnyGV069wbZj4uBlWbgag&#10;uTbSpG21dF/gE/KHZedf2PzwLKfRta1ffomQ999+Q4z7QHyLrb3A5EIXntd25Rv0G+wks5ED0Y36&#10;hZH74W/0K5L4tA1Z3nO0v6EaHqGaG5bVoNVB/wDxF/0mnb5Q7gj5QJTpV2h6moA+imqdABudSzj8&#10;g3Jv6+Xt89j8smt6UTtPJs07R626Kr6hlAH2nmoxK2Hkd/p9m2+4KVnbqpmuOxTu4nM4O17UeQnI&#10;uaqzC6btyaU7WuE93wl2upb3qqmZgSQ9G52tWZ2mZOFkXWXZGBkb891r3XHHyuZ6ueyxmduV1srB&#10;JJ9Tb2SX4MqJ7hPaR9D+I8VC21GopZg2jfZQzjxsewj2sLqhWD7FveW6pEjx/a72k06Rp2VqN/VM&#10;asvyb7Gxzstdan7J3KqPnMqJ7Ru8Bruv5I8bIyXNr7U4GEbVqXmJ5aa6aRz3HbpzWeIX235VJO1j&#10;/f8AeH7cnhfPWkEmqzDyX23+pY2XTdb5ddvDRgfkJlafd27WF0TV8XUno+EV0+IllYID8lyGtnrJ&#10;9XxVGzLzEA7EbjfeYH15fd24mxUGSdI1atQOYPRTc9qj3mrHazIQj281aEdSem8lv6OLiTW8u/O+&#10;GZuXbgYdaU/B8r6Ywy7SG5eexfGU11rzFSx+qDfblEk72W95jRNYC/A86o2sAfg1x8DJU+Wxps5W&#10;J36Dk3B23G42M2dj4qKWZVVWfYuQoBYjoCxHViB03JMDkz7Dc9APMnoNvefmlUfeb76epapl5GPg&#10;5NmHpdNr1VChmqtyhWxU33WqeflsKl66qym1ZUnc8wFqHEOEbaLq1OzWVWVqfczoyg/eJEogsx7M&#10;e4q6Dxca9ksrsBYC3HtK2V2L06eJWVYDrtzQNg6J3fOI8ykZlGlaldU/rreayrOPZZWtrpfcrD1l&#10;dEcMOoJ3E2V3XdZ4mr17B0tMnVMMPd4mZj5iXbV4dHrXs2PmqSiOoFNb1ry+JdWeoO8mr2I9+LQ9&#10;TrqrtyF0/MKqrY2UwRS42U+Dedq7VO2/mGA+MqyQtVdblLQEfp6lgCt6rAH1HG/qt08iAennA+mu&#10;Yf8AL3TmDNXd5ntOGj6HqGdv9MSnwqB19bIyGFFI6AnYO4Zj7EVidgCQFZHel7cc7N4g1O7H1DMq&#10;xa7hi41eNmZNFQqxUWonkquVS9t63WM/KG5bFU9EWd33NO3nKxOIcFcvOyrsbMY4Drk5d91a2ZBA&#10;xmC3WuBYcjkpXYAt4oHXYCeU7oPZsdV4h0+iweJTS5zcot1DVYu1uzb/ABvGuNVZBI3DuevKZ0fe&#10;K4Hs0vXdTxkLVmvLe/HdRylFtb4RSye7wucBT7ORTNhdkhnOeN7HuPV1TTMHPXb9FY9djAeS2Ffp&#10;i/Js4Ybeyd3xZra42NkZDdFoptuJPkBWhf8A5TURL753fafSbG0vSWrbUAF+E5DAWJhhgG8NUPqv&#10;kshDbOSlQZWYMdq2gMcXWuIshq+XUNYvYhmUi3IRPsWcEfBsZSR0Z/BUn29J5vVtWv1DKsuc82Rm&#10;3lzvuR4uRYdgeu5Cs4GwPxVEun7EOyDH0TTsfBx0VSiKb7Nhz3XkDxLHYAcxLdAfYABAqT1PuocS&#10;4S/CLNB1Cjw/WFuMMfJtUfZKmnX5F67e3dBsNydgDJlejh1XXMlc23NzMm3TqAuNRTlb2P8ACgQ1&#10;hWy1RcFqX1WVmfd3IO3IBJxMJ+WPiqu/KqrzEseUAbsfNjt5k7Dcnr8sDVnery3r4b1t63sqsXT8&#10;hksqseuxG5OjJYhV0YHyZGBB6giVn91njnPs4k0ZLNQ1C2tszZq7c7LsrceDd0et7mRxvsdmUgEA&#10;+YBFlne4/Wzrn73ZH9GVX92HVK6OItHuudKqq8zmsssYKiDwbhuzMQANyB98QLrDIWek+1/Ix8DS&#10;Wx8nJxmbULQzY2Rdjsy/BbTys1LoWXfY8rEjcA7bgESePbZo/wBtMD+NU/25DX0l/H2DmYGlJiZe&#10;PksmfazrTclhVTi2DmYKSQN2A395gfP6MTibKyMzVxkZeVkhcbFKjJyb8gITbbuUF1jhSdhuV232&#10;G++wlgwlc/or/wBOax9y4v422WMCBSF2pdoepDUtXVdS1JVXVdVRVTUMxFREz8lUVFW8BFRQFVVA&#10;CgADbYS5TsnuZtL05mJZmwcUszEszE0ISSTuSSepJO5MpM7VP1U1n999X/8AEcqXYdkP6laZ9wYn&#10;4iuB5PvY5j18N6y9b2VWLg2lLKnauxD02ZLEKujD2MrAj2ESuDuecb59vE2k125+fbW19gau3Nyr&#10;a2Hwe0gNXZcyMAQCOZTsQD7JY13vP1s639wW/wDKVl9y/wDXRo/3RZ/V7oFyQkE+/X3v8vAyTouk&#10;2+BcqI+fljY2V+MnPXjUb78lhrZLXsIJVXRVB5i1c7BKeO/BoNtHFWq+KNhe+Pk1Mfr6bMalFYb+&#10;aq6W07jpzVEfJA8Vw12a69rhe7GxdS1LlJD3k2WVhvMp497LUXHQmtLCygj1QCN/srTiXQ70ULrW&#10;nXF0SlWTKrpussblSurxFOLe7OQnLX4hHMB05l3lh3L++fpWFp1Gkak3wGzHNgpymUnGuW2xrN7G&#10;A3ptUsecv6j7hg25ZUnNpOsYudSttFlGVS3KyvWyXVkjZgQQWAZfMe0fJvA+bs3wsuvAw68+4ZGa&#10;mNQuXeEWtbMgVL4zKi9FU2c2w89vfI++kZ1e6nh8PRdfjv8ADsUeJj3W0WbFjuPEqZH2PkRvsR0O&#10;4kpEMij6Sv8AW6Pu/F/pGBXVwrqmvZ1ng4WVreXaq85qxszUb7Ag2BYqlrNsCRu22w3HXrPW/wCT&#10;vjP/AKtxT+HV/wC3Peejw4nxsTXbbMq+rHrODaoe51rUsXr2AZyATsCZZOe2zR/tpgfxqn+3Ai96&#10;O/hvW8ezVTq9Wq1hkxPA+iXwwgkG/wATwfhRI9qc3J+x39k/H0kuFq7nR/oXTrVu3w7x/oRTqV3L&#10;+lfD8f6Ho/Lv6/h+Ltvs/L5NtNHSdXqvrS6mxLarBzJZWwdHHlurDcEdPMGfXApIyMDitFLvj8YV&#10;ooJayzG4irrRR5s9j1qiIo6l3YKo3JIAnnsPjvVrGVKtQ1e2xyFSurO1Cyyxj5LXWlzO7N5BUUsT&#10;0AMuj7Z/1I1P7hyvxLym7sB/VnSPu7F/GLA7P6DcW/8AVOM/4nxL/cyyzuGYeenDmMupJn15XwnO&#10;LLqSZSZfIcqw1c65gGQFNfLyc425OXbptJDCZgUvcT6HxYMrKC4vGJX4TkcprxOImr5Tc5XwylRQ&#10;18u3JyHk5duXptPLa7rmvYhVcy7iHCawE1rnW6vhPYq7BmrTKalrFUsoLICASASCZeVK3/Sqfqho&#10;v3Hm/jsaBFrQ9Q4iylZsNuJc1FPK74J1rNRG2B5bGxfGVGIIIVyCR1Am1+7po/E/0e0k5ONxWuOM&#10;2o3NmYuvJiisb8xvbJrWgV+/xTy77e3aSR9Fj+p2q/d9X9WSTdgec7QONadOw8nOyDtTi0vdZ7yE&#10;XfYfKx2UAbkkj3SoXtX7zet69kN4mRelVljDH0/DNiIqsdq6uSrezItIKoxYtz2DdVTcKLMe+bw/&#10;dlcNatVRzGwY4tCJ1Z1osW50Ue0ulbLt7ZVB2M9oY0rVMHUvCGQMO8WmrmC86sj1tysQQHCWF6ye&#10;hYAbgHmAeht7uPE1FXwoaPqypy84eqm45CjbzFFLNlqw93gq3ySTno8OJteydSyqMjNzWwMHHU34&#10;+WGdhfczClCchTdW21buRzdQpHTYiSs7KO9doesKvwXNrrvbbfFyT4GQGPQryOQH69A1bOrewmba&#10;pxVDMwRQzgczBQGbl35eYjqdtztuem5gfsonKYBmYCIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAi&#10;IgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiIC&#10;YMxvPmz9SSpHssda660Z3dzyqiKN2ZiegVR1JMGrjqeqV01vba6111qXsd2CoiqNyzMeiqB1JMrc&#10;71Hfzt1DxMDRbLKML1ktzV3S/KXyIob41OO4/wBYNrHGxBrnme+D3wbdbtbBwHavSazsx2KtqDgk&#10;F39oxhsOSs7F9t26bKYvy67t3RFYjLmj708a1nqjtnv7upW9t22bT5PHOkdc9v5Mcv5fL7/n367+&#10;Z/lmRES1oUiIhkiIgIiICIiAiIgJhlB8wD88zExLCZvdH789mCatN1m17cP1asfNdi9uJ7FXIZjz&#10;W4/kotJL1dObmHUWQ4+SrqrKwZWAZWBBDAjcEEbggjruOhlCMlZ3X+/NbomI+Dm03Z2NWpOF4bKL&#10;aSP9QTYwU0fYdR4exXy5QKnvHdU5J8rgj70z96kfGE5sm26fcy8tOE93ijZxp+ns/wC787+tWzph&#10;Pr1jUfGuvuI5TdffcQDvym617SoPtC8+3N7eX5Z8ktFOERHdHw0Qk8/aRET1CIiAiIgfVpP1an91&#10;q/GLL65QppP1an91q/GLL65TPpB52Lwt/isO6+V/6fhLMREqScIiYMAZ8+VnKis7sFRQWZmICqoG&#10;5LEnoAPaZ8fEHEVOLRbkZNqU0U1tZdbYeVK0Qbs7E9AAAT7/AJ5Vv3su+Rka49mHhNZj6QrbbdUt&#10;zip+PePjLSSPVx2+MuxcEMFkhsWxZNqv0axpHXaeUfOe5y7RtFcNdZ59UNvd5v0hnW3A0BvfXbqZ&#10;AI36g/AlIIbl8hkONi2/KpCh2gbl5b2u1lrvbY55nttdrLXb2s9jku7E9Szlj80/LaJ9B2TY8ezV&#10;0pXT0p/atPbr1Kpmz3zTrefCI5QRETvc5ERAREQEREBERAREQEREAZyotZWV1ZkZCGRkJRkYeTIy&#10;kMjDc7MpDD2ETjExMatZhNruz+kHtxvCwdeZ76Sy1pqIAa2kHovwtR1trHRWuUNYB6zB9mYWHaZq&#10;ld1aW1WJbVYoZLEYMrqfJlYbgg+/eUL/AJfl+XSSC7rPe4yuH7VouNmTpTt9Mx+rvjk7b3Yo36eZ&#10;L0AbOOq8rKQ1V3hueLa5MEaTprNY5T4d/cm9l26a/cyTrHVPXC3MTM6bhXizHzcerKxbkvx7kV6r&#10;azurKw3B94I9qnYqehA8p3G8pcxpOk81jidY1hmIiYZIiICJidNxhxdj4GNdmZVi1Y+PW1ltjeQV&#10;R7Pex8lUdSSBMxEzOkcZnqYmdObru0vtLw9Iw7c7PuWjHqA3Y9Wdj0SupB61lth9VK1BLE7SqrvK&#10;97XO4hsaoF8XTFfevCVjvaB8V8tgfpr7dRV1qRiejkKw6XvJ94rK4izjdYWqw6WZcLE5jy1puR41&#10;g8mybV+M221ankTyZ7NRy+7t3XXBEZMkdK88e6vh39/s7ZrG1bbOSejXhXX1ywBMxEn4hFERE3CI&#10;iAiIgIiICIiAiIgJh0BGxAI9oI3B+cTMTWY1Ewe6t38LtONWBrL25ODuEqzGJsvxF6BfGZjzW46e&#10;XMS1iDz5wOlk+latXfWltTrZVYodLEYMjqw3DKw6EEe38O0oXIkqO5d3tn0e9NOz7GfS73AR2JJw&#10;LWIAYb/+zWE7OP8AVn1/i8/LVd5bqi8TlwxpaONqx198d/d+Ka2Pbpr9zJxieET2eK06J+FOSGAZ&#10;SGVgCCDuCDsQQfIgg7jbzn6gylrG5REQEREBMQZ4Dtp7acLQsF87NchQQlNSDmuyLm6JVUntJ82Y&#10;7JWgZ2KhSZvSlrzFaxMzM6REc5lra0ViZnhEO9477QMTTcazLzrlox6huzvvuT7ERRu1ljeSogLM&#10;dgBKze8l36s7WOfFwPG0/TjurbMFy8lT0+m2Ix8FD/s6n5j7XI3B1Z29d4HO4gy2vynZKEJGLhqx&#10;8HHTqAdvJrmBJe0jmO/KOVVVRrDl/L8v+cvOwborh+/l+9fnEfs17tOuY7fYrW1bdOT7tOFffIib&#10;f+Q6D3np7z5k+0zMRLGiSIiZCIiAiIgIiICIiAiIgI/L/wCkRNZgdvwlxdlYGRXl4WRbjZFXxLan&#10;Ktt7UYeVlbDo1VgZGHmOgljvdh7+uPqZrwdVCYmedlquBC4uW3lsOY/SbifKpiVb61vZKy42/wDP&#10;7/v9+48x7j5bSP2zYMW1V0tGlo5WjnDq2faL4Z1rPDrjqn5L8lachK8u5p332qavSdbu5qm5a8LP&#10;sJ5kJ6Lj5bnzUkgV3sd/rXJPK72F1Wb9R5ew/wDl7xPnm17LfZr9C8eE9UwtWDPXNXWJ49cdceL9&#10;IiJx6ukiImQiIgIiICIiAiIgYMhD6VT9TNI/fR/6lkybxkIfSqfqZpH76P8A1LJgaY7t/ZgdW4J4&#10;nx0XmyKdUGZi7efwjG0/BsVQfZ4qCyhjsfpdr9DvPG9wrtI+AcR4aEn4PqSvg2+4M48TFcj2kXol&#10;I9wvc+zYyY9FfWDpOsAjcHV9iD5EHTsIEH5/KQs7bOFbNF4hz8ermrfDzhfjPsQAlvJl4z1noGVV&#10;sQbr0DI6+akANkd/TjN9T4osx6SzjErxtLx6+mxyHsL2cnn69t99dW4+N4VY29Weg7/vBSaaeHcC&#10;v4uJpLU/ISlqhj/vNzHz/DOi7k/BD6zxRXmZA8RcV7dUyCRzKck2M1G4O5Xa+wXJ1OxpA9nXYfpS&#10;/wBUtJ+4L/6wsDc3oxv1CyP3wt/oVyXVr7dT0ABJPuA85EX0Y36hZH74W/0K5tLvldo7aZw7qN1b&#10;mvIvpOFjOu3Ml2WDSLV33ANSs1oJBAKDcEdIFW/eQ7Szq+t6hmg81bXNTj9dx8Ho+lVFT9iwU2D3&#10;c8ml2S99rhbTtIw9LJzmFOItN22GdndlHjnfnHNu7N18yOshN3euyP6Natiaapauq3ma2yvl5qse&#10;qsszqrDl6Ma6xvv1cdJOU+i30v7Z6j/2cb+6+902gV3ZGeKco24bbLTktbiMw5W5a7jZjFl3PL0C&#10;brudgPMy7zso45r1PTcHUKjumXjVXjfzDOgLqw9jI/MjD2MpGw2lUPe47uS8OZ1FFVtl+LlYxtqs&#10;u5PENiWFbq25AAAoarY9CeZvcZLv0Y/aGLtKydNZvWwcp7alJJPgZZNp2HuGT4/338tgIEycjGDg&#10;qwDKwIKsAQQRsQQdwQRuCNvImQk7aPRm4uS7XaLlLgMWLHEvra3EPQ+rS6EW43Ujry5CBRyisbgi&#10;Q/eV7f6uHdOGbYguse+qijH5wjXu+7OEJ36pSllu2x6IZrjg70iHDWSo+EX34FhHWvJxrrFDe4XY&#10;6XV9PeSoPs3gV49rvdr1nQeR9RxlWpnCplY9vjY5s67BbOWuytiAdhZVWSOnt5TKX0f/AHqsy3LT&#10;QtRvtyluRvoffe5svR6azY+O9rbvahqR3R7GZ15GBZhy7dx30O97oWfomVpeBeM7Iymxuq03pTQt&#10;OVTkGxrbakVm2qK1pWWPMQTsoYyOfcR4Lty+KNOtQHw8D4RmXtsdgjYmRioObfYc1l67b78wVx8o&#10;C3vlkb+8T3G9N12x8ut2wNQfq2RUivXewAUNk0EoLGAA9dHqsOwHPtuDvzifiWrDx78q9glOPU91&#10;jH2Iilj98gbD55FLs39Jjo2QoGo1ZGm2e1hW+VT84NCvaOm3Q1b77/ISESe1nuLa/pSXXtTRnYlY&#10;LeNhPZY4rUb892NZVXYhHUlajkAAfHadf3Y+9Nm6BlVKb7LtKstQZWI7tYlSMQr3YqvuKXVdrClf&#10;KlhB3XmPPJ+cXd/LhinHsevPGU5rYpj0Y+S1ljEEKrc1KrVzHYHxim3nKo8fAszcpKqat7cvJFdN&#10;Ne52sybuWutQARyoXVefyUAsx2UmBfLVcCAQQQQCCD0II3BHyEe2QD9KN2kgjTtIrbrzHPyFB6co&#10;DU0Bh872sOvs+STy0rD8GmqskEVVIhb2HkUKT8g6b/JKWe8h2nnVtb1LPJPgm+ynG367YmMzVUFQ&#10;CelqK14Xz3uPkegDb/ci7e9F4fOdkaicj4TkeFTT4GO1wGPXu7btuvKTYxBA8wq9T0nlu+h2taXr&#10;mp06hpjXbNiLTlLfS1LeJTY5rdQSwbnqs5Cdxt4a+e/SQfZt6NPEycDDyc3NzaMu/GqtvprFHJTb&#10;agY1AshJ8Pm5SfaRvPN94j0fuNpOkZWo4eZl5FuIFseu5agvg8w8Vx4aBi6IeYDyO0DY/ow+03xs&#10;DN0p2+mYFy5FI69cbMLEge/kyK7d9vIWV9BuN5OdvWC9uiavUg3ezTc1FA8yzY9gH88q47kXaV9D&#10;eIsIs3JTmc2Dd19X6fymvf37XpWB8pHy729ZWMHVkbqrKysPeGBB/Dv+AwKH+D85UysO07Fa8vFt&#10;Pu5Uurc/eI9vsG/ul81N4YBlIKsAQR5EEAg/fB3lIvbx2S26NquXp9iMtddjHGbbZbcWw81D1n64&#10;BWFZ28nVwQNpM3uu+kBwq8KnB12x6LsdVqqzfDsuqurUEJ4vhLY9dqKArNyGs9DuvUAJ4xND6735&#10;OFqE5/orVd7kx6si+wnz22rqIU/uhQD2kTvu793kMLiOnJuw1sr+DXmpqruUWlCN67iqswCWjqOp&#10;I2IOxBADh3uP1s65+92R/RlPXBnCV+oZdGDjKr5GVZ4VKs6opYqTszt0UEKfYdtpcJ3tv1s65+92&#10;R/QlXPdOH+k2ifdvyf7C72+f4IHufzurif8A6ph/x2n/AMpr7th7suraBVTdqVVFVeTaaajVkJcW&#10;dUNhDKoHLsoJB6+ZHu3uqIkH/Sp/qfpH742/1S2B4f0V/wCnNY+5cX8bbLGJXP6K/wDTmsfcuL+N&#10;tljG0CiXtVr/AM6ayPaNY1gf7w1LKBHzgjaXV9j1gOk6YR1BwMQg+8HHr2MqR72nAD6bxHq9TIyp&#10;k5l2oUsdtrU1C1spmG56Bb7b6tum3h+QBEll3Vu/jpGLpGHp+r3W4t+DSuMlwxsnJrvppASlv0NX&#10;dYtnhhVcMgBcbg7MBAkb3vW/0Z1rcgfoG3z+XlErM7l366NHP/v3/lxr9v5pIrvi9+DTdR0y3S9I&#10;ssyPhXIMjIai/HrSkMGaoJkV1Wu9nKF+phQCTv02OqfR28Dvl8QrkchNWn49l9j7dFstBqoBPkGc&#10;+KQo67I56bDcLXhNWdu3dx07iCgVZyMtlYb4PlU7LkY5bbfkYqwZSQCa7FetiBup2m0Q35fL80ib&#10;r/pEtMw9WzdOyse/4Pi3eAmdRy3K7JWvjFqQQ+yXF6wU591Xm268sCN/aV6NfWsQs+n3Y2o0DmIQ&#10;k4uWBv0TwmFlNp233Zb6+Y+VY8poDgXtB1Th/ONmLZdh5NLlMjHfmCOQQWqycckK67dRuNx0ZSNw&#10;ZaLV36eFGr8T6LIOm5VsXNWz5vDOOHbb5AV+X2ytXvP9qePrOtZefi1lMewVpX4gCPYKl5Tc6j4p&#10;s9xPNyhd/LaBbV2D9qia1pOHqSp4RyK97at9/CvQmu6vfpuFtVtjsN12PtmjvSV/rdH3fi/0jPX9&#10;w/hWzE4Y08WhlbI8XKCsCGFd9jNUSCARz1clmx6gP7955D0lf63R934v9IwK7ex3sRz9eyLMXT1p&#10;a6urxmGRb4ScgYKdm5LN23I6bffm4Pztzif/AGOm/wAdP/pp8Hcd7ZNP0TVMnK1K1qKbMM0oy03X&#10;EubUbblpSxh0Huk4vzwjhT/r93/D9Q/9NA2P3cuBsjTND0zAyhWMjFxUquFT+JWHBYkI/KnMvXoe&#10;VfmE2RNN9l3e20HWcsYOn5dl2SarLgjYuXSPDqKBzz3UonQuvTf2zcYMDxfbP+pGp/cOV+JeU3dg&#10;P6s6R93Yv4xZcj2z/qRqf3DlfiXlN3YD+rOkfd2L+MWBeKJmYEzASt/0qn6oaL9x5v47GlkErf8A&#10;Sqfqhov3Hm/jsaBsP0WP6nar931f1ZJN2Qi9Fj+p2q/d9X9WSTdgfnbSDuDsQQQQRuCD7x5H7/8A&#10;zkN+3T0cWFnO+TpN403IdmZqHQ24TszEtyKpFmMWJ33r50/903skD3h+2qrQNLv1GxBa6GuqigsU&#10;8e+1uWusMFYgdGdmCtyVo7EbKZqTgT0i/DuUijKtv064gcyX0XW1hiOoF2Olqge4vyDb2+QgQC7X&#10;e6rrehp4ufioaQVBysOw34wY9BzOa6rUBPTe2mvfcdOs353De9TmV51GiZ99uTjZRNeG97Gy3GuR&#10;C4pFrbu1DhWChy3I2wB2IUbS71XfL4fydFz9PwsoZ2Tm47UItdOQKq+fb6c9tlaV/S/jKEZmLhek&#10;h93OuE7cviXSlrUkUXnKuYf6umhHYuevkbDXXt57v8h2C5Os+33znMAzMBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQERMbwMGVz9//AL0pyLbdAwH+kVty6lcp+rWDr8EUgjeus/Vztys4FXUhwJJ99LvC&#10;HQdMPgEHPzi2Pijf6kCpNuSw2J2pQeqOgaxkXcb7ypG2xmYsxLMxJZj1LEnckn2kkkk+0mWnc2wx&#10;efL5I4RP3I7Zjr9XV3+CC3jtExHkqTpM+d4djAEREu2nHVXdCIiZbEREBERAREQEREBERAREQEzM&#10;RMBERMaBERNgiIgIiIH1aT9Wp/davxiy+uUKaT9Wp/davxiy+uUz6Qedi8Lf4rDuvlf+n4SzETBE&#10;qScZn5X3BQzMQqqCxYkAKANyST0AA6knynNpBb0hneSahRoWC4Ft6F9RtViGrpO3h4y7dOe4czWM&#10;TulagbHxN06dl2e20ZIx16+c9kdcvDPmrhpN7dXxaU76HewbW730/CfbSse3qw6fDbqm6XHr1ord&#10;QaV29Y7WHzQmMG8wBE+nYNnrgpGOnCI9sz1zM96m5MtstulbjJEROh5kREyEREBERAREQEREBERA&#10;REQEREBERAkT3QO9RboOUMfKctpOSwF6nc/BLCdhlVnyVBuBem2xXZ/V5GJtj0/OS1EsrYPXYodH&#10;U7qyMAysD7QQQZQnJ5+jt7yuzJw9mNsNmOl2E9AFVnswjvt8VVNtO3QqXrAXwxzVLfGwRaJz440m&#10;PPiOUx6XjHwTewbV0Z8neeE+b3dywOJwUzlKYsTMROEDLytD0h/eDfNyxouLZ+hMJi2ZyHpfmdCt&#10;bHf4mMv1oB3tcE7GsSc/eI7Uxo2jZ2oDY21UMuOrHYPk2DkoUnY9PEKk/IDKV8i9nZnsYvZYzPY7&#10;fGex2Lu7fsndmY/KZaNx7JGS05rRrFZ0r/N2+r8e5B7y2joxGOs8bc/D835+/wCcxES8K7BERDJE&#10;RARETWZ0CI3jeZidWCIEAxM9jJERMhERAREQEERExMaixT0d/eQOTV9Ac23mvxkZ8CxyC9uMvVqC&#10;Sd2bH5hydNzSV8whMnAJRBwlxRdg5WNm47ct+Lcl9R3+uRixVth8SxSa3Gx3VjLsOyXtBp1XT8TU&#10;KPqeTSLNvsH+LZWfc1dishHvHyShb52OMV4y0jSuTXh1Rbr9scVm3dtE3r0LT96vLw/J7GIiV1Lk&#10;RPyssABJOw2PU+Q29u8Dz3aPx/i6Xh352ZatWPQvM7EjcnyWtB9dZYxCIg3LMQADKeu33t5zOIM5&#10;8rJJSlGcYeKD6mNSegH7K11ANth82LAcqgKNkd97vJfRvO+B4zE6bp9rCojYrk5IVqrMke9VDPTU&#10;R9abGG4tEjYJfd07vjDWMt4+/aOGv7MfOfdyVfbtqnJPQrP3Y7OuSIiWNEkREMkREBERAREQEREB&#10;ERAREQEREBERAMN+nv8Af+D+aT77hve3Zmq0LUreY8vLp2U7AlgoG2Je5YkvsD4L/XBSrety80BJ&#10;yS1lIZSVZSGVlJBVlIZWBHUMpAKsOqtsR5Th2rZKbTjmlv6Z01msvfZ804LdKPXGvOF+KtOQkdO5&#10;Z3i/o7pvh5LL9EcLlqyhv9WTyqygvTbxVGzgdFtV9jsVkilnzLLhthvbHbnE6frunqXHHkjJWLV5&#10;TDlERPJ6kREBERAREQEREDBmg+9z3bbeJcXCx6suvEOLlHJZrK2tDg0W08gCspB3s5ubc9F2267j&#10;fsQNC90Pu228M4ebjXZVeWcrN+FB66mqCD4Nj4/IQzNzHektzbj4223Tc/L299yjSuIcxM7LyM/G&#10;vWhMcnCsxUW2utndPEGRh5JLA2Mu6sp5ekkJEDS3d87rGncN/CjhW5l75fh+JZmPju6LVzFa6zRj&#10;Y+yFnZiHDnm9o8p4Xvb90C/iTKxMirNqxRi0WUkWUvaXL2eJuOR0CgbbbHff5JKOIGk+6j2A28O4&#10;FuFbkplNZkveLK62rADBRy8rMx6cvnvOj73XdszOJEw6Kc6rEoxmttsSyl7TdayhEO6OvKqVmwdQ&#10;d2dT05djIiIEXO6Z3NW4cycrKvy6sy26lKKilLVeEnOz2/HdyWc8o5l23VQNuklERMxA0L3su7N/&#10;0lxcWqvITFvxcg2rc9ZsU1vWy2VkKVbqeRh62w2PQzX/AHX+5dncOak2YdTpyKbaHovoWiysuCQ1&#10;bhi7ANWwP3maS6iBpnvF92HC4kqoTLuysezF8U49uPZsqG7ww5sosV6bulYAZlDqNwrLzNvEHiT0&#10;XWooxOJqWJcn1ouqtpf/AHirWId/2Kj5zLJIgVpcM+jB1R2HwvPw6E39fwVsvfz68m/hgHb7LpJr&#10;933u6YHDuM1GIHtttIbIyr+U33sOig8qqqVJ9ZUihV3PxiSx2tEDynab2d4+q4ORgZXi/B8mvks8&#10;GxqrNt9/VZflA6EMp22IYdJB/jH0WtoJOnaqrJ1PJm0fTD7gbaCib+8+Eo/YiWFxArCwfRi62z7W&#10;ZeBXXuPXVrbCBt6x5PDXfY+zmG/vElJ3a+43gaDaM221s/PAIrtdAlGNuNmOPV1YORuDbY7uASF5&#10;ASDJmIHne0LRr8jCysfGtSi++iyqu51LrW1ilOcopBblBJ2BHXbrINcJ+i+vpyMazI1THupqvpsu&#10;qXGtU2pW6syAtawHPt7dxynb5ZYPEDhXWAAANgAAPmHlOu4m0CvKxr8W0b15FNlDjp8S1Cjeft2b&#10;p8s7SIFc2L6LTPTkKa3jrYnKUsGLburps1bja0dVYBtx7ZYbpNVgqrFpVrRWgsZAQrWBRzlQSSFL&#10;bkAncCfZEDVnbx3ddO4hx/BzUZLK9/g+XQVXIx2PnyMysGQnYtW4ZGHsB6yE3FfowNUrYnCz8TJQ&#10;/FF6vjuB+zKC1Cf2igSyyIFXOgejL19yBkZGnY4J9ZktuyNuvQ8vg0k/hkve6/3P6OG2tvGZflZW&#10;RUtVxO1WMFVucclKglmDFuV7XYgMwAG7byJiB4ntj4EbVNKz9OSxamzMayhbWBZa/EXYOVBBYDz6&#10;Eb+UiX2PejrytM1TA1F9Ux7lw7/GNaY9qGz1HTYMbGC/H36g+UnVEDBmge913bLuJcfCx6suvF+C&#10;5L5DNZU1ocNS1QQBWXY7sW339m23Wb/iBGPuj90e/hq/NttzassZdVVYFdT1lDU7NueZmBB5vk22&#10;+WSbWZiBpXvG91vA4jqQZDWUZVPN8Hy6eTxEB6mp1dSttLHqUOzA9Qy7SG2vei/1dGPwbPwb181N&#10;i20N57AMNrRuB7RtLM4gVu8K+i7z2cfDdSxqK9wGGPU91u23XlZ+RN9/slI+STh7E+xHA0HDGHgo&#10;QpbntusIa6+zbbxLXCrzEAcoAACqAAOk2DED8b6wQR12I2OxIOxHsI6g7e0e2Qi7TfRjY19l1+na&#10;ldjta7WGnMRcmpXcln5bFFd2zOxb6YbGG52YdNpxxArByPRka4G2XL091+zLXJ5eXqcjH/vzbfY/&#10;6NDGxr68jV8v4d4Z5lxKK2qx2I2IFzMzPYoP1o5Fb67foJOOIH5Y1QUBVGwGwA22AAAAAA2AAGwA&#10;2HSah70vYZZxDpowKshMZhkVXeJYjWLtWTuvKrKdzv7+k3HECub86vzPtxjfxW3+9j86vzPtxjfx&#10;Wz+9ljMQIe92LuNZPD+rDUbNQpyVGLkY/hJQ9Z3ualg/MzsPV8LbbYecmCszEDoOOuHjl4WXiq4R&#10;sii2hXI3CmxCvMQOpA332EhH2d+jUy8HOw8ttVx7Bi5FNxRcaxS4qYNygmxtidvPYyfcQOCH8vvz&#10;nEQEi/3uO6JfxLk4N9WbViDDovqK2UvaXN1lThgVdQoUV7HcEkn2bdZQRA0H3R+7fbw1jZePblV5&#10;fwm9L1autq+QLUKypDM2/lvvv7ZvyIgao7wvd1wuJMWvGzLMmrwLfHx7cawK1dprarmNdivTaOR2&#10;G1lbEAnlZN95Djin0XOcrMcPU8a5N/UXIpsqs29nM6u6np+xlj0QKy9A9GDq7sPhOdg0Lv63hi68&#10;7b/Wj6VsdvefviTN7undb07hyqwY3iX5OQF+EZl/KbXC/FrrCgLTSpJIrXfcndmc9ZueICIiAiIg&#10;IiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIi&#10;AiIgIiICIiAiIgIiICIiAiIgIiIGJ+WTkBQWYgKoJYkgAKOpJJ6bADfefqZGLv8A/bJ9DNFONU/L&#10;l6ozYtQB9ZaFAbLt94VK2WrmHUPfWPrp74MNs2SuOvO06eHbPqji8suSMdZtPKP18Vfvea7an17V&#10;8nMBPwatjj4K/Y4tbEK+2+3NkMPGPtHMgO/hjfVMCJ9UxY646RSsaREREer8e9SslpvabTzkiInq&#10;0IiICIiAiIgIgfl8nu3+eej4L7ONQ1JuTAwcrLb30VM6Drts1nSpNvbzuu3yTS161jpWnSO2dIIi&#10;Z4RrM9kRq85Ek9wj6OjiTICteuFgqfNb8nxbh/uYyW1f/wDRv8gnvafRZZ5A5taxFPtAwLWA+/8A&#10;DF3/AOyJG33ns1J0nJX1az8Il1V2XNbjFLevSPjohJEmLrnowtYQH4PqGn5B9gsS/FB++PhW34DN&#10;L8dd0niPTuZsjSr3qUbm/EavLq6dT0odr1A99tNY+We2Pb9nyTpTJWe6Z6Px0lrbZstfOpaPVr8N&#10;WoomXUglSCGU7MpBBU+1WB2Kke47TE7oc5ERMhERAREQEREBERA+rSfq1P7rV+MWX1yhTSfq1P7r&#10;V+MWX1ymfSDzsXhb/FYd18r/ANPwlmcTOU4OZUk41729drVWiaXlahYAzVVkUVEgeNkP6tNXX7Jy&#10;Nz7FDe6Uu65r12Vddk5NhtyMix7rrDvu9jncnqTso+KqeSoFUdFElV6R7tlOZqtelVP+hdNr5rgD&#10;0sz7geYMNv8A2eg1qvX419vT1VMiPPoG59k8lhi9o+9f73hXqj181V2/PGTJ0Y5V4d0z1sRESwIw&#10;iIgIiICImCfy/L+T2fLAzMc0k52A9xDVNXFeTmc2mYDcrI1ib5eQjDcGmhtjUpBBD3gE7HasghpN&#10;/s77j3Den8rDT68y5dj4+f8AopuYfXLXZvRWQeoZKlYeXNIPad74cM9GJm89ldJiPGdfg78Ww5ck&#10;a6dGOrXn7FR2k6Zbkb/B6bsjbofg9Vl+x930pW6/J5zt/wDJ1qX2s1P/AIdm/wBx0+/LysTSaqwB&#10;XXWgAAAVFUADyAAA2HzT6OT8uv8A9pET9ILdWKPXb8nfG6+2/sr+ahXU9PsoIGRVbjk9At9VlJJ9&#10;wFiqZ8+8vl1DQqblZLaarVYbMtlauGHuIYEEfPNGdofcW4bzwzDBXCuIJFuATjAMd/WNFe2Ox3O5&#10;PhczfZToxb/pP+5jtXvrMW+Ojzvuu8ebaJ8eHzVGgxJLdvPcR1XSA2Ric2qYK7l3pQfCqEUb812O&#10;vWxfZ4mOHbfzqRQXkaQfy6f+f/2/kljw58eavSx2i0d3V4xziUVkxWxzpaJgiInQ8iIiAiIgJ9Om&#10;apZRZXfS5rtpsS2pwdillbBlbzHkQOnkRuDuCRPmmQZrNdYmO3h3C6Hu2dtFevaTj5y+rdsacur2&#10;1ZNXSwftXBFqH21um4U7qNooZV16PHtmOBqx0259sbVNkTc7Kmai71ezo16hquYt1cUoB1EtGQz5&#10;pvHZfq+a1dPuz96vhPV6uS4bHm8riiZ5xwnxj5uU4Gc5wMjHagJ6UTtA2+hmlIfj+Ln3gH61PpGO&#10;rL7VexrnBPk1Ht9kBx+XXeSL9IHrXj8UZY33GNi4eKvyBUfIK/esybD/AL0jpPpm7McU2bHEdcdK&#10;fGeP5Kbtd+lmtPfp7CIiSjkIiICIiYYJ7jst7EtU1qxq9NxHv5DtZa30vHqPusuYcoI6EqodwCDy&#10;9ROw7vfY3Zr2q0aerNXUd7cq5duarGQjnK+YFj7qqbjYEk9eXY3G8G8CYun49WJhUpj49K8tdVY2&#10;AG225PmzHqS7EsST16neB3lvKNm0pWIteY11nlEd/ek9k2Ty/wB6Z0r75QL4K9FvlOqtqOq0UMQO&#10;arCoa4r8gybzUGPz4u3zzYeJ6LfSVB5tS1RyfaThrt83Jir/AN7eTQUTlKrfe21W/wDZMd0RERHu&#10;TkbBgiNOjr3zM6oL616LDE5T8F1jMRiPPJox71B+RaRin/vzRvaH6O/iDBDPj/BdSpHl8Fd6sjbz&#10;3bGvAQfJ4eTafklrO84ss3x742mnO0W7piPyl533dgnlGnhMqFNR0+ymx6bq3qurJFlVilLEI9jI&#10;wDDcdQdtiNiCQd584MuR7wXdg07iCki+sU5iKRj51QC31E9eVj/rKifOt919o2IlS/ad2bZWkZ12&#10;BmJy3UkHcbctlTE+HenU712AEg9diGU9UaW/Yd402rhp0bxHGv4x2oPadktgnXnWev5vLRA/L2xJ&#10;dwkREBERAGT49F/2m7DP0exjsGGdiqTuBz7VZKICdwvMtd3KBtzWWN5uZAebQ7sXaCdM1/S8osVq&#10;bKrxb/cacxhjtzH2IjvVc3yVfPIzb8PlsF6demtfGOMe3k6Nmv5PLW3fx8J5rpOaZBnFTOQnzFdQ&#10;mRR7/nb+dK00YGM5XO1NbEUqQGpxV2W+/f60tzLUnQ7sxO2yttKfLzFRWZyFVFZmYnYBVBJJPsAA&#10;3J8gJSz3h+11tc1fLz+YmlmFWID05cWosKens5wWu2IB3t2PUdJvdOyeXzdK0a0p96e+eqPx9SM2&#10;/P5PHpE6Tbh6utrWqsAAAAAAAAeQA8gPcJyiJ9GVUiIgIiICIiAifVpOlW32pTRVZdda3LXVUhd7&#10;G9yqOpP4APaRJpdh3o2r8ha8jXLmxVbZvgGOUe/boeW+8c9aEjzSoOVO3rnqBw7RtmPZ41yWiO6O&#10;NvZ+PJ749nyZZ+5X1zyj1oP2ZAUbsQo97EAfhJ2ncafwrl3ANTh5l6kbhqMTIuUj371VuNvl32lx&#10;nZ13XNA0vY4emYy2r/7RcnwnK6+f6IyPEtUHzKI6oOmyjabPpxFX4qqvzAD+YSvX+kEa/wCnjmY7&#10;bTp7o1+KUpuu37V4juiNffwUYP2d6kOp03UgPPc6fmAAe/fwNv8An808/kgo/huDXZ9hYCjj50cB&#10;h069RL8uWdFxHwHg5lbVZeHjZNbDZkvoqtRh8qurAzSn0gn9rHHqt+Ta265/ZvHrj81FRMS0ntM9&#10;HToWWrNhLbpdx8vAdrMfcb7D4Pczoi+wrT4Y28gD1EDu3Hux6roDk5dPi4pJFedR62O3uWwfHx3/&#10;AGNoC+QV3k5s288O08Kz0bejbh7Oqfijs2x5cXGY1jtjjDU8RElXFEkREyyREQEREDYPYN2uW6Hq&#10;uLqFZbkRvDyqgel+JZ0uQj2lQBankRZWnU7lWul0LWq8imq+lg9V1aW1uCCGRwGUg77dQffKGh+X&#10;5fy/PtLIfRr9sD5On36Re/NZp7h8Xm+McK7yTf2ii4WKPsa2rXbZRvVN+bJ0qRnrHGvC3fHb6p+K&#10;Z3bn6NvJzyty8U0+aZnGcpSlkIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgI&#10;iICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiI&#10;CIiAiIgIiICIiAiIgIiICIiBws9kqi9IJ2kjP4gehSGq0uoYqbey2zluyNj5dT4Snb21qD1QbWlc&#10;W8Q14eLkZdp2qxaLsiw+0JTW1jbfLsp2HtMoq1bXLcq63JvO9+TbZkXEEkeLc7WWBd/rQ7EKPYoA&#10;9ks248PSyWyejXSPG35fFC7zy6UrT0vwfJERL0rhERAREQERMgQMT7dE0W7Jurxsam3IyLnWuqmp&#10;Gex3Y7AAKDso+MzsOVF5mcqo3DQdCuyr6cbGQ235Fi1U1r1Lu2+w+QbAsW+tVWOx2ls/dS7q9HD2&#10;KHs5L9SvXfJyOXYVgkkY9G5YrWgOzNvva3M2yghFitv2+my01njafNr+M9zs2XZpz205VjnLTnYF&#10;6OOikV5Wut8Ju9VxgVttioenS9gOfIbzBQMtRG4ZbJNXRtCox61qoqrpqUALXUioigDYAKoA6Cfa&#10;qzkJ8+z7Vlz21yW17I6o8IWnFgpijSkads9c+s5YCzMTldDG0wEnKIGl+2/umaNriMcjH8DKPxM7&#10;FCV5KH2cxKlLl380tRwfZynZhWt3iO63qPD1u9y/CMF22qzqlPh7nyrvUbmi33c29bbjZyd1W49h&#10;Ot4g4fpyqbMfIqS6m1GSyuxQyOrDYgg9PLy9o+SS+x7zy7PMRMzanXWZ5fy9nwR207FTLGsfdt2x&#10;+PaodESQHe67rtnD2UtlPPZpeU5GNaQS1FgHN8FuYk7nYMan23dVII3Us0f9p9AwZ6ZqdOk6xPu/&#10;NVsuKcUzWeepEROloREQEREBERA+rSfq1P7rV+MWX1yhTSfq1P7rV+MWX1ymfSDzsXhb/FYd18r/&#10;ANPwlmeW7UOOa9M07N1C07V4mNbefexRCVRR7Wd+VFHtZgPbPUbyHvpMePvA0fHwFPrZ+UnOAdj4&#10;OMRcSR7V8Va9/mErmy4fLZqY/StGvh1+5KZ8nk8drdke/qVt69rtuVfdk3nmvyLXutO+/r2MXYA/&#10;YqTygfYhR7BPgELE+qVjSIjs5eHUpRERNgiIgIiD+Q8t/kgYdwOpOw9p9w9p8j+XzyxDuX9ypKEp&#10;1fV6ufIdRZh4dq+pjBuouuU/HvZfiq3q1KfItu00t3BuwBdW1B8/JQPhaa6EKy7pdmMOetD12IoQ&#10;i1lP2VXkGG9pdXl5bfl80qG+N4TWZwY509Oevwj8U5u/ZelHlbcv2fmyq7TnMEzlKcsLG0bTMQMb&#10;QRMxA4NXIO99PuVpelur6PVy5Kb2ZmFWAEyEAJe6hAPVyVA3KD1bQD0DbNJyz87FnTs+0X2e8XpO&#10;nbHVPdLwzYa5azW3qnrjwUGg/g9n/kfLqPI9BsQYklu/j2EDSNW+FULthaoWuRQNloyht8JpBAHq&#10;v+mEB67vaPioJGkT6fs+aubHXJXlaNfCeuPVKmZMdsd5rPUREToaEREBERMTyOb6NO1J6bar6ztb&#10;RbVfU3X1babFtrbcdRyuinf2S8Tst43TUtOw8+sgrlY9V3T2FlBZfk2bcbHqJRnLKvRkdoJyNIzN&#10;Pc7tp2UGqG53GLmKbFG5+xyEygNugTkHTpKzv3D0sVcnoTp6rfnomN25OjkmnpfGEzJxmRMSiysq&#10;mzvg3FuJ9Z367ZQUfMtNQAmnpuzvo6aauKNXBG3PdVb84sx6mH8k0nPqux/7GP8Akr/1hR83+5f+&#10;e3xIiJ2PIiIgIiJiWJTb9Fvhoc7VnP1RcXHVfL4jWuSR7fMAGWNcspx7pfbkugavXlXb/A70ONmk&#10;eaVMQyX/ALJaWG/KOvKbD9gDcLp+oJaiWVur1uoZHQhkZWG4IIJBBE+f76x2rtE3nzbRHR9UaStW&#10;7rROLSOcTOvrl9MzMRIBKG0zMTMDBWRK9In2L15uk/ROtQMrS/XZwOrYbkC9G94r3Fw6brytsQGf&#10;eW06bjHh1MzFycSz4mTj3Y7+31Lq2rb+Rt50bNmnDkreJ00mNfDr9sPDNjjJS1Z649/V71Ee8xJP&#10;t6N/iVSVHwCwL08QZTIH26c/IaiV5vPlJJG+25mPzuTib7DA/jh/uZ9G+0Nm/e09c/kqf1XN6FvZ&#10;8kYYknvzuTib7DA/jh/uY/O5OJvsMD+OH+5j7Q2f97T+78j6rl9C3slGGJJ787k4m+wwP44f7mPz&#10;uTib7DA/jh/uY+0Nn/e0/u/I+q5fQt7JRhn5ZSEqwBIOx2IOxB26EEdQQeoI6iSj/O5OJvsMD+OH&#10;+5g+jk4l+wwP44f7mY+v7N15ae38j6rl9C3vWZ9nHEnwzAwssEN8IxaLiR5cz1qzfgYkfenpJ4Ls&#10;K4Hu0zR9PwL3Wy7Exa6bHTfkZ1HXlJ6kDfbf27T3m8+a5NItaI4xrOk92srhXXoxrwnSEbO/52l/&#10;AOHsmlG5btS/QCbNyuK7lPwhlI6gigOAR5FhsQdjKngJLb0lPaCcnW6cBT9K03FQsN+hycwixgV8&#10;jyULj7HzHPYOm53iTPoG59n8ls8TPO89L1Ty93xVXb8vlMsx1V4R2a9c/rsIiJOo8iIgIiICdlw7&#10;w3fmX042LU12Re4rqqQblmJ2HXyVR5s7eqq7kzrZY36Ozu9DFxjrmUm9+anLhIyj6Ridd7Qfs8o8&#10;p9nLWiDzLSP27a42bFN+c8qx2z+uMunZsE5rxWOXOZ7IbY7rfdLxOH6FtsC5Gp2IPhGWRuE36mnG&#10;B38OpT03+O+wLMx6yQIWBOU+aZc181pvedZnn8o7oXClIpGleTEbTMTyejG0zEQMFZ8GsaPVfW9N&#10;1aW1WKVeuxQyup6EMp6EdfdOwmNo105Cqvvl90X6BP8AD8EM2lXWBWQ9WwrbG2rr5gP0u7EJWzDd&#10;W2Qk8ylYvS9zivhijNxr8TJrFlGRU1VqMNwyONiPn9oPmCAfZKWO2fsys0bVMzTrCW+D2fSnI28T&#10;HsHPTZ7d96yoJ6b2K/l5C+bp2/y9fJZJ+/XlPbHzVfbtljFbylfNnq7JeKiIlkRETqREQ2IiICbV&#10;7r3al9B9cwMtmK0PaMXK93wfIIrLt8lTlLifYtbe876qnGyvcEe/cez3D39Pw+fUTyy44yVmk8rR&#10;NZZrboTFo/ZnVfsJymse7lx/9E9E03MJ3e3GrW3ruRdUPDtBPtbmQ7/KTNnT5Pek0tas86zMT6pX&#10;mlotWLR1xE+0iImjciIgIiICIiAiYjeBmIiAiJiBmIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiY&#10;3jeBmIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiJjeBmJjeZgIiICIiAiIgIiICJ1HFXFWNhY9mT&#10;l3V0UVLzWW2MFVR858yfIAdSegkUuJvSe6DRYUpw9WzUG/07GpxErO3uGZm4tpB9hCEfL5QJiRPA&#10;diXbRi69gjPw0vSk2WVbZCKjh6jyuPUexCFbdd1dhuD1nv4CImN4GYiICIiAicWMjZxB6QXhvFvv&#10;xrrssW49tlNgXCyGUPWxVtmCbMNx5g7QJKxNNdjfeu0jXsi3G06zIe2mrxn8XGtpUJzBRsbFG53P&#10;s8puQQMxEQEREBERAREQEREBERAREQEREBERAREQEREBERARMRvAzExMwEREBERAREQEREBERARE&#10;QEREBERAREQEREBERAREQEwTMziTA0B37uLPgvDOobEg5IqxBsdj+iLFVtv93mB+QmVFCWKelG4k&#10;5cHSsQNsbsy29h9lXj0Mh3HuFl9R+cCV1iX/AHLj6OzdL0rTPqj7v4Sqm8ra5tPRiI9vH8SIiWFG&#10;kREBERAQR+X5eXzxPRdnXA9mp5+Hp9W4fMyK6eZduZK2O91g36b10ixxv0JUD2zS9opE2nlETMsx&#10;HS4R2xpHinT6OXu+qlJ1/JQGy8NXpwbr4eP1WzIXp0e8jlU+yoDbbmbedAnWcLcOVYeNRi46LXRj&#10;U10U1qNlSqpAiKB7goA9/vna7T5Zte0W2jJa89fKOyOpdMGKMVIrEdWs+JMzEzOV0EREBERAREQP&#10;IdqfZtjavg5GBloGpvTl32Batxs1dqb+T1OFdSOu4lK/H3BF+mZuVp+SvLdi3PS3ucKfpdqe9Lqy&#10;tie3lYA7EMBesZXx6TnsqCWYOs1rsbN8HJI8iwDXYzN7jstqA+Z6D2CWPcu1eTy+SnzcnLut+fyQ&#10;+8cHTp5SOdeffH5IIxES+q0REQEREBERA+rSfq1P7rV+MWX1GUK6T9Wp/davxiy+qUz6Qedi8Lf4&#10;rDuzlf8Ap+EsOJVr6R/jb4TxAmIDumnYlVZH2N2VtkW9PlpOKQfnHvEtKJlKXeP4g+F8QazkA8ws&#10;1C5Vb3pRy41f4K6VH3py7hxxbPa0/s0nTxtMR8NXpvO2mOI7bcfCOPx0a53iIl9VoiIgIiICYY+4&#10;bn2ADff7w67nyG3t2mZ2XDOZVXlYll6lqK8rHsvUbljSlyPcFA6lvDDbAeZ2HtmJnSJmOPDkRGq4&#10;furdla6PoeDibAWtX8IySPr8nI2ssJPmeXda13+KiIvkom3BNaaJ3kOH76ktr1nS+V1BAbOxkYA/&#10;WsjWKyMPIqwBBG3sn3Dt90L7c6V/xDE/vZ8py1y3va1q21mZmfuzzXXHalaxETGkRpHGHvongv8A&#10;L7oX250r/iGJ/ex/l90L7c6V/wAQxP72efkr+jb2S9PKV9KPbD3sTwX+X3QvtzpX/EMT+9j/AC+6&#10;F9udK/4hif3seSv6NvZJ5SvpR7Ye9ieC/wAvuhfbnSv+IYn97H+X3QvtzpX/ABDE/vY8lf0beyTy&#10;lfSj2w97METwf+X3QvtzpX/EMT+9j/L7oX250r/iGJ/ezE4r+jb2SeUr6Ue2Gp/SCcDrl8N5V3KD&#10;ZgPTmI3TdVSxUv2J8h4LuW94Uj2yp6Wxd6TvB6EdA1bH+iWFk2Zmn5eJTRi5NN91lmRS9ScqVO7D&#10;lLhi5ACgb7yp2XjcUXjDaLRMfe4axpw0jkrm8ujOSJideHEiIlkRJERAREQEll6NbizwNdvxidlz&#10;cFx1PTnxnWxNh5b7WOPmJ+WRNm0u6xxH8F4k0a0tspzUob5fhSvjKv37LU++BOLbcflMGSv8Ez64&#10;4x74dGz36GWk/wAUeyeErogIgGCJ8rXRVl6SPhtqeI1v2+l5un41qt77aXux7V9+61pQT+3Hy7RY&#10;ll3pLOzL4TpePqSKTZp15DkDc/Bsooln3lsWp9z9jt033laM+k7py+U2an8P3Z7tOXu0VDbadDNb&#10;v+9Hr/UkREmHCREQyREQE3l3eu9zqXD5FKn4XgEj9BWueWrr8bGsPWj1enhgGon6xdyx0bBE8cuK&#10;mWs0yVi1Z6p/B6UyWpOtZmJ7lunY933NC1flT4QcHKOwOLm7VMWO/Sq3c0XAbH4j84GxZF5hvvyr&#10;IVgGUhlPkQQQfmI6H70oNasEbEA7z2/BPbZrGm7fANTy8YDbZFsFlXTbYeBettOw2+KUIlXz7gjn&#10;hvp/Dfjp64+SYxbzmP8AcrE98c/ZK70NOQMrG4F9JdrNGy5+Nh6gvQeIgbDu29rNyC2l2PuWqlZI&#10;Pgz0lWg37DKrzMFt/wDWU+Onzl8c2bfteUt8kgsu6tow86ax21nX3c/ckce3Yb9en83D8velxE19&#10;wP3gdE1LYYOqYWQ56+Et6LcP21Dlbl/3qxPepcD1HUfyfhkbelqTpaJieyY0+LtretuUxPhxfpE4&#10;h5neaN2YmN5mAiIgIiICflc225PQAEk+7afrPHdsfFAwdJ1LMPli4OVf/B0u3/KbVrNpisdcxHtn&#10;RiZ0iZnqiVOPbjxWc7WdUzDufGzb9uu45K28Gvl3+tCVLt8hniJwpUgAEknYbk+ZPtJ+UnrOc+tY&#10;6dCsVjlEREeERootpm0zaev4kRE9GpERAREQw9N2Y8DPqepYOnV/GzMmqlj5ctW/PfZv/wC6oW2z&#10;b28u3mRLxNG0tKKqqalCV1ItaKOgVEAVR09wEqJ7lnHeBpuv4+VqNi00+BkVV3WdKqb7eQJZY3lW&#10;pQWV852A5zvtvLRF7fdC+3Olf8QxP72Unflsl8laRWejWuvCJn708/dELBuzoVra0zETM8tY5Q99&#10;E8F/l90L7c6V/wAQxP72P8vuhfbnSv8AiGJ/eyteSv6NvZKa8pX0o9sPexPBf5fdC+3Olf8AEMT+&#10;9j/L7oX250r/AIhif3seSv6NvZJ5SvpR7Ye9ieC/y+6F9udK/wCIYn97H+X3QvtzpX/EMT+9jyV/&#10;Rt7JPKV9KPbD3sTwX+X3QvtzpX/EMT+9j/L7oX250r/iGJ/ex5K/o29knlK+lHth72V4elD7PVW/&#10;TNVVQGtR9PuP2Rr58jGPT7FTkqSfMFBv0Ak0v8vuhfbnSv8AiGJ/eyI3pD+2zSM3TcfCw8zHzcr4&#10;Wl36FtTISmtFIdrXqLIpYNyKvNzEnfbaSe7a5KbTSYrbTWYnhPKXDttqWxTHSjXnHGOcK/4iJ9IV&#10;QiIgIiICIiYkWTejD4wNulZ2CzbnCzfErXr6tOXWLAf97ITJ6fJ5eW80JWl6LzWuTV9So32GTgVP&#10;t9k2LkMF++FyrPvSy2fN964+htV+/S3tiPx1W3YLa4a92seySIiRCQIiICIiAiIgeT7WdFysnS9Q&#10;x8Kw1Zl2HkVY1q2vQ1d71MtTrdXs9RVyCHUgqeu4lT3bHw3xfoJoGp6vrtQyfFFD18Sancr+B4fi&#10;da84ldhahAdUJ3OwOzbXGNIC+lY+JoX7fUv6ODAjZ2fcLcaarScjT9Q4kyaVc1s6cQ6koDqASuz6&#10;gp8iD5bdZ6leyLtDx/pou4mYp12OuZuQPL21PqDq429hRvm6CSp9GUP8w3/vhd/QrkuuSBVn2dd/&#10;PiLSbzj6sHz0rfa2nLrTHza16dFsRKg2wB5fGRuckb27HeWL9kna5ha1h15uDZz1P6rKw2tpsHxq&#10;rk863U+zqCOoOxE8D3o+7Ji6/hPtWi6lRW7YWUAFfnALCixunPRafVKvzBGPONioMr97kPbDZpGu&#10;U02M9eNqFiYOVU+4C3M5ShmU9VtryD4PkGAYg7jfYLdgZmcEE435AXqxAABJJOwAHUkk9AAPMnpA&#10;/WJF/tG9IfoGDa1FLX6jYh5XOIgNIIJBC32FK7CpHXwucfKZ0fC/pM9CusCZFGdhqdgLHqW1BufN&#10;xSzuoHnvyk7ewwJeROn4T4vxs7HqysO6vIx7lD1XVMGR1PuI8iPIq2zKdwQCCBz4p4jrw8bIy7ub&#10;wsWi7It5BzN4dFbWPyruOZuVTsNxuYHaxIqL6Srho+3UP4mf5fpnSbE07veaE+lDWXyjj4TXW49f&#10;j1lL7bqiwNVVC8z2O3KzKEB3QFzsoJAbniQzz/Sh6Orla8HULU32Wzamvm+Xke0MPmPWbp7FO9ho&#10;2vE14d7JkqvM2JkIar+UAbtWp6WqN9iay0DccTCmflk5SoCzkKoG7MxCqoHmWJIAA95MD9okbu0L&#10;0gHDmA71Jk2Z1qEqRhVm2oMPNfhB5aT86O6j2kdZ4Cj0ouklgG0/UEBPVv0O2w94UW7t8y7mBNCJ&#10;q/se7yej66GGn5Qe6sc1mNYPCya1JIDNS+xKEgjnQsu/tmzwYGYmn+3LvT6Vw9bi06j8J58xL7Kf&#10;AoNwK47VLZzEMOUg3V7A/G5um+x28HoHpEeHMnJxsWts4W5eTj4lRbEYJ42TdXRSHYO3IrW2IvMR&#10;0338hAk5Ej723d9zRtEubFdrczLTbxaMUK3gb9eW61mWpLNtj4fMX26kD2+z7v3bxRxDhvm4+Pfj&#10;1pc1HLfyczMgBYqUZgQN9vPzBgbKufYE9TsCdht7Bv036dfLrImdn/pFtP1DUMXT69Ozq7MrIXHS&#10;x2x+RWYkczBbS3L09g3+Se97Yu+boui5tmnZpyxkLUlh8LH8ROS5SU9fnHX1TuNuh2HtG9WfY1xd&#10;Tgaxp+dfz+BjZld9vhrzvyKzE8q7jmbY/FBgXjxNEdkffQ0XW81dPwfhnwh67LR42Mak5KgC/rlz&#10;16gAAHrPe9svbJh6Fh/D87xvA8aqj6RUbn57jyp6gIPLv5t5KOp2AJAe6iRUb0lfDQ9uoHpv0wiT&#10;+AWE7+4eZmyOPu9pomm4uLlZWVt8NpW/Gx618TKtrYAh/CQnlUbgF3YJudtyekDccSGNPpRNILgH&#10;A1AJzbc+1B6fZcgs5v8Ad85JPsm7bNN1vG+E6dkC5AeWxCCl1L/YXVNsyN7t91YeRaB7uJGzta7/&#10;ADoWlXPjK12dkVNy2JiKrVowOzIb7GSouvkVVm2O4JBBE8/wX6SjQcm0V5CZWAGIVbb6w9O59rtS&#10;XNajoOZl5evmIEs4nz4ecliq9bK6OoZHRgysrDdWVhuCrDqCDsRP3MDMT8rsgKCzEKoG5YkAADzJ&#10;J2AA9pkYu0X0iWgYNrU0NfqLoStjYiDwVIJBC3WFEs2I86+ZfcxgSiiRE4Y9JloV1gTIpzcNSQPF&#10;sqW1F39rihndV+XlMlLwzxXjZtFeTiXV5GPcoeq6pg6Op8iGHTf3g7Ee0CB20TquKuJK8PGvy7ub&#10;wsaqy6zkHM/JWpZuVdxudgdhuN5Goekp4a9+ofxM/wB5AlVE1HoPen0a/STrbZJxsAWPSHyUNVjW&#10;IwTkSkFnd2YgKigs3ntt1mkdW9KDoyWFasLUL0HxbAtVfMPeEssDj5iN/kgTKiaT7E+99ouuv4GL&#10;c9OXy83wXJQ1WsB8Y1HqloX28jEj3TdSPA5SNveG77uFw7qKabkYWXkWvhUZ3iUGgVhL78uhEPiW&#10;K/OGxHJ2XbZ16+e22e2Ptiw9Cwzn53i/BxbXSfBr8Vw9pIT1d19XcdTv08z03Mqs75/bFh69rleo&#10;YHi/B10rDwz49Zqs8ajM1G99kJO6cmXVs2/VuYberAtb7JO0WvV9OxdRqqspry6haldpU2ICSNnK&#10;Fl36fWkiexkC+7z37tB0nQ8DByzm+PiY/h2+FimxeZd2PKQ4LDYj2e3aTn0fVVvqquQHkurS1OYb&#10;HlsUOu467HY9Rudj7YH2xEQERNedrvb7pWh1LZqWUtJs38KkA2ZF3LtzGulQWKjcAudkBIHNuygh&#10;sOJDHP8ASiaQrsEwNQsQeT7UJuN/Pla3mX5j1m1uyHvqaFrNq49OQ2PlPsExstPBexupK0uSa7SA&#10;N9lfc+wHrsG+InFG3mvu2vtzwdAxq8vP8bwbLhQvgVeK3Oysw3XdSBsh6wIO+k67Trn1HE0dWZaK&#10;MOvOuUEhLbsm7IpqDDf1vBTHY7EFfpw2O6dPSd1LuIabnaVj6lqvjXWZqePRTVc9NdVDEmotyBS9&#10;rpszcxIToAOhJjf3xu13D13WzqGD4vwf6H4uN9Or8J/EptyrH9XdvVK3oAfadxt0kruxbv8AvD+n&#10;aPp+HkHO8bDw6abvDxGdeepAG5CH3YdDsQOv4YEtOyrssw9Gw0wMFHTGrex1V7GtYNa5dyXfdjux&#10;J6k7bz18+DQdZTIopyK9/DvqruTmGzclqB15hudjsw3G52M++BgyIvfU7HeKNRysK7QsvNooqxrU&#10;yKsPWMnTS9zWhlcpTkY6W7IOXmZiRvsB1ku5gwKQBx1xD8KOH9GuIPhIyWxPC+j+rb/CFtNJr5vh&#10;3Lv4gK777e3fbrNs/wCQntD/ANvxN/8AxFqH/wCcprnTR/pW3l+ui8dN/ZrNg9/XoPbLqwIFTX+Q&#10;ntD/ANvxN/8AxFqH/wCcpqjtK4n4n0uy7GzdX4ix8mqrnNb69qpIDIWQ7jOZSDt7zLvdpCvvXdw/&#10;M4g1S7Px9QxcWu3Epx/Dtx3sYPWLA1hZLEDBwyersNuQ+t63QJgcNuTj0EksTTUSxJJJ8NdySdyS&#10;fMkneQ775ndP0XG0nU9ZoosqzqzXfzrfYa2suyqksL1ElCGWxt+nzSZmjYZrqqrJBNdaISPIlVCn&#10;b5DtNKd+j9amsfuWP/XMaBEP0YH6sZ/3APx4lmkrL9GB+rGf9wD8eJZpARODW7Dc/fkcO1Tv86Dp&#10;lr46WW5+RUStiYSh60dTsyNkMVp51PQhWbY7g7EEAJJRIeaH6TvRLH5b8XUMZP8AaGuu4D51pdnA&#10;Hv5TJQ8DdoOHqWMmXg5FeTj2fFsrbcbjzVgdmRx5FGAIgeiifLquorTVZawJWpHsYKN2KopY7Dcb&#10;nYdBuJF2r0lnDRAIOfsQCP0H5ggEf6z3EfhgSsiaa4W72+h5WmW6v8JbGwqchsZ3y6zS5vVEfw0q&#10;9Z7GZbEKhAS2/lNN6v6UDRkcrVhahcnss5aat/8AcstDD5AQDAmTE0v2Id7bR9ebwcS5qssIXOHk&#10;r4V5UbczV77rcikjmatm2BUkAMCf37bO9do2gkVZuQWymTxFw8dfGyOQllWx0U7VVuyMqtaV5ir8&#10;obkflDcMSG2l+lA0ZnC24WoUp7bOWq3b/crsLn5gN/cDJR9n/aPhapi15mBemRj2eTofIjoyOpAd&#10;HQ9GRwCpgemiYBmOeByiaM7Zu+TomiWHHyLnvzAAWxcVfGsr3G48ZgfDpJHkHfm9u2xBmp9O9KDo&#10;7OFswdQqT65+Wmzl/wBxLSzfegTLieF7KO2zTdboN+m5K3qpAsTYpdSxAPLbU4Dodj0OxU9didp7&#10;kGBmJGPXvSIcO42Rk4thz/FxMnJxLuXEJTxsW98e4K3iAMosrcBh0IG4ntOx3vb6PrjZi4dl1Ywa&#10;a78h8ur4Oi1WNYoYMzEEA1NznyQcu+3Ou4boiRM4z9JToONaa8ZMrUArFTbjoq0nb21vayc6+5gA&#10;CNiNwQT2fZt6Q7QM+1KLmu0+yxgtZy1UUsWICg3ozVoWY8o5yoJ9sCUETir77H3+X5CfFr+tJjUX&#10;ZFnN4dFVlz8o3bkrQu3KNxudgdhuNzA1v3i+8Hj8OYlOXkY9+Sl2QuOEoNYYMyPZzHxGUcoCEdDv&#10;uRPg7t3eYxuJasq3GxcjGGJbXU65BqJY2IXDL4TuNgBt1O+8hp31e9rpPEGnYuLp/wAK8WrNTIbx&#10;8c0r4YptToxY7nd16fPOq7jveg0vh7H1CvUfhIfKvosq8CjxRy11Mjcx5l5TzHpv5+/3BaKJmeK7&#10;JO1vE1rCTPwvF+D2PZWvjV+E/NU/I26EnYc3luevnPXZOYqKWdlRVBLMxCqoHmWY7ADbr1MD94ka&#10;+PvSDcN4TtXXkvn2ISGGFWbagwOxU5DctJII29R32PntPB4npRdIZgH0/UEXfYt+h22+8tpJ/Ly6&#10;QJoRNZdkHeO0jXUZtOyhZYg3sx7Aasmse9qX2Yj9kvMvyzZgMDMTTnbd3rNK4fvx8fUPhIsyanuq&#10;8Cg3LyVuqNzMGUKQzDofMH5DPG8J+kF4ezcrHxKTnC3JtSmvnxCqc7nZeduc8qk9OY9NyB7RAkrE&#10;jv21d+XRdFvfEY25mXWQLqMUK3gkgNy2Wuy1rYFIYoGJAI328p7nu+9vVHEOE+dj0X49aZNmMVv5&#10;OYvWlbllKMwK7WKN/eD7oGz4kZuJfSFcPYmTkYtpz/FxbraLeXELL4lLlH5W59mXmU7ET8NJ9Ivw&#10;7fdRj1/RA2ZF9OPWDhkDxb7FqrDHn9UF3Xdj0Ubk7AEwJQRPLdpnaNj6TgZGo5fifB8ZVa3wk8Sz&#10;Z7EqHKgI5jzOvQHfz85H4eko4a9+ofxM/wB5AlVE0x2J97PSeIMi7G0/4UbKKfHfx6PCXk51r6MW&#10;O7czj1dvLr7pueAiIgIiICIiAiIgIiIGJxYzlOJgVt+lF1fn1TSqN/qGBfbt91ZATc/P8D6fMfP2&#10;QwkovSTW83E6/sNGwa/m/RWpW9fl+m7/ADSLs+nbur0dmxR/DE+3j+Km7XOua/j8OBERJJyEREBE&#10;RAyBJV+jc4PGRr1uQw3XAwrHG43Hi3utNfzHkFxHkfVPyyKcsG9FdoQGPrWV7XyMTEJP/wCGpsu2&#10;H8c/LpInet+hsuSe3SPbOnwduxV6WaseMz6o4e9O1JzmFEzPmq4EREBERAREQEREDiTNJ98rgb6I&#10;cN6pSF3sqo+GU7Ab+NhsMhFG+/1XkNTbbEo7gFSQRu3afBr2ELKLkI356rF2/bIR/wA564bzjvW8&#10;c62iY9UvLLTp0ms9cTHtUMgxP1y9O8Gx6d9/Cd6uvn9KY17n76z8p9Zi2vL9aqORETYIiICIiB9W&#10;k/Vqf3Wr8YsvqlCuk/Vqf3Wr8YsvqlM+kHnYvC3+Kw7r5X/p+Evl1TL8Ouyz7BHf/sqT/wApRHru&#10;d4uRfbvv4t9tn8JYz/8A5UvG7Q8zw8DNf7HFvP4K2lEmCuyIPcq7/PygGen0fp/u2/lj4/k896W4&#10;0jxn4P3iIlvQRERAREQEREMMFR7h+X5fl1mPDHuE5RMTDbVx8Me4R4Q9wnKJr0TX9auPhj3CPDHu&#10;E5RHRNf1q4+GPcI8Me4TlEdE1/Wrj4Y9wjwx7hOUR0TX9aiqB7JmYibsEREBERAREQE7LhjVRj5W&#10;JkEgfBsvFydz5D4PkVXbnqPIpv5idbPh16vei8eW9NoH30I840ieE9cae0jm/oBE5T5tPyeetH9j&#10;orD5mAP/ADn1T4/PNe45Oi434TpzsPJw8gc1GVTZRYOm4WxSpYcwIDLvzKSDsQDt0lKHaj2c5Gka&#10;hk6dkj6ZjWFVfbZbqj1quUbnYWJsSB0DBl68u8vKYSMPfZ7rX0cxVy8QAanhK/hj2ZVBHM2O+3mw&#10;YB6WPVW5l3AtaTu6ttjZ8nRvOlL8+63VPz/JG7ds/laxavnV6u2FVMTlbWysyspV0d0dGBVksRij&#10;oynqrI6lGU7FWBBAIIHGfQelHV7VW06uU9hERNgiIgIiICIiAjaImGs6y4vSD5gHrv1G+23lt7tv&#10;MbTYnBPeE1zTtvgmqZiKNvpdlpvrIHs5L/EAX9ivKPkmvYnnfFW8aXitvGIl6Raa8pmPCdEweAPS&#10;ZaxQdtQxMPOq3A56RZh5AHtJPNfj2t7lFWOPe3tkn+zr0gHD2fst19mnWnzTOUVoD5beOjPRuT7O&#10;cdOvSVPx/wDb5vm933pEZtz7Pk5RNJ7az+E8PZo7se35qdcWjv8Amvn0nWar61totquqcbpbU62V&#10;uPeroSrfeJn3yi7gDtM1DSrfG07LuxGJ5mFTfSrCeh8Wg71WEgkczoSD1BBAMmT2P+k0sUpTreJz&#10;J0BzsIHmX5bcQ7lh72pcn3VmVzaNy5sXHH/qR3cLez5JbFvLHbhf7s9vOPasIieZ4G7Q8PUqFycH&#10;JqyqW+vqYNsfsXX4yMParAEe6ekUyvzE1nSY0nsnmlonWNY4+DlERMMkj938teOPwpqrDzsXExtv&#10;euVnY2O4+bw7GJ+QGSBkWPSS5G3DLr7HzsFT8wsNm/3ik7dirFtoxRPp1+Ll2q2mG8/wz8FWAiIn&#10;1NSyIiGSIiAiIgJg1j3CZia9Ejhyhx8Me4R4Y9wnKJjos6/rVx8Ie4R4Y9wnKI6Jr+tXHwx7hHhD&#10;3Ccojomv61cfDHuEz4Q9wmYjomv61cfDHuE5bfl+D+baImdJYnjzgiImwREQEREBETMxLCSHo9NR&#10;8PifHG/S3FzK/v8AIjKP+6ZbLKeO5Pl8vFGl/srLV+81Fp3+8VA+/Lh5Qt+V02iO/HX4zCzbrn/S&#10;n+efhBERK6mCIiAiIgIiIGDIC+lY+JoX7bUv6ODJ9GQF9Kx8TQv22pf0cGBsD0ZX6g3/AHfd/Qrk&#10;u5ET0ZX6g3/d939CuS7gY2lJfefsXT+INasq9X4LqF2WvL5h/UzCV36Ai5mYe6XaSkvvk4pu17iB&#10;KyCbMm2pPcXbHSvb/thgfmgXX0t0HygfzfkJAX0jneOsSz/o9iWcgalbNTdTsWS0E04nNuPVZNrb&#10;lPnW9ano5k+aB6q/MP5pSx3oNS8fiLWrHG/NqFybE+aVBaVU+3YJWANvYB7oEme6H3EcXPwqdU1l&#10;bXryV8TEwUsalDSSOS/IeopaWcetXUj1oqH1lc7BdhdvPo69KfCuv0ZLsPMoraxKvHtvx8nkBPhu&#10;t72tWxA2Syl02Pmr+U09pXpO9QpqrpTStP5Kq0rX6fePVRQo6Bdh0Hsn1/np+pfarT/4xkf2YHmf&#10;R5dtt+DrFelWOfgWpeLX4T7nwc5VNlViksAviBLKbUC7s70ncFG57QdW0ivIptouQWVXV2U2ofiv&#10;VapR0Pt2ZGIPXfYylPsY10niDTsgcqs2q1W8qnorW5PVV3G+yhiNyd9hLuRArT7/AD3a9H0PFwMn&#10;TMZsazJzWotX4RkXVlBj22jkrussWs81YH0vlGxPQk7jwXdC7rtnExsbKybqdK0+01kUsviPk2rX&#10;c9VIsV0q3retrbvDZmBVQdw20jPSpfqbpH75v/UsiZ9FT+pOr/vz+D/Nun9B7hv12HtJPmTA95rP&#10;o4eF3o8KrHy8ewKQuTXn5dlys3mxXItuos69Qr0so+tCbDavTtX4BzeFtaNCXFb8Q15eHlICviUs&#10;S1VpVT8Umuyq1N+VuWxfb0urYSAvpUOGU8PRs3Yhxbk4ZI+uW2sZChveVNDlQegDv7zAl/2Gdpqa&#10;xpWFqKgKcioGxAd/DvQmu+v2/EtV129m23Xbeai9IplunC2XyM6lsnT0PIWBKNmVB1PL1KlN+YeR&#10;G++43nk/Rda81ug5tJGy4esZFFfXf1bMTBzGO3s+mZVnTr7/AG7CYFtgG5J2AG5JOwA23338gBtv&#10;uYFX3cm7oGFr9V+dqT5Hwei/4PXi0P4CX7VqztZcq+MEXm5VFD0tzDm59ukllxD6PThe6lqq8O7F&#10;cqQl9GXkm2skfGC32XU2Eee11Vin3R2ld/rh7TXerxr8++vcNVgVLaAwHxfHuspxub2cvj7g+ewm&#10;tR6VPSz/APojVtj06nA3/wB7bMIH3mMCGHG+hZ/CmuWV0XforT7Vsx7+XZb62UOhdAw3rtX1La9w&#10;CQ4B6KwuV4O4jTMxMXMq+p5ePRk1/tL6ltX/ALriU1d5Xtdp13VrdRx6bceu2qhBVd4fiKalIJJr&#10;Z12JPQBjtsZbJ3aV24c4fH/6k0r+oUQMdsPdz0fXvC+imJ8IahLEpdbr8eypbihsCWY9tTgOa6yR&#10;zbHkXcdJUD2laUNO1jMpw/EUYOewxfO21WotDUbEgs7q6ry9CS20vIlLPamf9Ksv9/F/rdcCVfAX&#10;oxasqhb9Z1PUK827e22vBOGOSyw87i27LxMxrrSW3sZQgL7+ewJlt2DdiWNw/p66di3ZF9S3XXeL&#10;lGpr2a5+dudqKces7HoOWpdh75sPaZgaT7Wu57w/rOW+oajh3XZRqSs2V6hqOMpSoHkBqxsqmo7b&#10;nqUJPkSekqo7FeE6M7WdOwclGfGycxKLkWyypmrZmBUW1OlqHb65HVh75d9k/Fb5j/NKWe7R+uTR&#10;/wB8af6bQLQuyruccPaJmDP07DvpylrsqD2ajqWUvJaAHHh5WXdVudh63JzD2ETYPaP2Z4OrYpw9&#10;QoXJxmdLDWzOnr17lGDVsrqynqCGBBnqZgwKdO+j2S4Oia6cDTq3qxfofi5ISy67IYWXXZaP9NyH&#10;stK8tKABnbbr16jbffde7jlGsYVGr69fk5CZNC/BcSrIapTigctL3X17ZA9T1qq6LaBWrtzB2IK6&#10;09JR+un/APdGB/WNRk++6Cg/6L6D+9eJ+LEDR/bj6OjSHwrrtHS7CzaUaxEOTfkY+RyKWNVi5L3N&#10;WWA2Wyp02bYstg3UwA7Pu0bUNObJTAusoszqDg3Km/O62OuwUb+rcGHhpZtuq2OBtzmXnFB7pSn2&#10;eUK3E+IjAFTryqVI6bDO22+bYQJv9iXo39JrxardZW/MzbFV7Khk34+Pjll61ouO9T2kb+u99loL&#10;jdVr8ppDvq9zPE0LHq1DSzf8Da5Me/Guta/wDYCKrK7rN73R2UVFbnufndSHA3WWeASOnpBKgeFd&#10;Q3AP0zCPX3jNoIPzg9RA1p6MntYsysHN0q1y7aY1FlG+/qYmV4oSsE77hLce4ADYIhQbDpvNdpWv&#10;6LZ/866qPYdPpJHvIyRt+DmO3zmWUGBX76RrvHXpcugYbmus1JdqNqbh38XfwcVWDjlTkBsuXYl+&#10;epeZV8RbPj7o/cNxM3Cp1PWhZYuSvNi4KWvQgpb4t1z1eHcWcdUrV0VVI3Db9Iud5/VGyOINZsf4&#10;zZtqADfoK+WpevmOiDykgdM9J/qFNddVelaeEqRa0Hj5HRa1CL0C7DoB0gbZ7f8A0dmmHCuyNFrt&#10;xM2hDYtJvtvx8kIm7VsuQ1rVWMB6j1OoDdWV+YzSPo6+263C1VNIscjE1I2+HW24FOaiPYCoJ9Tx&#10;1rsR129ezwz0PMW70+lM1EjY6VgbeRHj5G234JGrsh14txHo968tbXcQ6a/KpGyjJ1SgPWu/Xl5L&#10;GrG/XlPv6wLsdb0arIptouQPVdW1ViHyZHUqynbr1BI6StPv893HSNCr067S8Z8dsu/IS5Tk5N1Z&#10;FdaMnIl9ti1bFm+p8oO/UHYbWcyCXpVf0ro33Tl/iqoGj+6l3acriasJl5d1GjaffYVSnk8V8i/l&#10;suWnnR605gF57nRyoLKgUsWEwM70cXCr0eEuLl1PseXIr1HNNyuwO77XXW47kb7hLKHpU7bVgAAe&#10;X9GOP8yZf74P+KrkxYFKHbT2bZPDOs2Y1V7eNhvXk4eUAFcq3rU2kD1efoUcbcr8jbjZuWXC9lnG&#10;I1DTsHOAA+F4tF7KBsFeytWsUDcnZX5h1J8vOVsekoH+kS/vdj/07pPDug/rZ0X7hr/naB6/tX7I&#10;8DW8Q4OpVPdjNZXaUS+/GbnqJKEW41lVo2J32DgHyII6SqvvtdkWn6FrteBplL0Yp0nDyylmRk5T&#10;G+/N1OmxvFyrrrdjXjUqEDhRykgbkmXDSqv0nH66av8A4f03/wAS1uBu/u49xzhrVdD07OzsK+3J&#10;yccPc6anqdCsxJG4qx8yqpenTZUG/t3k29M01Ka66qwRXUiVoNydkRQqjckk7KANyST7SZp3uX/r&#10;X0f7kX+k03ZAREQPK9pvH1Wl4GXn3fU8Sh7WHkWKj1UB382bZfvj79SHCOkajxnxAK77ycjKNl91&#10;h9ZMPCqYcwqTfYU0+LXRWN9i9ib8xfczr9JZq7V8N+GCQMnUMSp9jtuqeJkgH5C2Ou49vkdwSDqT&#10;0V3D6GzWco7GwJh469PipvdY3KfYLDycw9pqT3CBu/QfR48L1ULVbiZGU4XZ8i7Nykuc7dW2x7aK&#10;q/eBVXWB7vPeGvfH7ow4eenLwrLrdOyLORTY58fEyNudENyBGNbqG8K7YWo6bF2JUy2PlmkO+rw8&#10;mRwxqysB9Kx/hCb+yyl1dD94iB5XuKd4ezW9MejKsD6hppqpyGPR76LFb4LksN/O3w7K3bYA2U2E&#10;Abibg7XexPTddxkxNTpe+hLRcqV5GRjMLFVlDeJi2029Ax6c+x9oMr59GJqTpr2XUPiXaXYzj3tV&#10;kYxrPy8ossA93MffLPxAp176HZLgaHrhwNNqejFGn4uRyWZGRkt4t1uYljeLlW3W7FaawF5+UbdA&#10;N5LnsR7hvC+oaPpubl4ORZkZWFRdey6pqtKPY9YLEVU5tdSA/Yoir8kjt6Sj9dB/ejA/H6hLCu67&#10;+t3Rf3uxfxawNi6PpKUVVUVArXTWlVakliqVqEQcx3Y7KAN2JJ9pn2REBERApGzNYTG4kyci0kV4&#10;/EeZdZygsRXVq99jkAdSQqnYDqZYx+eQ8Lf9Yzf+G5n91K5NS0RMniPKxrN/DyOIs2izl6MEu1e+&#10;tiu4Ox2bz9ksJPo0uHvs9Q/jI/u4HZfnkXC3/WM3/h2Z/dTfXZ12gY2q4WPn4ZdsbJQWVNZW1TlS&#10;SN2rfZ0PT4rAMPIgGRz/ADtDh37PUP40P7uSK7M+z+jSsHHwMY2GjGTw6/Fbnfl3J9ZvriN/M+6B&#10;6gLNEd+j9amsfuWP/XMab4mh+/R+tTWP3LH/AK5jQIh+jA/VjP8AuAfjxLM5WZ6MD9WM/wC4B+PE&#10;szMCFHpFO8Vdg01aPg2tVkZlZty7UPLZXi8xRa0YEFDkMrgso3NaOAVOzTUncv7k+PrGMNV1Xxvg&#10;TWWJiYlbtR8IFLtVZdc6hbVpNiMtYqesvyF+ZldZqbvu6y9/Fesc5O1NmLj1D2rWmFjOR7Nvpllj&#10;jr9cT7ZsfgP0jubp2FiYNGl4HhYmPVj1k3XglaUWsMdgRu3Luf54Ei+1j0cmiZOO50uu3T81VJpY&#10;ZF92PayhiqX1ZD2gKST9MpNNnxd3ZUCyJXci7YMjR9cqxLmevGzrfgeXjuelWTzclb7b7C6q8Chy&#10;vxg+x8gRsYelO1H7V6f/ABjI+Qe6RXu4wOTrA1DkSp79WXONVZ3VLbc5MkqhPX6oT198C8rMxFsR&#10;63AZHVkZT5MrAhgfnB2lcXfu7r2iaHgYuXpeK2LZdmJjuoycmynwhRawCU222V1EFF61Knl13lkF&#10;D7qD7wD/ACSGvpRf1GwP3zX+r5ECMvdA7sL8S+OMrJyMfS8C9XKUMoe7MuROda/ES1Kz4NNS22ms&#10;uEdQhQsXWYfEHo5OGbcc1UUZeJdylUyqs7KttVj9c1eTbfj2eQO1lR2G4UpvPC+iqH+bNY/fVf6j&#10;iyb3LApA4k0vM4d1u2lbOTN0vL3rtUdDsFsqs5T9bdQ6OVPmrkfLJWd2TugpxIl2v8Q2ZFoz7rbK&#10;aK7Wo8dNwvjW2ptcte68lFdNtY8JVLM4IWai9IZjqvFOcwGxfHwXbb2t8GVOY/LyVovzKJZf3f8A&#10;BWvRNIrUbKmnYiqNvIClRtAjH3ifR46UuBkZejLfiZWNXZf4ByLcjHyVReZkYZLW2VvypsjVWogJ&#10;PNW+4I0R6OjtRtw9cXB5/wBCapVYr1kE7ZVSG2m1eoAYqllLbg8/MnxeQb2ja7QGptU9Q1VgPzFG&#10;B/nlOndMG3FOkAbgDPYfeCWj/lAuYTykc++73hX0HTFXGYLn57PTinoTUiqDfkAEjrUGRVbYhbLa&#10;twebaSNErB9J9q7PruFT9Zj6WjJ7dnyMrI8UgewMtFO/vKL7hA8r3O+6meJL8jLzbLl0/Ht5brEb&#10;6fmZT7XPX4rhzsFcNdb1djZyh1ZSZMni/wBHdw1kY5qx8e/CuA+l5NOXkWMjdPj15Nl9NqnpzBqy&#10;22/K1ZPNId9iXfrytB06rTsbTsO1KntfxLLblsse6xrHZwoIB3IHt9nltPdn0p2o+3S9P/h8j/y9&#10;8DR/CHEedwhxEyl9nwstcfNX/V5WGWQ2Fhv9djv41RJJrblILDfnuSwcpXRHQ7q6q6n3qwBU/fBE&#10;o/7ce1l9c1HI1K+qnHsyEqV6qmLIPBoWgNzN6xJVFPXbptLkOw/Oa3R9LsbqzYOMT7f9UsCN3e97&#10;pOgV6Xq+sVYRp1CuvJzPFqyMha3yLHN1lluP4nwewvYzMxNXNuzbMNzvB3u8dnWfrWY+kYVzU1Zq&#10;BtQsB2RcTGs5uawbhrB4rqgr32Z7F3HKDtaH3x/1r639w3fzSE/oxP1fzP3qu/reJAk5w56OLhiq&#10;kV30ZeZaU5HyLs/Kqsf2kqmJbj01EE9DXWrgbAs225hr30e6vVw7kY1mI9tmn53iqgvYPZj318jN&#10;UbAqmxHrbessC48NgzuSDLbAshL6VnppGjbeZ11Rv7dvoVqp2+bcA7e8A+wQNhej87TrdR4frS5u&#10;e3T7mwi53JNaKtlHMSTuwpsQE9AenQSRus6RXkU20WrzVXVvVYoJXmSxSjjmUhl3UkbqQR7CJCj0&#10;Vjn6Hauvs+iNbbfsjh0An74RR94SccCtnvwd1LQtA03FydLxbaLrc5KHazOz8sGrwbn5QmXk3ovr&#10;Ip5kVW6bb7dJ1PcS7s2jcQY2pPquNbe+NkUJS1ebnYhVXpZmB+CZFAfduvr8203l6UP9RcH980/q&#10;+RPPeit/Sms/deL/AFdoEvOy7sowdGw0wNOqenFrex0re+/IYNa5dybcmy25t2O+zWEDyGwG00f6&#10;RS8jhm8KzKHysRG5SRzVtYQ6NykcyEfGU7gr0II3knhOFrhQWJCgAliTsAAOpJ6bAD2nygVf9x3u&#10;iYOv05edqRyvg+Nl/BKsapzjpeVx8e+y1rUAuNQ8cVKKXq9dLPWbbYSt4m9HpwxfS1dWJfiWEEJf&#10;j5mSbKzt8bkvsups291tVm/35z7R+/7w9p1jUi6/ULkOzJgVLYqnr0N9r0424IIKrczj2jymtX9K&#10;npf2o1Xz26nA3/kyyP5fdAhXxBiZnCuv2pXYfhWk5Q5LEHKL6CqXICN9imRjWKrp5B3PkUG10PDu&#10;rrkY9F6dVuqrtXby2sQMNvwylnvH9qtWt6vmanTVbRXkrRtVcUNi+FjV1EN4bOnxq9+jGXD9jv6k&#10;6Z9wYn4hIHRdr3du0bXTW2p4hvepGrqsS/Ix7ERmDMqvj21MAWAPn12lO+vYz4esZtOEHV8LWs/F&#10;wuUlrQcTUbsbEAJO7Wnw6xvt6zk9Njyy9WUk5B/0tu/+NMn/APmV4Ev+BfRh05GOt+sanqFebfvd&#10;dXgHDREstPO6vZl4eWbn5mJZwtW7E9NgAJZdhPYljcP6emnYtuRfUlt13jZRpa92usLnnNFOPUeU&#10;cqDlqX1VG+/WbDAmdoEC+/53W8KnAs1nTscU5KZfjagVaxlvpyCwssNZc1q6XlLS6qPUNgIJKsuo&#10;fR7cGaPqGqX42o4q35dNVWfp7tZcoQ4lyLb6i2rS7pZbj3V89bMpV239UctnPGHC9Wdi5OHcA1WT&#10;TZTYCN/VsUrvt7SN9x8oEp17JeIbuG+JKGyDytp+c+JmfWqaS5xrrN+v0sowuH7ECBcPxnwZi6hj&#10;W4eZUt+NeAttTb8rhWVxvsQRsyq24I6iUt9tunYS6znY+lU+Hi15RxsWoWW2lmQik+ta9jk2XhwB&#10;zEDptsNhLce8X2n/AEJ0LUdQUqbK8ZhjBiQr5V+1OKpI3PKbrK+YgEhN+h2la3cX7KzqnEGNZYps&#10;p0/bULmfY891bb43Pv7Tkct2/wD7k++BYn3d+7Rp+hUVPTRy59mLXVmZBd3a1vUewbMxRV8RdwK1&#10;UDboJuaYUTMBERAREQEREBERAREQMGYMyZxMCqP0iv66Lf3vwf8A58jRJPekgp5eKD730rAs/Ddn&#10;VDb+CP4JGGfUN3/+Ni/kr8FL2mNMt/5p+JERJBzEREBERASyf0XNAGjaiQdy2rOW+QjCwkAPzhQf&#10;mMrYMsV9Fhnr9D9Xp+uXUa7/AJeW3DoqU/MTjP8AfBkDvuJnZbadU1n3pHd86Z6+E/BOATMwJmfP&#10;VsIiICIiAiIgIiICYMzPwzMkIjsfJVZj8wBMzDEqKOND+js77vzv61b/AOU6edhxNkh8rKsHlZlZ&#10;Vg+ay+xx/S6fJOvn1rHGlKxPVWNVEnnPiRET1YIiICIiB9Wk/Vqf3Wr8YsvqlCuk/Vqf3Wr8Ysvq&#10;lM+kHnYvC3+Kw7r5X/p+EvEduH6j6p9w5P4p5R/T5feH80vK7XMLxNK1Cv7PDyF6efWppRniWbqp&#10;96qfwgT2+j/mZPGvwl4b086nhL9YiJbUKREQEREBERAREQEREBERAREQEREBERAREQEREBERAT49&#10;abam0nyFVn9Ez7J+GdpxuVqVOzWqawfcbPUBHy7t5RroeK+7Qx9Jp/cq/wCiJ98/OsT9J8gnnK+R&#10;yjwhgzg4n6RMMok97ruUJrHPqGmCujVAN7FO1dOcANtrHXY15GwAW7YqR6rDqrpWjxJw3kYV9mLl&#10;0vj5FJ5bKbByuh3IHT2q23qsu6sOoJHWXxNNYdtnd00vXqfDzqB4qA+DlVHw8mknb4lg6lTsOat+&#10;attuqmWDYN7Xwf6eXW1Ortj8v13IjatijJ96nC3Z1SpaiSV7bO4VrOls9uGh1TCXch8df0VUoBJ8&#10;bG35m2AHrY/Pzb9a0C7mNl1ZVijAqy/GVhysp9zKdip+QjeXbDtOPNXpY7Rbw5x4xzhXcmK+OdLx&#10;p+vf6nGIidLz8CIiZCIiAiIgIiICIiAiImJgidHpOz/tIztKyFytPybMW4efId67R09S+o7pah9z&#10;gEdeVkPWWUd2PvxYmtFMLNC4ep8vqr1+DZZUDmOO7H1bDuW+D2ENsCV8RUJlWc51WlWVlZlZTurK&#10;SrKwO4ZWB3VgQCGHUezaRe2bvx7TWdY0vHK3X+f65OrBtV8M8J4dk8vyX4hpneQr7knfH+H+FpGq&#10;2j4eqlcXJflUZqKNxW+wA+Eou49htVebbm3k0kfefPdp2e+z3nHeOPVPVMdsLZhzVy1i1fXHZLnI&#10;k+k0/W9T++uL+JypLaRQ9JZj78OKfsNSxG6fKt6dfk9faeuw/wDkYv56/FptX+zf+WVXAiBE+owp&#10;nWRETIREQEREBERAREQEREBERAREQEREBERAREQEREBMzEQxLdHcw/XRpH7vZ/V7pcdKhu4lheJx&#10;Rp+31i5NnXr0Wkg/N8YdfZ9+W8yh79n/AF6//rr8ZWbdkf6U/wA8/CCIiVtMEREBERAREQMGQF9K&#10;v8TQv2+pf0cGTb7QeME0/BzM6xGsrw8a7JdE253WlGsZV5iBzEKQNyBKqe9v3q6+JjgirDsxK8I5&#10;BBttR3s+ECgbFa90XlFI2Ku2/N7IEuvRlH/MN/3fd/Qrku95U53bO+y/DuC+EunJl8+Q9/iHJ8Ej&#10;nVRy8oqs325fPcfNNm6t6VXJ5CKtHxkc9A1ua7Kp9/IuOpf5vET54E4+1jtOxtHwMjPymArorYqm&#10;/rXWbfS6UHmXschQPcd5Un2B8HZGv8R4osBdrs86jmt5hUS74VaD70Z/pW3usE7XiHiPijjTKQeF&#10;fmqH+lU0VeBp+Gj7KXNh2rUKN2ay223IYcyp4g5KpYd3UO6xj8OY7sWW/UcpVGXkjflCp1XHoVie&#10;SlGZiSAHtbZmJC1qgb4HT5Pd/wCX5fJKaO9jorYfE+rq6dPhvwlVI9Wyq9a8hQAehUq5rPQgnnH1&#10;plzbCRA7+fdYt1epNT0+k26ji1+HZSmwfLxVZnVF32DXUMzmtSQXV3XrzDYN38DdnehZuHi5dWl6&#10;W6ZGPVcrDAxSD4iBvPwveZ3n+RXRvtRpn/D8X+6lZ/dx75efw4r6dlY75eGjswxrN6crDcnd1rLq&#10;N0Z+vg27BG3KkA8s3hxH6VCjw2+CaRkeLsdvhd9NdfyE+AbX238wQPnECYmN2Q6RWyvXpenI6EMr&#10;pg4yurDqCrCoFSPYQd565JBLuXd4PiTWdZyLsyuzI0u+pg1iVrTh4FlfrU/B2PS3xN2qtUWXWMSr&#10;821bATtT8vy/BAhJ6VL9TdI/fN/6lkTPoqB/mnV/35//ALbp4/nBH3jMelS/U3SP3zf+pZEid3cu&#10;2jV+Hlu1PEobI0x7xiZtbbnH8dKq7k5nUMca8VWgrawVHRgrb7JAuO3kAfSm8ZVldI09W3sFl2c6&#10;gglEWs41RYeY8Q228pI6+G/2Jn2ap6U/HNJ8DSMg5HKNvGvpXH5tvs6y1vKD7TWv3h1ES0o1ji/W&#10;WYKcjMyXRXdVPwfDpU7LznqtVFCMTyn1rOZtg5aBOb0X/Dj06DmXN8XN1fIyK/2teLhYTfP9MxHn&#10;D0lvaTk4elYuHj2NUNRyXryHQlWbGpq53pBHkLXesP8AZVq6/XSTHZV2d0aTp+Lp2P8AUsWlawfa&#10;7AbvY37KxyXO/vkffSJdjmVqmk49+HW112m5DXtSnV3xrKmruNa+bvWRW/IOpVX23ICsEdu4t3Ss&#10;TWa7dT1JTbiU3mijFVyiXWVgGxrihViiFlVawwB25vaNpxU91jhtRsND0wgDbdsOl2/3mdWZv94m&#10;Vtd2HviZXDa3Y3wZMzDts8Q1M5pspu2Cs6NyNvzBRzVuF9bc7jym1+MvSS6pnKMTSNOGPk3bIlgJ&#10;zMjdjt9IoFYTmG+4Z+YA9SNuoDTffa4YxMPiHJxsGijHx66cbanHRa6kc17t6iAKrHpuNh02+SWf&#10;92pv9HNA/eTSv6hRKhe2js91DTc3wtUcvnZGPVmXu7+I/PkBiVtc7c1yFfXK+ruQB0AAsz7j3bVR&#10;qujY+NVTbU2j4+DptrW+GRdZRh1KbK/DJ2RuXcc3Keu2w6QJHBpS12p/rqy/38X+t1yyHvP97qjh&#10;izDpsw7sq3OqybavDsqREGM1COLOdg3rHIQg1qw6Nvt05qsuKePPhOqW6n4fIbM4Zvg8+4BFwt8P&#10;n28jygb7dN9/ZAvRmZGfu1d9fH4izHwVwb8W6vHfJLNZVZSVR60KqVIs5t7ARzIo23+SSXED8sr4&#10;rftT/NKWO7Qf9JNH/fGr+m0upsr3BHvG34em8pV7StEzOHuIbth4V+HqDZeIXT6XbSMg3UMPIPU6&#10;FarAhHUWKCp2MC6wOIJkKezH0jteoZ+n4L6acZsu5KbbjkBq62cNsUHIGcF+VRzcp9b27SRXeA7c&#10;aeHtOOo30W5CC+mgVUtWrlrmKqd7WRAFI67kH3AnYQK8fSUfrp//AHRgf1jUJPzugH/RfQf3rxPx&#10;YlWneY7bV4h1U6ktBxh8EoxBU1gsbaizIs52IAALG8qVHMBy78x32ErO6R34qK6dH4ftwLvEVcfT&#10;6smu2tkYqvKtliNyuu+3xUD7e+BP7mlK3ZqP9KcT9/1/r5liveW76FHDmVXhtg3ZV1lAvVltrrqC&#10;liuzFibN9x9apG3tEq/4c44+D6nTqXhhjVnDO8Hn2BIv8fw+bboN+m+0C9QGR27/AOP9FdQ/b4f9&#10;con792LvcUcSvk1V4d2Lbi112WGyyuxGFjMqiso3N5qd+YL7PORZ72Pfho1TDz9FpwLq9sk02ZFt&#10;tW3Nh5Q5mrSosSGeo7c5U7eYHkAx6Lf9VdU/e+r+srLKC0pv7qfeMXhvMyMl8VspMmgUMqWLWyBb&#10;BZzLzeqxO3kSNvZtLUOwjtfp17S8fVceq2irJfKRarihsVsTLvw7OY1s6EGzHZlKsfUK77EkAKnu&#10;9xw9Zh8RauhABOScirmHMGS5FtRmBGxBYkbeRCiWscJ9nehZuLj5dWlaW1eTTXchGBiHpYobbcVe&#10;Y32PygzQnfy7qVuqomq6dWbNQxqvCuoX4+XjKSy+H5b30lmKA/HUlfPl2jB3b++rn8Oo2n5WO+Xh&#10;Ix5Md96MnCP+srq8SsApv63gWqpRmbZgpVVCy/8AyLaL9qdM/wCH4v8AdT9sHsj0it0sr0vTksrd&#10;XR0wcZXrsRgyOjLUGR0YBlYEFSARt0kOOJPSm0+GfgWkX+Lt0OXfUlYPsJ8E2MdvPl9Xfy3E+7uU&#10;dvfEesavl3ZqWX6ZfVv4iVrThafdVsK6sbfZrPFBZbAz3WcwUkqANgnTIJelV/Sui/dOX+Jqk0uN&#10;eJ1wsPJzHVnTGosvZE25mWpS5C79OYgdN9usqq723e3q4mTDrqwrMWvEstsVrbUexzaiLsVTdVA5&#10;fMO2+/s26hKv0Y/6iZf74P8Aiq5MTmlUXdd77FHDODkY2Rg25NTWvkmym6pXHqKOXkuKJ9bvubB9&#10;6WF9t3brToelDVbse3IqL4yeDS1a2b5JVVO9rKmy8w5t23I8gTsCEAvSUfriX97sb+ndJ4d0L9bO&#10;i/cNf87SrvvMduq8Q6l8PGOcZRRXQK2dbG2QseYkbAE83s3kpe6N33qa6tI4fswLucBMOvJS2tkJ&#10;9Yq9iuQ4G2+/LzddvvBP4GVWek4/XVV/8P6d/wCI63LUlldfpQeyy74Zg61XW70nEGnZVg3K0mm6&#10;6/GLD61XOVkKX6DmCD2jYJVdy8/6L6P9yL/SabslX3d97/zaNplenX4Byhj7rjWJatR8MsWCWqy9&#10;OTfYMoO423AlhPYr2lrrGl4WpKgq+F0+Iag3P4bbsrJzbDfYr57DeB7iIiBGH0ivC75PDV7ovM2H&#10;lY2WR7q1c02t/u1XOx+QGaB9FtxoiZuqYDkB8iijKoHlzfB2eu8ftgltDADrsLD9bLCeIeH6sqi7&#10;GvQPTfW9ViH65HUqw/Af5BKi+0/sq1fgzV0yaSy1U3NZp+oBN6LamJVaLwSVFvhHwrq2I8XqV25+&#10;VAuFLiR979/GteJw1nqxHPmBMOpdxzM1zDm5R5nkrVnO2+yqT7DNE8PelMpFKjK0jIOSF2Jxr6Tj&#10;ltvjb3GuxQx9gVwo6bnbrGzti7ZNY4y1CmqnFst8PmGFpmKeda2b411lritPEsACvfe9dVaAgMoa&#10;znDbfovOG3fV9QywPpePp4pY+zxMrIrZBv5b8mLZ08+olmAM053WOwNOH9LTF3V8q1vHzbV8nvYA&#10;FV/93UoFae8An2kns+8N26U8O4Az78e3JQ5FeMK6WrV+e1bGDE2MqhR4Z3G+56bA+UCvX0lH66D+&#10;9GB+P1CWF9179bui/vdi/i1lUveW7a14h1U6kMc4w+C0YoqawWHlosvcPuNgCTefL3ecl13Su/DQ&#10;w0jh+zAuFnJVhV5KXVtVvXUSHsDFbBuEPxQ3Uj37gJ4xOKCcoCY5oaR07zffEo4avx8Z8K7KtyqG&#10;vRksrSpFSwV8rl259yeo5FYe/aBW/p5/0sb/AOKcj/xq2XV7yimjjXl1U6mKwd9Ts1LwS4+NZmNl&#10;mvn2J25mI32+9JmH0qtvs0Wv+PH/ANNAsK3mku2Xvd6NoOSuHqD5K3PSLwKcWy5fDJKjdl6cxIPT&#10;55GL89Wt+0tf8fP/AKaRb7x/bk3EOoHUGoGN+h6qBSLfFA8PnJcMVTq3N5beyBc3wzr9eXj4+VVv&#10;4WTRVkVcw5W8O6tbE5h7G5WG49k0335/1qax+5Y/9cxp77sOb/Mmj/vVp/8AVKpCLvcd+CjNxdT0&#10;GnAuQm34NZk221hQ2Nk1uzIiEsQxqI9blOxHSB0XowD/AJ4z/uAfjhLMzKae613hl4czrstsZspL&#10;qPAKJatbKOcPzLzAqx6AbEr88tW7Du1yrXdNp1Kiq2iu9rVFdpQ2KarGrbc1ll81O3KT026wKwO/&#10;pwe+NxRqbnflz1xcur2AKcOnGYAnpv4uNYx89ueWHdhHCGh6no+nZyaZplnj4tRdjg4pIuRfDvRj&#10;4W/Olyurb9eYGeU77/dis17CTIw1U6ng8xpUty/CKHINuPzHoH6eJUTsGsXkLItjEQn7vHep1LhW&#10;23BvxmsxTYz3YF4NN+PaT69lJYeqbCN2Qqa3YcyleYkhZ/8A5FtF+1Omf8Pxf7qE7GtGB3Gk6YCN&#10;iCMDFBG3UEHwuhEiLq/pTsXkPwfR8prfYMi/Hrr32+yrNrjc+9fKdL3XO8zxNrXESXWVWXaZZVZR&#10;kUY9apgYadHS/wAawbvfW68m3il7Ba+1ewHKFhAHSQz9KJ+o2B++a/1bIkwtY1EU023EFhVW9hUe&#10;ZCKWIG/Tc7bdZVV3q++fTxLiY2NRg241dV65QsvtrZ23qsQLyVcyAEWb7+IT8kCQXoqh/mzV/wB9&#10;V/qOLJvc0qZ7o/e/q4Zx8vHuwrcqvKyRkl6ba1sQiiunkC2EKV2qB35htufPeTu7Yu9di6No2maz&#10;Zi5F9eqPi10U1tUtlbZWDfnobC7Kmy1Y7K3LzHnKgAgkgIGekUP+lGX9x4X4kyzPsN/UbS/uDF/E&#10;pKhO8X2xDX9Uu1HwDjC2qmoVGwWEClCgJYAAFvMgb7fLJp91/v20ZNmlaE+n3JdYteHXeltT0700&#10;M3O4YrYAwqboqtsSOvmQE19TP0uz9o39EynHuo/rq0n5M9v6Nsnl3mu+7RoGW2m/ALsm9sdLfFFt&#10;aUhbucAHcmzmBXfYLtt7ZWx2Udon0M1TE1PwvGOLkeP4XPyc+4cFefr5c52JGx2EC8zmlaHpReGG&#10;TV9Ozdj4eTpzY3MAdvExMiywhj5AlMxOUb7kI32Jkue7L3qKOJVyfCxLsV8Q1+ILXrdW8TfYoa2O&#10;4AHXnCn5Pae57zvYNXxBpdmISqZNbfCMK1vKvIRWChiOoSxWapyOoVyR1Agam7jPDmkalw/jNbp+&#10;n35GNZdjZDW4mNbbzq5ZWdmrZt7K2R+vvEkF/kV0b7UaZ/w/F/upVP2W9qWt8F6jaluM1TOBXl4G&#10;VuteQqH1LarVJQuvU15FJsVlZgyuPiyhf0p2H4fTSMzxuUdGuxxVze31w3icvuPhj5oEtT2LaN9q&#10;NL/iGL83+xnsMHBSpFrrRa60AVERQqKo6BVVQFUD2AAAStXhXvl8T61rmC2Bik41WQgt03DTnqso&#10;sPJac3KsUgFK2NiuWorQop2O53svQ9Pd+XydPwQNNd8X9a+t/cNv80hP6MT9X8v96rv63iT1veh7&#10;+WPmY+saHRp94YXZ2l25Ft1SqHxsizFstrRC7MrPUxUPynYrvy79I5913t/XhzUbM1sY5S24z4rI&#10;ti1uqvdVbzqSCGI8LblPLvzE79NiFzvNIS+lb/UjRv39T/wnVZIXsj7fKNY0U61Vj3U0gZhNNpQ2&#10;/oN7Es6oWT1jW3IebYgrvtvsK8O9v3xaeJ8XDxacK3Frxc0ZyvdbWzufgmTjBCiFlA5cpm3Deaj5&#10;dwkB6K0/oDV/3wq/qlUnJvKlu6T3vKuGqsum7Dtykyr0vL1W1rYhWpaioWzZSCFDfGHzS03gjiZM&#10;3DxMytWSvLxqclFbbmVL61tUNy7jmAYA7Hbf3wIpelEP+ZcH980/q2RPPeiuP6E1n7rxf6u0213/&#10;AHs6u1Dh6446NZbh3VZYrUbs1dZIu5VAJZhUzEAee0gX3UO9VZw1blb45ysTNFRsrVxXZXZR4gWy&#10;skdTYtnK6uQNkTbY824XCc0hr6S3tKvxdMxsCh2rGo3MuQy9C+PSvM1W4+tscqHU9HQsPbNq91rv&#10;NpxLTmWrjHFbEvSrw2sFjMj1rYtp2A5QTzoB5boepngvSJ9jt+o6TVlYtb3XababnqrBLvjOhW7l&#10;UdW8LZbSB6xVDtudgQj13De6hhazXkalqatbj0ZPwajFDFUtsSqm6220qQ5QC1K1rBAJDn3ScON3&#10;W+G0AUaFpfQbDmwqGPzlmVmPzkkytzuv98XJ4bS/G8BczDvuN7VNZ4VlF/IlVjI3I+4YVLzVOAQ4&#10;J5huRNrcaeke1bUQMPR9NGNk3eolgJzMvdiF2oxxWEDjfpY/iqm4JUAbkNF98vh7ExOItSxsKmnH&#10;xqfg6pTjoldVZ+B0l1CIAqkOTv0ls/Y6f806Z9wYn4hJTT2zdnudpmY2PqbMc26ivLvLP4rc+Vzk&#10;89nVbLFIZXZSUDhgu4US0nuc9udGtaWq00W0HTlx8K3xWrYWOtCevXyMRyMOo5gre8CBv3mlJWSf&#10;9Lbv/jXI/wD5meWW953vgUcNXY2O+FdlW5VNl1ZrsrrrVanWsiwsebclgRyqw293Teq+3jLfVn1T&#10;k6vrFmr+Dz7Dns1FtR8HnA+KGbw99j06kGBeuszI192fvo4/EeVZhLg3Yt9OM2SzNZVZSUWyuohC&#10;pD772r8ZFG2/uklFgDKxvSXdlIxtUo1OtAKtSqNd5A6HKxlVQzD2s+PyjmP1tQEs6miO+j2Q/RjQ&#10;MqpFLZOJtnYm25bxsdXDINv9tQ9tPyc4bzUQIM9uveFbP4T4d082GzIAcZzEgljp36GpNu31926X&#10;77AH1vdJP+jY7MDi6LZqFi7W6pez1k9GGJR9Jp/hHFtwPtRqz7ZW1wTwrZqGXi4NXMbMzIqoXp1B&#10;tIDPsfaqguf2rGXmcJcOVYeLj4lKhasaqumtQNgFrUKNh97eB28REBERAREQEREBERAREQMTiwnO&#10;cDArL9J3o3LrmDkf7bSq6fPofg2XlOenyfCx+ESIEn76U/h3dNFzPYlmZidPab0pvXf+Ktt8/wAs&#10;gGZ9K3VfpbLj7omPZMwp+216Oa/jr7YiWIiJLOIiIgIiIA/l9+TM9F5xOK9U1PFJ2+F4NFyg+1sK&#10;6xdlHv5ctyR7kB+aGc2f3Z+0j6Fa5p+Yx5avGFF5/wDc5H0pm9wClldifrVacG3YZzYL0jnNZ08a&#10;8Y+Do2e8Uy0tPKJ93KfiumUzM/OltxuPIgEH3gifpPly6kREBERAREQEREDBnhe27i4YGkanmN5Y&#10;+Fk2ge0lam2UD2szbKo9pInujIeeku7QPg+jU6eh+majk1mwAgEY2KwvckefK1q0p7iCw9pnXsmL&#10;yualOqbRr4c5n2OfaMnk8drdkKyaKtlUb77AAn37T9IifVVKjgREQEREBERA+rSfq1P7rV+MWX1S&#10;hXSfq1P7rV+MWX1ymfSDzsXhb/FYd18r/wBPwl1nE2Pz42Qg+uptX8KMJQ82H4ZNZ86yaz86HlI+&#10;8RL8mEo27V9C+C6rqeOfOnUMxD/GLCNvkIII+QzH0fvpbJXtis+zX5tN618y3jH69jysREuiBIiI&#10;CIiAmQPIAEkkAAAklmICqANyWZiAAOpJA9sxNhd3fU66df0Wy1Q1Y1PERg23KPGtFCud+m1bWrZ/&#10;uTzyWmtbWiNZiJnTt0htWNZiJ4azHF++H3a+IbFV00bUSrAMpOOyEgjcHlcqw+ZlBn7fmXuI/tLq&#10;H8D/AIpdEiznKV9vZfQr71h+y6ddre5S1+Ze4j+0uofwP+KPzL3Ef2l1D+B/xS6WI+3svoU97H2Z&#10;T07e75KWvzL3Ef2l1D+B/wAUfmXuI/tLqH8D/il0sR9vZfQp7z7Mp6dvZClr8y9xH9pdQ/gf8Ufm&#10;XuI/tLqH8D/il0sR9vZfQp7z7Mp6dvd8lLX5l7iP7S6h/A/4o/MvcR/aXUP4H/FLpYj7ey+hT3n2&#10;ZT07e75KWvzL3Ef2l1D+B/xR+Ze4j+0uofwP+KXSxH29l9CnvPsynp293yUtfmXuI/tLqH8D/ij8&#10;y9xH9pdQ/gf8UuliPt7L6FPefZlPTt7vkpa/MvcR/aXUP4H/ABR+Ze4j+0uofwP+KXSxH29l9Cnv&#10;Psynp293yUtfmXuI/tLqH8D/AIo/MvcR/aXUP4H/ABS6WI+3svoU959mU9O3u+Slr8y9xH9pdQ/g&#10;f8U9d2Sd0XX79TwVu0zJxqEyse6+7IQV1pTTdXZYOrbszqOVVXfqeuwlu84su80vv3NaJjo1jv48&#10;GY3ZjieNrT3cGUM5ziqzlK0miIiZGNo2mYgcPCmsu1fu16NrK/o7Cre3YhcmrenJTf7G6vlcjfry&#10;tzKSASDsNtoTBE3pe2OelSZrPbEzHwa2pW3C0RPir17QfReWIGbStS8X4xWnPRVc7+S/CKFVD+2N&#10;A6D2nrIwdofdq17S9zmaZk+GP/aMetsrH2A6s1lAfwkB3HNkLTvt8ol07LAEnMO/Nopwvpk8eE6e&#10;MaR7YlGZN3YrebrWe7l71BIuB8iCfb1HT5/l+Scwf/t7fwS7vjfsP0fUgfhunYmQTvu70p4m59vi&#10;AB9/nMj7xp6NLQ8jdsS7M09+pAS0ZNJJ99eQruFHsWq2oD+STWHfuK3+5W1e/wA6PdpPulG5N2ZI&#10;82YmPZPv+asaJMLiv0Y2sUgnEz8HN28g9duE5Hu5S+VXuB7fG6+4eU0dxv3XuINP3ORpeW1Y/wBb&#10;jV/Ck6eZAxzY4A8yzoqgffkzj27Z8vCmSs92uk+y2jgvs2WnOs+PV7mronBrBuy7jmQ7Mv1yn2hh&#10;0II9oO05zr1eBERNwiIgIiICIiCeL9sDMeqxLamauyt0srdTsyWIwdHU+whhzb+/b5pb/wB0bt8G&#10;v6Wl1hAzcYjHzkAIHihd1uQEn6Xenrr1Ox51JJU7U9Tf/cf7YjpOu46WNtjaiy4V+52VXsO2NYfl&#10;F5Sr2AC0kn1esJvbZI2jDNqx9+nGO3SOcfrrd+xbT5K8RPmzwnx7Vu0jV6RHTTZwrmsBuacjTrdv&#10;k+iGPUx+8thJ+QGSSE1h3oeGzl8O6zjqOax9OyTWPPe2us21fgsRTKHsl+hmx27L1n3ws20R0sd4&#10;/hn4KXBEwjbgEeR6iZn1aFJ6yIiZZIiICIiYnkw+7RdCvybVoxqLsi5+iVUVvbY23nsqAnYe0nYD&#10;puRNg/mXuI/tLqH8CP7U3l6MjUa11nOrYKbbcBTSSBzKKrt7eU+YBDoDt8ksyUSs7w3tk2bLOOtK&#10;zpETrMzx1hM7NsNcuOLzaY4zGkadUqW/zL3Ef2l1D+B/xR+Ze4j+0uofwP8Ail0sSN+3svoU97q+&#10;zKenb3fJS1+Ze4j+0uofwP8Aij8y9xH9pdQ/gf8AFLpYj7ey+hT3n2ZT07e75KWvzL3Ef2l1D+B/&#10;xR+Ze4j+0uofwP8Ail0sR9vZfQp7z7Mp6dvd8lLX5l7iP7S6h/A/4o/MvcR/aXUP4H/FLpYj7ey+&#10;hT3n2ZT07e75KWvzL3Ef2l1D+B/xR+Ze4j+0uofwP+KXSxH29l9CnvPsynp293yUtfmXuI/tLqH8&#10;D/ij8y9xH9pdQ/gf8UuliPt7L6FPefZlPTt7vkpa/MvcR/aXUP4H/FH5l7iP7S6h/A/4pdLEfb2X&#10;0Ke8+zKenb3fJS1+Ze4j+0uofwP+KPzL3Ef2l1D+B/xS6WI+3svoU959mU9O3u+Slr8y9xH9pdQ/&#10;gf8AFH5l/iP7S6h/A/4pdLMbR9vZfQp7/mfZdPTt7ld/cK7t+r4estqGfhXYdOPi21J44VWttyCo&#10;IRAxbZFXcsQB1AG/XaxOcOQTnIPatqttOTyltInSI0jq0SWDBGGvRjt1nxIiJyOkiIgIiICIiB8e&#10;r6RVkVWUXVrbTajV2VuAyOjDZkZT0KsOhB8xPAfmaOHvtLpn8To/sTZcQNafmaOHvtLpn8To/sT6&#10;9O7v2h0nmq0nT62891xKQf6E2BED5MPTErUJWi1oPJUVVUfMqgD+SfSEnKICcSk5RA8Jxz2F6PqZ&#10;5s/TcPKfYgWW0IbBv57WbBwflDAzy2k9zvhmlg6aNhMwIKm2vxuUjyK+KX5T8o2m5IgfLg6ZXUgr&#10;qRa0XoqIoRVHuAUACfQBOU6Dj/LyK8HNsxF58tMTJfFXl5ubJWlzQvKSA29oUcpI38txAh/6VBv8&#10;26R8mpWH8GHf0+frPy9F3p6W6NrNdirZW2sFWRwrKynTdP6FSCCCfYwPUkjptI+9qvCnHeuCtdSw&#10;M6+uqzxqahTipXVaUZC6cp5+bldl6uw2PScuy7hnjzREtTTMDOortc3WUGnEeq27kWsO3M3ic3JW&#10;idLFGyj3DYJ+6h3O+GbbDY2j4YYsWPIhrUknclkRgh39oKkH3TY3CHZ9hafV4ODi4+JUN/pdFSVr&#10;189wgG/Xr1n08I5Nr4uM+QOXIbHpa9SOXluNam0FR0XZyensncQMATBWcogav4y7sWgahY12VpWH&#10;Zc23NcKhXa23kGsqKOR8hO07bgHsO0jS9zp+n4uK7DY2VVKLD7PWsO7n5y091EDx3FnY7pWfYLs3&#10;TsPKtChBZfj12uEBJChnUnlBJ6fLPu4P7OcDT1dMHEx8NbGDWLj1JUrsBsCwUAEgdN/OejiB5XjL&#10;sr03UWrbPwcXMaoOtRyKUt8NX5S4XnB2Dcq8wHnsPcJ578zRw99pdM/idH9ibLiB4/hLse0rAtN2&#10;Fp2HiWshrNmPRXU5QkMULIoJUlVO3luB7p68CZiAnkO0Dsi03VUFeo4WPlqvxfGrVmT9o/x0PtBU&#10;jY+W09fEDVnB/dd4fwLBdi6ViV3KQUtNfiWKR7VewswPzGe44r4KxM+rwM3HpyqeZX8K+tbKy6Hd&#10;GKMCCV8wfYes7uIGtD3aOHvtLpn8To/sT6tJ7vuh0WpdRpOn021MHrsrxakdGHkysqggj3ibBiB4&#10;/izsg0vPsF2bp+Jl2heQWZFFdrBASQoLqdhufITpPzNHD32l0z+J0f2JsuIHlOD+yrTdPZ3wcHFw&#10;2sAWw49KVF1U7qGKAbgHqN99tz750mV3cdAdmd9H053dmd3bEpLM7kszMSu5ZmJJJ6kmbGiBrT8z&#10;Rw99pdM/idH9ie14Z4VxsKlMbEoqxsevnKU0oK60NjtY/Ki7AczuznYdWYmdtEDBE8Hxz2DaNqZD&#10;Z+m4eS48rLKUNg8/KwAOD189572IGm9G7nfDNDB00bCLKd1Ntfjcp8t18Uvynb2jabawdMrqRa6k&#10;WtF6KiKFUD3BQAB+CfVED5dT02u6t6rUWyqxSliOAVdGGzKwPQgjoRNfDu0cPfaXTP4nR/Ymy4ga&#10;zbuzcPeX0F0zYggj4HT13/3fL5J67iLgbDzKBi5eNTk44KEU3VrZXvX8Q8rbqSn1vTp09076IGtP&#10;zNHD32l0z+J0f2J9Wld33Q6La7qNJ0+q6pg9dteLUrow8mVlUFSPeDNgxAwBPj1XR6r63qurS2qw&#10;cr12Kroy+0MrAgj559sQNMfmNeF+fxDouCT7U8L6Sfl8Hfwv+7Nr6JoNONUlOPVXTTWNq6qkCIg9&#10;yquwA6+wTsIgIiICdfqmhU31tVfWl1TjZq7VV0YdehVgQfPz23nYRA0vndzThex/EOjYSknmIrr8&#10;NCT5lkQqjb+3dSDNg8E9mOn6anh4GFjYae1cemuoH5+VQT+GeniBgCdJxZwRiZ9QozcanKpDiwVX&#10;1rYgdQQrcrbjmAY7HbpvO8iBrT8zRw99pdM/idH9ifZo3YDomPbXfj6TgU3VNz1214tSWI2xHMrK&#10;oKnYkbg+Rnv4gYAmYiBieT4v7JtM1B0szsDFzHrUpW2RTXaUUncqpdTsCes9bEDWn5mjh77S6Z/E&#10;6P7EfmaOHvtLpn8To/sTZcQNafmaOHvtLpn8To/sR+Zn4e+0umfxOn+xNlxA+XA01Kq0qrUJXWi1&#10;1ooAVEQBUVQOgCqAAPdPC5/d30K13tt0jTrLLGZ3d8Slnd2JLMzFSSSTuSZsSIGtPzNHD32l0z+J&#10;0f2J7XhjhTGwqRj4lFWNQpYrTSi11qWO7cqKABudydh5mdtEDi6bjaeP457HdL1MbahgYuXt0DXU&#10;o7j9q+3MPk2PSeyiBpbB7mfC9bcw0bDc9OlqG5QR1BC2s6gg+4TbWl6FTQgqorSmtfipWgRB8yqA&#10;Pv8AnPviB+WViq6sjgMrqVZT1DKw2II9oIO01wO7Pw95fQXTP4nR/YmzIga0/Mz8PfaXTP4nR/Yn&#10;pNe7M9PysenEycPHvxcc1mjHtqV6qjVW1VfIjAhSlbMi7eSkj2z08QNaDuz8PfaXTP4nR/Yn3aJ2&#10;B6JjXV5GPpWBRfU3NVdVi1JZW2xXmR1UMp5SR0I6Ej2z3sQPGcVdjOk51vj5unYeVdyhPFvx67X5&#10;V35V5nBPKNz0+WdP+Zo4e+0umfxOj+xNlxA8xwf2Y6fp/P8AAMLGw/F28T4PSlXPy77c3IBvtvPT&#10;bTMQPOcX9nOBqCeFnYmPl1jyXIqSwD5uYHb7201tX3LuFw3N9BsQ/sWVnr2Ps8NmKbfJy7TdkQOk&#10;4Z4KxMKsU4eNRi1AbCuitKk2HQdEA32+Wd0omYga6zu7toVtj226Rp9llrvba74tTPZZaxeyxmK9&#10;XdyWZj1Ykz8fzNHD32l03+J0/wBibLiB0WhcD4eLj/BMbGpoxdrB8HqrVKdrdzYPDUBdnLHmG3Xe&#10;eQHdn4e+0umfxOj+xNmRA1p+Zn4e+0umfxOj+xNg6XpldNddNSLXVUi11ogCoiIoVVVR0CqAAAPI&#10;CfVEDg9YPn/L1+eao4o7qHDuZc1+RpOG1zHd3Wvwy597+GVD+71genSbaiB5jgjsy0/TUNWn4ePh&#10;1tsWTHqSoMRvsW5QCx6nqfeZ6XlnKIGruMO7DoGfYbcrSsOy5vjWioV2tt77K+RiPk3/AAzt+Aew&#10;7SNL3On6fi4rN0ayqpRY37az458/a091EDxvFnY3pOfb4+bp2HlXci1i2/HrtsCKWKpzMpPKpdiB&#10;vsCze8zsOEOzzB09XTBxKMRLGDOmPUlSswGwZggAJA6bz0UQPJ8YdlGm6gyPnYOLmPWpStsiiu0o&#10;rEMVUuDsCQDsJ0H5mjh77S6Z/E6P7E2XEDx/CXZBpeBYbsHT8TEtZDW1mPRXU7ISrFSyKCV3UHY9&#10;NwJ68TMQOHPNG98ftrXRtDybEYLl5YOFhKepN9ytzWcu43SioPcx3A9VV3BsQHn3xuKtUw9Dut0f&#10;4T8P+EYq1nExzlWrWbkN30kV28ymoOpPhnl33GxAMrou4L4t4py6hlUajfYv0tbs3Gsw8XHRj6x3&#10;aqqvl3G7+GrWHYA+Q2DZHo1+yUZerWapYpNWmVFaCd9jl5NbVBgx82qxmt3BHnejbjk9a0ACaw7u&#10;nYpToGmU6fW/i2L9MysjblORlOAbrAu7FKw3q1oXYrWFBZvjNs8CBmIiAiIgIiICIiAiIgIiICY2&#10;mYgRe9Irwn8I4ce0Lu2HlY+QP2Kl/CsP/YsI+/KqUl4nbNwX9EdJ1HB29bKw76k39lrVt4Tez4tg&#10;RvvSjmliQN1Kn65WBDK3tBB6gg7gggEGXfcOXXFeno2j/lH5KzvSul4t2109jnERLRCIIiJkIiIC&#10;YsTcbHqCCCPPcbdQQfZMxNZY8Fs3cb7bhq+jU022F83TlTEyeY7u6ooFGQd/WbxawvMxJJcPuSd5&#10;I1ZSl3f+2m/QdTpzqedqvqWXQp9XIxm+MhB9XxEblsqY7FXXbcB3DXGcA8f4mp4dObhXLdj3rzI6&#10;np0JV1YfWujhkZSAVZSPZPnm9NinBkm1fMtxieyZ5xP4LVsO0xkrFZ86PfEdb0YmZjeAZCJRmIiA&#10;iJjeBmJjeYZ4H533BQSSAACSSegAG5J93Tc/elO3e27bfo7rN99ZY4eKWxcIHyaqpyLLwPYMlwXH&#10;t8MU77EsBLXv+96RcSltE0+0HLyFIzrq2G+LjkD6SGB3XIv326da6wx3VmSVxhdunul03LsXRjy9&#10;44zwpr2dc+vq7vFXd47R0v8ATryjzvHq9hERLYhCIiAiIgIiIH1aT9Wp/davxiy+oyhXSfq1P7rV&#10;+MWX1ymfSDzsXhb/ABWHdfK/9PwlxMqI79fCBxOKNQO2yZi42dWB5BbaFps+Tc5GPex/bAnz3Nu+&#10;0gR6UPgL1dM1NVPqNbhWkbbctm11Rc/sWR1X90aR258vQ2iK+nFq+vnHt009bo3jTpYtfRmJ9XKf&#10;jqgHEzMT6DVViIibhERAT9sTMat0tT49Tpans9etg6dfZ6yjY+w7H2T8YMxMa8O0XndmvGdeo4GH&#10;m1kMmVj1XKR7edFJ6ezYkjb5J6dZBj0aXbL4uNkaJfZvZjO2ThBtgTjWkeNUvXdvBvLWAdeVLwo2&#10;WsSc1Z6T5XteCcGa2OeqdY74nkumzZfKY4t7fFyiYmZyOkiIgIiICYMbzxvaz2q4ejYNuoZrlKKu&#10;QbKOZ7LLGCV11r5s7sQPcBux2CsRmKzaYisazPCIjm1m0VjWZ0iOcy9iTMSGH56FpXX/ADdqH4cb&#10;+9/I7wPSh6V9rdQ/Djf3skY3btXVit7vm5PruCOHTj3/ACTQ2jaQw/PQ9K+1uofhxv72Pz0PSvtb&#10;qH4cb+9mfszav3VvbHzPruH049/yTP2jaQw/PQ9K+1uofhxv72Pz0PSvtbqH4cb+9j7M2r91b2x8&#10;z67h9OPf8kz9okMPz0PSvtbqH4cb+9mD6UPSvtbqH4cb+9id27V+6t7Y+Z9dw+nHv+SaAMyJDBPS&#10;g6SSAdP1BRuAW/Q52BOxOwt3Ow67Dz2ktOCeL6M/EozcV/Ex8mpLqn2I5kcAjdT1B9hBG4M5c2y5&#10;cMROSk1ieGs8tezV7Y8+PJwpaJ7ut3cxvOU0h2sd8HRNFy/gObdcMha0sZKsey0ItgJTmYDYFgCQ&#10;Af5wJ5Y8V8k6UrNp56RGs+5vfJWka2mIjtlu2JGH88Y4Z/2uZ/E7Y/PGOGf9rmfxK2dH1HaP3WT+&#10;23yeX1nF6dfbHzSeiRh/PGOGf9rmfxK2Pzxjhn/a5n8Stj6jtH7rJ/bb5H1nD6dfbHzSeiRh/PGO&#10;Gf8Aa5n8Stj88Y4Z/wBrmfxK2PqO0fusn9tvkx9Zw+nX2x80nto2kYfzxjhn/a5n8StmPzxbhncf&#10;TssfPhW7Ae8+fQefv28pn6jtH7rJ/bb5No2nF6df7o+aT+0zyz5NL1RLq67a2DV2otiMPJkcBlP3&#10;wfL2T7JxvfXVjaNpmJhl4njvsa0nU/0/puHlkDZXux62tQe5LuUW1/7rrI19pPo09LyAzabkX6fa&#10;dyEffKx9yPajstigdOiWgefQyZMxOrFtebF5l7Rpy46x7J4Oe+z48nnVj4T7VNXbB3Ttb0QPZlYw&#10;uxV/9sxGN9HL7GsUhLqenVhZUFXY+uR1OoB+X/0+Q+e0vwyccMpUqGUjYggEEH2EHcH5iNpXj34O&#10;5rTh1Wa1pNXh0qefPxF+p1qx9bJoXfdUBO9tKkKBu6gHmDWvYd8+UmKZo0tPCLRynx15dyC2rYJx&#10;xN6azHXHXCDsQIlqhDkREyEREBONvNseVirbeqykqVYfFYEbEEHYggggzlEC8bsh40Go6XgZw/8A&#10;asWm1v27IOf/AL/NPSaliCxHrPk6Mh/3lI+byJkdPR6a+b+GcVWYs2Pfl0dfYqXuax/BlZJQifJ9&#10;px+Sy3p6N5j2Su2G3TxVt21ifbCiDivh04eVk4hBX4LkXUAHzC1WMib/ADqoM6ub/wC/fwScLibN&#10;IUivNSjPqO3Q+KhqtG/kdsim1yvmFcdNmXfQE+n7Nk8ripf0q1n3Kblr0L2r2TMERE6XmREQEREM&#10;Nrd1jtD+hfEGmZLEip71xMjb/Y5f0klj7Ertaq5h1BFXl0G1zyHpKCyvykeXkdvvjb2j55cP3Se2&#10;1db0bHuZwcvHC4uaoPrLfWo9cjckC5Ctqk+YPv3Epu/dnn7mbTlrW0+vWvy18E9uvL52OfGPxbvi&#10;YBmZUVgIiICIiAnEmcpxYwHNE013he8/p/DqUnKW267IJFWPQB4jKu3O5LFVVVJA6nqfVHWaV/PQ&#10;9K+1uofhxv72duLYs+WvTpjmYnlPD8dHLfasVJ0m0RPZ/wDEz9o2kMPz0PSvtbqH4cb+9j89D0r7&#10;W6h+HG/vZ7fZm1fure2Pm0+u4fTj3/JM/aNpDD89D0r7W6h+HG/vY/PQ9K+1uofhxv72Pszav3Vv&#10;bHzPruH049/yTP2jaQw/PQ9K+1uofhxv72Pz0PSvtbqH4cb+9j7M2r91b2x8z67h9OPf8kztokMf&#10;z0PSvtbqH4cb+9na8Jekl0bKyacezGzcUXWJULrRU1avYQqc/hOzBSxALbbL1J2AJmtt3bTWNZxW&#10;934SfXcPpx7/AMYS7EzOAM5yOdpERAREQEREBERAREQEREBERAREQEREBMTMQEREDAEzEQEREBER&#10;AREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAx&#10;tHLMxAxtMxEBERAREQEREBERAREQEREBERA4WSm3vc9nX0L4g1GlV2qvtObT+0yibX+TYXG0ADoF&#10;AEuTYSDvpOOyc24uFrFQJbDZsXKA9uPkspqsPQnam9dttx6t7n60bTe6M/k8/RmdIvHR9fOvv4et&#10;F7xx9PF0o514+rrV2xA/L8vlifRVWIiICIiAiIgYI/L7+/8Ay983P3b+9Dm8O37Vj4RgXOr5eGx8&#10;x0Vrcc/6u8Lseu6WAcrBeli6ZieGbDXLWaXiLVnq7+1vS80mJrOkxyn8F3fZP20adreOMjT8hbVG&#10;wtrPq3UMRvyXVH1kPuJHK23Qme3DeUoi4W4rysG9crCyLcXJQELdS3K2x81YHdbEJ2JrsVkJAJG4&#10;BEwezD0m+ZQFr1bBXMVRsb8R1pyPdu1Fn0hzt5kXU+0/JKXtW5MlLa4Z6cdk6RaPbwn9cFgwbyrP&#10;DJHRnt5x7uSyCJHXhDv98M5YHNmthuduZM2l6OQnrsbdmx229prucfL1mwMPvKaBYOZNY09l233G&#10;TXtt/wBqQl9lzUnS2O8f0yk658duVq+2Gypxmn9Z74HDNCkvrOEx235KrRdYR8iV8zH7wmlOP/Sb&#10;6VTumnYeXnvsdrLV+BY4+c2g5JO/sGMARv64m+PYs+TzcdvXExHtnSGt9qxU53r7dfgmO9oAJJ2A&#10;8yfIfKfdt75C7vWd/WnEV8DRHryMwhktzRs+PiDqp8Ig7XZG+4G29dexLEkKjxJ7au9zrWuK9N9y&#10;4+HZ0bDxQVqYb/Etsbe24fIxRW9qHYbaVC/ySzbHuSK6Xz6WnqpHL1z16dke9C7TvGbx0cfCO1+u&#10;XkvYzWO7WO7M7vYSzO7Hcs7H1mYsSSSes/OIlt0iOSF11IiICIiAiIgIiIH1aT9Wp/davxiy+uUK&#10;aT9Wp/davxiy+uUz6Qedi8Lf4rDuvlf+n4SzNQd7LsxbV9A1DErXmvFPwjFHlvk4zC+pN/Z4pQ0k&#10;/Y2NNvz8rl3/APr5fflWx5Jx3revOsxMeMTqmb0i9ZrPKYmPaoMrsBAI8j1H5Hr972TlN0d8TsqO&#10;ka9l0qu1GUPh+KeoXw73fxFHy1XB1Kj4oKeQsSaYn1XDkjLWMleVoiYUe9Jpaaz1ToxERPdqREQE&#10;REDu+CuNMrTsvHzsOzw8nHcPWx6qfYa7F6c9VgJV13G6noVOxFxnYL28Ymv4KZeOwW0BVysYkGzG&#10;uI3NbjfyPUo/k67ESlkGet7K+1XN0XLXNwLfDtACOpG9V9W4JquUH10J8j5o3UEdd4XeO742qusa&#10;Reuuk9v8M/N37JtU4J48azz7u9eMpnKRk7BO/dpWriujKZdN1A7KaL3Hg2tt54952Vg3U+E5WxR7&#10;HA5jJavIBAIIIPUEHcEHyII6EET5/lw3w26OSsxP65LTjy0yR0qzEx+ub9YnEGZni9WZicS88n2g&#10;9q+n6VSb9Qy6cZANxzt67/JXWN7LGJGwCKST085msTadKxrPZHFi1orxmdHqMjIVVLMQqqCSxIAA&#10;HUkk9AAOpJ8pVP33O8wuuZi4mI3NpuE7+G48snI61vkD31oOaulthzBmceak/b3oO/Dka0r4OAlm&#10;Hpp5ltLFfhGYu+21nKSKaTtuKlZmcH1mXqki3Ltuvdc4v9bLH3v2a9nfPf8Arwre27Z0/uY/N657&#10;T8vniIlpQ2nEiIhkiIgIiJiWHOrHZ2VEG7uyJWPPmd2Cqu37JiB9+XgdjfAw0zSsDAXf9C4tNR32&#10;3LKg599vbzbysPuKdkf0U12i6xebG0zlzrdx6rXK36DrO48xcPGPXp4K79HltqGUrfufW9cUT5ut&#10;pjvnl69PisW7MekWv28I8Ov3uUq19JRw4auIa79tky9OoI6fGsx7rUt/Aj0D5Nz8ktKkIvSfcDeJ&#10;gYGogDfFyTjux8xXlKCoH7a2tB7t9pG7pydDaa68ra19vL3xDr2+nSwz/DpPs5+5XNERPpCp66kR&#10;EBERATDLMxMSwtq7h/aguo8P4tZYHI079AZC7+sPBANFjb9T4uOa35vItzgfFMkZKa+673ibOHdQ&#10;GQVe3DvC1ZtKbc5rVm5La1J2NtJJIXdeZWYbjcS3vhbiyjNoqycW1LqLkDpYh3VgR94gjyIYBgRs&#10;QDvt853psk4Ms2jzLTrE9nbHdpPLuW3YtojJSK/tV4T+Hi7mJjeYLSGSLlEwIMxqMzqOLdCrysbI&#10;xrhzVZFFtFo99dtbVuP+yx+/O1YzTveq7Yq9H0XMyC4GRbVZj4ag+s+TahRCo8yKifEYgdAvs3nr&#10;ira961rzmY09ryy2itLTPKIlTLp771odwd0U7jfY7gdRv12928+icKKgoCjyUADby2A26fJOc+tR&#10;w4dikTJERNmCIiAgiIhhZd6LzUefRc9ev0rVrE6+XXEw7PV+T1/w7yY4kSPRm6cU0C6z2X6jkOOm&#10;3xEqoP4DUR96S3E+X7wmJ2nJ/NP69q57J/s0/lhCr0mvZj4+n4mqIu74N3g27D/2fKKqd9vYtq1n&#10;c9AC3vlb8vN7SuA6dTwMzT79/CzMe2hyNt18RSA6nY7MjbOp2OzKOh8pSNxVwvfg5WRhZK8t+Lc9&#10;NoA2HMhI5gD15bAPEX9gyy07j2npYpxTPGnGP5Z+U6+1CbyxdG8XjlbnP8X/AMdXERLOhyIiGSIi&#10;Am4O693gLeHtSGRs1mHkBac6lepapSSlqAfGtp5yw96l1Hn62n4InllxVy0nHbzbRpPh821bTWYt&#10;WdJiV7nCnFmPnUU5WJal+PegsqtrIZHQ+0Ee32EHYg7j2Gd1KcO7j3ps7h24iofCcGx+a7CdiFLH&#10;beyhtj4Nvt6Ao5+MOvMLM+xbvRaRrtatiZArvI9fDyCteTW2+xUpzEP18mqZ1PsM+ebbu3Js0zMR&#10;NsfVaOzsns+C17NtlcvCeFuz5NuROHPM7yHSDlE4c0x4kDmTPN9oPHuNpuJdm5dq1UUIWdiQCT9a&#10;ig9Wdz6qqNyxPlPDdtnei0jQkPwvIV8nlJrwqCtmTYR025d9kXfoXsKgfgErC7w/eVz+I71bJUUY&#10;tLFsbCRiyVMQV8V3IU2XlCR4nKOUFguwZuaY2HduTaZiZia49eNp4a+Hbry16kftO2UxRMROtuqP&#10;n2Og7ce17I13Ur9Qv9UOeTGq36Y+Km4qqHs5iDz2Nud7GYgkBZ4OZ3/Ly/kHQfMJifRMdK0rFaxp&#10;ERpEdyp2tNpmZ4zJERPRgiIgIiICbG7unZudW1vTsLY+G2Qt15A8sfHIut39yuFFO/2VomuCZP70&#10;YvZWfDztZtTbxGODiMevMlfK2Tah9im0ij9vTZ7hI3eOfyOC9uU6aV8Z4fm6tlx+Uy1r1a8fBPcT&#10;lOAnOfMV0IiIYIiICIiAiIgIiICIiAiIgIiICIiAiIgIifHrOSyU2ug5nSuxkXYndlUlRsOp3IA2&#10;HUwPrgGVm53pMdcrY126fhVWDfeu2vIrsGx29ZHYMDuD0I9hkoe5b3kcziOnULcumik4t1NaCjn2&#10;YWVs5Lc5J3BAA2+X7wSSiIgIiYYwMxOk4n40xMKo3ZmTRi1Dfey+xa16bb7FiN9tx0G/n7JpHXfS&#10;A8KY78j6k1h35d8fCzspN/2+Pj2rt8u+0CRMTTXBffB4bz3WujVccWOdkrv58Wxj7lTIWpiR7Rt0&#10;m4KcgMAQQQQCCNtiD5EEE7g+/wBsD9YiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAmN5meV7VO&#10;JbsPTc7Lx6/GvxsW66mrlZ/EsrQsicqeu3MQF2Xqd+kD1PNMc0rLs9JxraMUfAwUdfjI6Xo6+fxl&#10;Z1Knp5EbyXfc37fcriPTcrMy6qabKNRsw1Wjn5WRMXDvDEOSQ3NkMpAJGyqfaYG+4mBMwEREBERA&#10;REQEREBERAREQEREBETwXHPb3oumXjG1DVMLDyDWtwpyMiuqw1OzolgViDyM1dihvIlGHsMD3sTU&#10;P5rzhf7f6X/HKf7UfmvOF/t/pf8AHKf7UDb0TUP5rzhf7f6X/HKf7U5Vd7fhhmVV13S2Z2VFUZdR&#10;LOxCqqgNuWZiFUDqSQBvA25EwpmYGCZjmmWkOe953vtW4f1NMXEwKrcM6fj5LZV1d/J49t+ZU9At&#10;Xlq3RMel+UtzbXb7bcu4TG5pmV19mPpGNXzdS0/Dsw8Ba8vMxsZ3TxuYJfatbMhLbbqGJG423lik&#10;BERAREQEREBERAREQEREBERAREQEREBMEzM6TjfW2xsLLyUAL4+NfcgbflLVVM4DbbHYldjsd9oH&#10;dbwDIHd2zv5aprOs4OnZGLhV1ZXjc71C3xF8PHtuHLzMR1KAHceRMniIGYiICIiAiIgIiICIiAiI&#10;gIiICIiAiIgIiICIiAiIgIiICIiBgzz/AB1whTqGHk4V681WTS9Lg9dg6kBgPep2YfKBPQzERMxM&#10;THCYnWPGGsxrw9UqJeOeDL9OzMnAyV5bsS56H6dG5W9SxfYa7U5bE2+sdfKdLLCPSS9gpsqr17Gq&#10;5nxwtGoBRufgx38LIKgEnwLGFbkbBUt8Rjy1EivYfl96fUNi2qNoxVv18rd1vz5qbtGGcN5rPjHf&#10;BERJBzEREBERAREQEbRE16LBtMcg89hvMxMzDGngfl/9/f8Afjb/AO3/ANIiZZ0IiICIiGSIiAiI&#10;gIiICIiB9Wk/Vqf3Wr8YsvrlCmk/Vqf3Wr8YsvrlM+kHnYvC3+Kw7r5X/p+Eszi05RKjKcRn79vY&#10;T9F9JbIor5s7TRZkU8o3eynYHIoHtbmVRYqb9bK0+SVQI4IBB3BG4PvB8jL87E3+/wCfu/8AKVO9&#10;+Hu8/QXUhkY1bDTtRayyrlBKUZG/NbjFuvKG5zbUhPVOdVG1JC3Dcm2f/j2nvp/lH4x60DvLZ/8A&#10;21jut+Eo3xMzEuCvkREyyREQEREAR/8Ab2fg8v5J7jgXtz1rTDvgapm0KP8AVeMbsf5f0Nk+NjAk&#10;dOYVBvcRsNvDxPK+Ot40tEW8YiW0Wmvm8PBKPRfSP8SVACz6H5AA83xXrsP7Zq8jk/BUJ3GV6TPX&#10;CPUxdPVveUucfg8RN/wiREicP2bs088dfg6I2rNHCLy3zxf35+J80FTqAxFYEMuDRXQWH7qzX5Cb&#10;e+u6s/LNIarq117mzIuuyLT525F1t9h+ey13c/MWnyxOzFs+PF5lYr/LERPth4Wva/nWmfGSIiez&#10;QiImQiIgIiICZAPsBJJAAA3JJPQAe0nyA9p2mN5KfuG93NtU1BdSyaz9D9PsDKCCBk5a9aqxv0Nd&#10;G4ts283WpPNXE5dpzxgxzktyiOHHnPVHrl648U5LxSOv3R2+pM3uVdhx0XRqxeoGdmn4Xl+9C42p&#10;oPU/UaQit735z5FdpAKJitZyny7Nltlva9uM2mZldMeOMdYrXlEaMzX3bt2aLrGkZ+nMQDkUMKmI&#10;38O9CLcez5fDuRG2HmAR1BImwZxImlLzS0WjnExMeMNrVi0TWevgoQy8N63eu1SltbtXYh+tsQlX&#10;X7zAr/uz8pLP0hvYa2BqY1ShP0HqWxtIHSnNUbWBj7EvQLYnkBYL/s1EiZPqezbRXPirkjrjj3T1&#10;wpObHOK80nqnh3x2kRE63kREQERExMagF/L8v55tLsH7yep8P2l8O3xMZ9vGwbi5xrNvr61G/gXE&#10;bg2Vgcw25g4VQNWxPHJhrkrNbxExPOJbVtNZiazMTHXC1Dsw9IhoGbyV5dr6XkMOoy0PwYn2lctA&#10;aUHu8c0k79AdjtI3R+L8XIRXoyaLkYbq1Vtbhh7wVYgiURT9MHIaolqmepj5tUzVsf8AeQqf5ZXs&#10;24cVuOO9q90xFo9XKfil6bzvHnVifdP4r8QZ1eqcR49ILW301BRuTZYiAAeZPMRKOf8Apzn/APX8&#10;/wDj2V/fTqtRzHuINz2XEHcG52tIPvBsLHectfo9P7WWPVX/APp7fav8H/L8lqHax6QPQtPV68W1&#10;tUyQNhXiAnHB32+mZjAUADqSK2tYbbbDeV0dtXbbna9mHLzXI5QUox0Y+BjV7k8tSb9Hbfd7tg9h&#10;C7nZEVfAARJ3ZN24dm41ibW9K3GY8EXn2rJm86dI7I4ERElHIRETIREQEzzbdfYPP5pieo7L+z2z&#10;VtRwtOq5gcvISp3Xzro35si0HYgGukOy79C4RfrhNL3itZtPKsaz3aMxGs6Rz10iFsPc14PODw1p&#10;dTKVsso+FWKem1mUzXN+Hn3+/N2CfLpuElaJXWAqVoqIo8lRFCqB8ygCfUJ8ny38pe1/StM+2V5p&#10;ToVisdURARK6vSR9h7V30a7jJvVcBjahy+aXLt8GvI225bF5qbG33DinoeZiti06DjXg2jUMTIws&#10;lOejJqaq1eoPKw23BHUMp9YEeRAnRse0zs+WMkcuUx2xPP5vHaMMZqTSfGPGOSiiJ7Xti7JsnRNQ&#10;v0/KBJqbem7bZcihifCvXoB66gcyjolgdR5bnxU+nY7xesWrOsTGuvUplomtpiY0mCIierUiIhki&#10;IgNpyRyCGBIZeoYEhht1GzDqNvZ16TjEx+tBtfgPvV8RacFTH1bKepd/pOWy5qHfyAfKFt6IPZXV&#10;dWgHkB0m2NM9JbxAo2tp0232brTdUfv/AE+wfl5CRQicOTYMGSdbY6z6tPg6K7RkrytPtSy1P0ln&#10;EDD6VTptW/tam67/APqKuv5bTVPHXe14j1EMl+q5NVTedOERhL8oL44ryGVvIpZe6sCQQQSDqONo&#10;psOCnGuOkerX3yxbaMtud7e3RytcsSzEszdWLEsSfeSdyT8pnECInbpEcnhJERNgiIgIiICJmcWP&#10;5fJ5/ghh33AvBd2pZuLgYy81+XctNYHs39Z7CfsKq1e1/wBjW3vEu07O+BqNNwsbBx1C1Y1KVKB0&#10;32HrMfeztuzE9SSSd5Ev0d/d1+C430cy6mXJzEZMNLFKvVhk/VSp2IbK2DDcD6SK9vjbtNdZQN87&#10;ZGbJ5Os61pwnvv1+qOS0bv2fydOnMcbcvBic5iZleSxERAREQEREBERAROLSJHeO7/eNo2Tdp+Hi&#10;tm51B5b/ABCaMah2RHVWblNlrcjq+1ahNj1cErAlzEqiye+7xrnbviua13JA07SUuQAHyJyKs49P&#10;JjzD2/F8p3PBfpGeIcO9U1OmjMrBHi1vj/A8sKfahrCVg7bkK9GzeXMg6wLRIngOxjtmwddwkzsC&#10;znr5zVbW2wtx71VWai5BvyWBXRwN9nretxurgn9+2/ijLwtI1HLwKhdm42JddjUtVZetlyKWRDTS&#10;y22hiNilbBz5A77QPcRKsM30jfF9JK3Y2j1N9jbpWpVnp5+rZq4Y7fIRt8u+02/R6R5qdAwsi+nH&#10;yNfyzmBsTHWynFpWnOycai6xXtttVb6aq7UpFrO4YkMqkMAnhEqY13vvcZ84yGyWxahuTWmk0JiH&#10;f2+JlY992y+wjKHTzLec3/3YPSD2Z2VTp+tVUVXXsKsfNxw1VL2k7LVdS7uK3c7KliuVdjy8qbrz&#10;hOiJxBmHH/OBziQo70ff/Gm5Fmn6PXRk5dRKZGVdzNjY9o6NWlaMhusXyYl61RuhL7FZHHSu/Dxm&#10;zeOmQcinbfk+hVD4u2+/x6aEt29n6Y8vwwJSek2oUaFjnYb/AERpG+w32NV243908r6Kr9Kaz91Y&#10;v4h5pbt+74ScRaDVi5FAx9Roza7LFrDHHtRa7UZ6yxLVlWIDVOSVPtO4J3T6Kr9Kaz91Yv4h4E64&#10;iICeF7b+1KrRdLy9RuHMKK/UrB2NtzELVUD+zcgH5N57mRa9I5pttnDdjJzFKsvFsuVRvvX4nKGP&#10;uFbEOSegAgQS0LRtc431chrvFuINjva1gw9Px+YD6VWAQqjflRUVXvIHM/QusveHPRe6WlYGTqGb&#10;dZt6xrFVNe/7BAjsF9uzO3zmav8ARc8X4tGdquJc1deTm0YBxmZtmuGK2Z41K82w5k8et1VSWYFz&#10;ttXvLJFECvjtQ9F6UqezSNQeyxVZhjZ6qEsI8kTIpVfC+eyq373nNbdxvtz1XD13B0V77bcPNyMj&#10;Htx8ix7VxXx8TKuLYxdmNPr4wqapStbcxbl33JtQ3EhTwN3Gs7D4rq1xcjF+B16hm5ngjxfGK5dG&#10;VXy+QrDCzJ5/dygjbfYgJsRMEzV/b72/4HD+J8KzGLO5KY+NWQbsizzKopIAVR1exvVReu49obRi&#10;VX8Ud/7irUbrF00Jh19DXVhYK5uSqeX018irJV2JB6rj0gDpsduY/Rwj6RTiPCuCalTTmoNueq7G&#10;+AZexO26vWK6t9t9g2OoJ+uUdQFpETwvY52w4WuYVedgvzVvutlbfVKLV25qrVBIVhvuPYykMpYH&#10;ee5JgZiR/wC893u8Hh1RVsMvUrK/ErwksVStZLBLsltnaml2VwhKMzlH5UfkbaEmqd+njLUGf4C6&#10;0DmYBdO0xMk1jf1Qz5NecGsUbAnlQMevIoPKAtbiVb8MekS4lwrQuoVUZiebVX4xwsgjfzSypa0X&#10;pv8AGx2k6+713lNP4ipezEZq8igJ8Kw7dvGo8QsK3PKSHrsKOEsUlWKMBsVYQNuxMbyNPeh76eHo&#10;D/BKKxm6kUDmgPy00Kfitk2KGKl/Na1UsQCxAG7AJLxKn8zvt8aZxNmJc1SK5Yrp2k1XV8oJ3Rmy&#10;aM5gB5EiwMNvMT2fZl6SnVce8U61jVZVIdVsspqbEzaFI9Znq38K5h8bkWvGPL5bkAMFlsTzvAnH&#10;GLqOLTm4dy3Y16c1di+R2JVlYeaujAqyN6ysCDPC96ftD1HStFyc7SaEys6qzEWqmzHvykKXZdNN&#10;7tRjWVXOKqHst9WxQvJzNsoJgbciVW5npI+Lq25bKNErb7GzStRRvf1VtYBE3Nxv6Rd6NL0wYtOP&#10;k67madh35SKlhwsLLyMdLHq8MWeNay2Mdsdb+YLsGt3IMCdkSpjUO/DxlXZ412S1NR22qs0vHrx+&#10;p6bPZjeP18tvhB+ffrJR90/v3fRm+vTdUqpx891+kXUc642U6gl0Wux7HotK7stZttDANsx2IATE&#10;icUmWbaBmYIkBu8X6RqyjIsw9BTHtFTFLNQvBtrZ1OzjGpBQOB5eNY5QnqtdinmGmNC78nGVbeO1&#10;xyqN+YrfpVQxuXzIFuLTjuBtvsxuJHmebyIbv9KfUBj6OQACcjIBIABI8LfYnzI367eW/Wep9Fp+&#10;oOofv3f/AOHaXIyd6XvS0cSadpZFRx83GutOTQN3q2avlWymwgcyMfrWAYfeknPRbfqFqH793/8A&#10;h2lwJjiZmJE7vJd/bF0XJt0/Exzm6jQVW9XZqcfHayuu5Fd+Vnsc1WJYFrXlIIBddwYEsolUeX34&#10;uM8/mbDfw1JOw07SkvRQCfI5FecWYbbMxbbcH1V8h2XB/pFeI8K4JqVdObWOXxK7sYYWXsTtujUi&#10;pFOwY7WY5DHoGTYwLSomvexjtrwdewhm4NnMgbw7qmIFuNcArNTco+KwVldT5MjKw3DAn2+r3stV&#10;rIN3Wt2QbE7sFJUbAgnc7dARvA+uJVhkekV4zpCnIw9JxmZQSt+j6rUQxG5Xa3VqzuOvQqvl1Am0&#10;uz30jt66Nl5WqV4VuqDObHwcXCruxqrMf4NRZ49y235bqqXNar2K5DfS1Ub7wJ+xKveyPvw8Sapr&#10;unYrZ2MtOZl11Nh1YuL4fh9bbFR2rsygRSj9TeevXp7Jp97jtP1TSNKGXpFFeRlfC6amS3FyMxFo&#10;dbS7tVjXUWjlZUHP4oVdxvvvtA3fEqns9JbxWNwa9CBB2I+hmobgg7EEHWPMEEEee/TzkxO5d23a&#10;3rdOfZrWLTjmi2hcY0YWZhpallbtZ+msjJ8UqQnWt+VQwBG5gSUiQb72/e34m0TVbMfAxcI6etFF&#10;i5GXpufeDY/MHHwmnOxqPVIUcnLzKSN/jLNJ4PpIOL7XFdOPot1jb8tdWlalZY2w3PKiauzHYD2A&#10;wLUInnuAdWuvwsS/ITw8i7HpsuTlZOS161LryP66crdOVuo8j1noYCRw7x/co0/iHL+iN2Tl42Um&#10;JVihqDUUarHsvurDJbW4+PkWgkbEgjqNgZI+fhm/Ef8Aat/NAo04F4IXM1XF01nZFyNQqwjaoUsq&#10;2X+D4iqehI35vd8knV+dWYP23zf4HG/sSHXYwf8ASfTP3+xf6+sus3gQXPorMH7b5v8ABY39iQ17&#10;SezpdH4ht0xLHtXDz8KtbXCq1i2DFvDEL6o6W7dAPKXYvNF8ddyvh7UtSt1bLxch862zHtssTUM6&#10;qtnxaqaqT8HqyFo9WuioEeFsxHXm3O4b2iYWar7wneDwuHcP4Tk/TLbSyYuKhAtyLANyF3+LWnQ2&#10;WEcqbr7WUENqz8MqhSpBAI2PQgEeR9n3zKpuJPSB8VZt7DDuqw1Lc1WPhYNeTaKwQSljZVeU1rH4&#10;rWV1UjZuiodjNgdlvpFtUxr0x+IMYWU2HlN6Yz4uVSG6c7Unau9FJG6olbAbkc3lAjh2Tj/SfT/3&#10;9x/k8s4S6+Um9kF6txLprqd1fXMZ1I32KtnBlI36jcEdPZ5eyXZQESDvfB73HEeh6scXT8bBOAMT&#10;HuGRmadnXg22Narr8IpzcWj1SifSwpdOYE9GWcu5j3xtc17V3wtRXTBjrhXZAOHiZVFviJbSigvd&#10;qGUvJyu+6+ECTynmGxDBOCJxaVi8X+kG4wxL7a7MTSsdFutSsZOk6mjlVdgm7NqlSsxRdyVRQepC&#10;gQLPIkXe493jdU4ioz7NSXCV8W6quv4FRfQvK6BzzrflZZZt/aGUAdNh1koSIGYml+8b3ocHhyhG&#10;v+n5d4Y4uHWwFlnLsGdz18KoMQviEHcnYBjvtBLWu/vxbqFlgwOTGXf1K9PwFzLEU9VV3yasoWNs&#10;Ru4pqDeYRYFqsSqzRPSCcV4FqLnLRkrv69Wbg/BL3UDqK7McYy1tv9c2PcNvrfdOHu4d63A4jrZa&#10;Q2PmUhWvw7WBcKdvplT+V1W525l2IOwIG+0DeUTi8hJ28+kiowbr8TSMUZd1D2U2ZOSWrxktrYo4&#10;WscttvKysD1qXcdGPWBN2JVDk99LjfK+m49ttdfxv0FpFVtO3u5r8fLbl+XxN/lE9T2b+ko1nGuF&#10;er49GbQCFc1UHEzazsSx+P8AB7DtttWacfbqec+QCzWYM812fcfYuqYlGdhWi3HvXmRh5jYkMjr5&#10;pYjeqyNsyt5gTwfe07Uc/RtDyc/TKqrsyu7DrrruouyKyt+XTTazU0W02tyU2PZ6ti7cu56AwNEd&#10;+3vM6xoeoYNGm311VX4j22K9FdpLi8oCC43Hq9Nh0PTy9u9u6P2i5eq6Dh52c62ZNzZAsdEWtSK8&#10;i2tNkXoNkVQdvM7mVZ9u/bdquuZFF+rU49N1FTU1rjYuRiI1Zs5yTXk5GS7NzEjmV9vknuOyXvh8&#10;TaTp9ODpuLg24lPimt79M1DJsY2Wva+92PnY9TAO5AAqBAGxLEEwLd58uqaZXfVZTavPVaj12ISQ&#10;GR1Ksu4II3UkbggzpezfXrcrTcDKvVVvycLFvuVFZFW26iuyxVR2d0UOxAVmZlGwJYgkwo7zPfG4&#10;q0jWtRw8LCwfodjPjDGycrS9RuNy2YOLfc5yas/GocJk3XU/S6xymsqTurQJScFd1fh/TsmrMwtM&#10;px8mnm8K1HvLJzo1bbBrWXqjMvUHoZteV892Hv0cQavrmDp2cmkjGyTfznFwsum4eHj22ryPbqWQ&#10;g3ZADvU3Q+yWCJA5RPh1XVaqK7LrbFrrrRrLHdgqoiDdnYk9FUecr87a/SX5BufH0GioVBuRc3KR&#10;rXuPkTj4ysgUb9Ea5rCx/wBXtsSFiMSp0d9Djaj9EXX3GknmAydHoTG2HmOdMWhynvPj837ISUHd&#10;m7/tGrXV4Gp1V4WdbstNtbH4JkP5BF52ZqLG2G1bu6kkAOx3ECYUTishH3t+9bxPourvi6bhYj4A&#10;x6HS/J03Pyea1wxtAvx83Gq2UgDl5GK+09YE3olc/YP6Q/V8vVcajWG0bH0+wXG+6nEy8eyvw6Ht&#10;U+JbqWSgBZCvL4bMzEAdSJ8Xad6RPWM256+HsU0YyEjx2xWy8yz7F/C2anGUjduSyq1yOTfwyHQh&#10;ZLEqj4V9ITxRh3KMyynNVCPFpy8SrFtKn3Pi14/hOTsAzU2KPah33Fh3YH28YnEGCuZi7oyt4WRj&#10;ud7Me4AEo3vVlPNW46Op3HtADZ0TAmYCIiAiIgIiICIiAiIgIiICIiAiIgIiIHxappaXI9VqK9Vi&#10;Mjow3DKwIYEe0EdJTz3p+77bw/qT0gFsDIZrcC4+2vzbHYj/AFuOTydQOavlbqeba5EmeB7bOxvF&#10;1zT7sHKGwcc1VqgeJj3L8S6snf1lPmCCGUlSCDJXdu2zsuTWfMtwtH4x3w4Ns2by1OHnRy7+5ST+&#10;X/P+aJ7HtZ7J8vRc63AzV2tQc9diqRXkVHot1O/mjFdivU1tup36E+On0il63rFqzExMaxp2Knas&#10;1nSeExwmOwiIm7UiIgIiICIiAiIgIiICIiAiJ7vsu7ENT1k3jTsY3jGUNaxZUQEjcVhmOzWsDuEH&#10;Ujr03G+l71pHSvMVjvZrW1p0iNXhInO+kqzIwKujMjqfNXU8rKR9kpBBHsInCZidY1jr5eDBERNg&#10;iIgIiIH1aT9Wp/davxiy+uUKaT9Wp/davxiy+uUz6Qedi8Lf4rDuvlf+n4SzERKknCeM7Vuy/F1j&#10;BvwMtOaq9dtxtzV2DqltZI6PWwDAz2c4kTNZmsxaJ0mOMT3sTETGkqPu13sly9Ez7sDLQ89ZLVWg&#10;Hw8mjm2rvrPuYfGU9a3Yr5cpPjJcv3ke7ti8Q4LY9pFWTV9Mw8oKC1Fu++xH19Ng9Syv2qSQQwVh&#10;Ub2kdm+ZpGXZg51Jpvr3IHU12oT6ttDbfTKnHkw8jupClSJ9F3dvCu00iJ0jJHOvb/FHj8fUqO17&#10;LbDbXnWeU/hLzUQDEmnCREQEREBERAREQEREBERAREQEREBG8Ez2HZP2TZutZiYODXzWt61lj7rT&#10;j1AgNbc4BKqN+gALsegU9SNL3rSs2tMREcZnshtWs2nSOMzyjtfd2F9jGTr2oV4GNunTxMm/YkY2&#10;OHAa0+znPxK1boz+wgNLj+zfs7xtKwsbAw05MfGrFa7ndmIHrWWN5tZYxLux82JPunmuwXsDw+H8&#10;FcTFHM7EPk5DDazJu5di7dWIUeSV8zCtegJ6k7NnzreW8J2q+ldYpXlHb3z+HYtOx7L5GNZ86fd3&#10;QzMCZiQ6SJxInKIHi+1zsvx9Y0/J0/JBFeRWVDgBnpsG5ruQNuvPW+zDfoQOU9CZTL2m9nOVpOdf&#10;p+Yu19BHrLvyW1sT4d9fN18O0Dcbk7NzLuSpMvMcTQfex7r9PEOICpWrUcZW+CZBGwIOxbHuI86r&#10;Co89+RvWG3WTm69vjZ79G/mW5/wz2/NGbZsvlY6VfOry71Q8TsuJOGcjCyLcTKqajIocpbU4IKke&#10;R6+aN5q43DggjfedaDPoUWiY6UTEx2xxVXlPEiImwREQEREBERAREQEREBERAREQEREBLAfRp9iB&#10;Wu/XchNjcGxcAMNiaVP0/IHt5bLB4aH2qhYHZgTF3uyd3nI4h1BKVBTCodHz8jY7JVuGNFZ6b33q&#10;CqbH6Wp8U7gKr3DaHoVeNVVRSi1001pVVWo2VEQcqqB5AADb8htVN9bbFa+QpOs242nsjsnx+Him&#10;t37PM28paOEcu+f1+uD7lWchMxKUsZOO05RA0B3vO7NXxDgg1cteo4nNZiWkDawFTz4tp238K08p&#10;6EFbEQ77BgakdT06ymyym5Gqupsaq2pxytXYh2ZGHvB9v1w2Ybggm+thIl99DuffRhDqOnLWuqVK&#10;BZWfUGdUo25HYdBei9a3ZTzbchKghlse6t4+RnyWSfuTyn0fy+CG2/ZPKR06ed1x2/n8VX8T98/B&#10;eqx6rUeu2p2Syt1KsjodmVlPUEfN1BB8us/GXqLRPLjHcremnBiIibhERAREQEREBERAREQEREBE&#10;RARExvAztJL9yjuvPrmYM3KQjSsOzdyRsMzITyxlB+NSnncw2G4FW5JsVPO91nur5PEeTzPz0aZQ&#10;+2Tk7ENaw88bGPkbD5WWDcVDp1Y7LbTwlwpj4OPTiYtSU49Fa1VVoAFRFGwA29p8yT1Ykk+crO9N&#10;5xiicWPjeeEzH7MT+M+5L7Fsk3mL2jSsTw/i/J2WPjhQFACgdAB0AA6AAewfJP1EzEoizEREyERE&#10;BERAREQEREBK/wDtQ7jOr6jxVkam64R0rI1HEvsDZL+O+LVVipfW1Pg8oNng2JsLeqNvuCeUT+Zp&#10;FTvNd/HF0S9sDDxxn56fVt7AmNikgbLay8zvaQd/CVVAHUuDspCT2kaRVRWtNNaVVIAqV1qEVQBs&#10;AFXYdANvL2SL3pEey3FyNDv1I1quXgvjMlyqBY9duRTjvSzAblT4oYb7lSo2kfND73nHWqE2adhr&#10;ZTueU4+ns1XQ9V8e20VuR5dDv7xOg7a+0zjjI0vKq1jCarTX8H4S7YlVYULkVPV662uV3uWsb8p3&#10;326ecD3Pos+I3GZquJzHwnx8fIC+zxVsestt7D4ZVd/aAPsZYw0rQ9F5+q+o/cFf46WXmBXv6U+s&#10;eJo/Try5XX2nY17fPtv7Z3Po4uwfT7cF9avqF+Ucm6ikWqrJjrTy7tWpBHiWFjuxB2AG23XfqfSo&#10;/VNH/a5f89U256Nb9bQ/fDM/nrgSfy9NSxDXaiWIw2ZHUOhHuKsNiPnBlNHev7Na9H17OxMTeqkM&#10;mRiBDs2Otyh1VT7PBuVynT1U8IdeUk3RSpT0hi/6UZP3LiH/ALtkCzzsf4t+iGk6Xn/9d07By/d+&#10;mcaq7yPUfH9s873nO0V9K0HU86khb68Z0xi3UDIu+lUsR05gjuH5dxuFIn5d079a3DX/AMP6N/4d&#10;jTWfpH7SOGLdvbm4I+fe7ygQa7nfYjXr+srVlFrcXGQ5eYGYk3gOAldjHqVvsJ8Tr6yhh9d0t60z&#10;SK6a1qqrSutVCqiKFQADbYKuw226SAfoqsFTZrlnTmWvTqx7+V2zGPX3b1jpt5nz6dbCBAr79JB2&#10;EYOPRRrONWuPkWZC42SlaqteQGrZktZAAFuTw+Uuu3OhAYHlUr3Xoqv0prP3Vi/iHnrvScfqDj/v&#10;jT+JunkfRVfpTWfurF/EPAnXERATquKuGKM3GvxMmsW4+RW9N1beTI4II+Q+0EdQdj7J2k+TUNVr&#10;qHNbZXUpO3NY6oCfcCxAJ+SBVZ29dx7V9EsOTp3j5+EjF6r8cOc3FCkFfGSshyygkC+geQJYIRzP&#10;+fZv6Q/X8ELVc+PqVVfqlMtWTI2U7bfCKiCGG3LvZVZt7QTLWMLNS1eet1dfY6MHU+/ZlJHTyOxn&#10;keOOw7SNS3+G6diZDHcl3pQWbn2+IoDk+0EsdoEduyf0k+k5pSrUaLdKubYFnb4Thhj5/ohUrdVH&#10;X17aaR+HaS303Va7q0tqsSyuxQ9dlbB0dGG4ZGUkMpHtBkC+8R6OGlKbszQrLQ9SNY2nWt4ouC7s&#10;wx7nbmS3b4tdpdH6Devzmq/R+dv1um6lTpVjMdP1K4qlbMeTFzLNytlat8Rciz1LKlCg3OH2DNaz&#10;hajYOkpu7x/aVk8RcQ3hNzWMw6bp1R+KtSX/AAet9hv1yLAb3PQhG5fNZcNq1xFVpX4wrcr84U7f&#10;yyjHhrT8u/PrrwhZ8OsySuOKn5LPHNpK8j7rysG678w2G8C5HsG7DsTQcCnDxUHOFDZN52NuRe3W&#10;yx32325uiIDyVoFVVAUTxHfI7DMbVtHy7GrUZmFRZk414AFg8JfEetn6k1WIrKUO48iNiARCn/Jb&#10;2i/Za7/xQ/8Aq5+eX2S9odiNW/0bdHVkdG1LmV0ZSrIwOXsysCQQRsQdoHdejQ7QLaNbuweYmjPx&#10;GcoT0GTjbWJYo8h9La5G26tzV/YCWZ63qS0023OQEqrexiTsAqKWPX2dB5++Vxdzvuza9p3EGHl5&#10;um242NWmQHtd6Sql6WVRslrN6xIHlt80m73mLrF4c15qRzWro+pNUvvsGHaUHmPNwPaIFU+nfCOL&#10;OJKxY7B9VzurdSaMQA2MAOvKasOoqg6A2Feg3MuG4J4FxdOxqsXDpSiipVVUQAb8o23YjYs59rHf&#10;cyrb0d+Op4ox9x8XDzGXc+TBa1/osw+Qb+6W0CBo3vf9kFWqaHn7UJZmY+O9+HZyBrlupXnCIwBY&#10;C0Ka2AOxDHpIsejC0y+nUtUFtGRSLMLHKG2i2pW5LrN9mdFBK8/kDv1MsZMAQPL9qHGyabp2bnuO&#10;ZcTGuv5fLnatCyJv7Odwq7/LKjuwjs9u4o1+urNtdzk2W5moWqeVmRPXtVD18MuSlS7EcqsdjuiS&#10;yXvv2kcL6rt7aUB9xBur3B+T3yIXou6VOsagT8Yab6u49+VTzHf2HyHygwLHeHeG6MSmvHxaa6KK&#10;kVK6qkCIqqAoAC7eQAG/n8pkW/SAd33HzNKydXqrVM7TqjfZZWOVr8Wvretuw3fwqwbULH1eQjch&#10;jJcCeZ7UMdH0zUUs6Vtg5a2bjcchosD7j2jl33ECA3oye1V6szL0d2Jpya2zKFJOyX1ciWhATsBb&#10;WUJQAbleb2tLHpT13DbmHE+k+wsLw3zfA7yQf95V/AJcKggVjek6TbW8M+06eN/l+msPw7dN+vTp&#10;JAej+7AMLG0jG1Z60uzs8Pd4rqD8HqFrLVTSGB5TyoGss83sLEco5QNBek9/VrC/e/8A+c8mZ3Lf&#10;1raL9yn8dbA2xxDw3Rl0vj5NNd9NilXqtVXRlI2IIIP4R1HvlK3H2D/0e17KWqxgNI1HxKn3IPgV&#10;WLkVq59rGghLDvsxL7AA7S7wykvvyNtrvEnkdrbDsfLph1H/AJwLsMWzdVPvUH8IBmg+/N2kPpvD&#10;uY1LFLsvlwq3U8roMglLXQ+xlp59j7CQfZN86f8AU0/aL/REhZ6VC4jS9JAOwbVSCPePgOWdvwgf&#10;yQI+9wLsFx9Y1O6/LrFuHpldLmlgDXbkXmwUI4I2ZKxW9hU/XCsy1RNPQJ4YVQgHKEAHJy/YhduX&#10;b2bbbSFPoqcYfQvV7Dtz/RjwfLryVabgWpv/AL+Rbt/95N+BWV6RbsMwtNycXUMNfB+iD2pkY6BR&#10;SLkUOL6lABrLjcWLuyseUgJs3Nuz0Wv6hah+/l/y/wD6O0ueY9Kn+l9H+6cj8TPT+i0/UHUP37v/&#10;APDtLgTIEr97Yu4vrGpcVZmp7YTaXl5+De4fIYXnHow8LHvRqfAKkucexdvFG6MDuD0lgRMi13nu&#10;/Ti6FacHEoGdqKgGxS5THxgQCvjOqs72EbHwkA2BBZl6KwST0XQqsatacequmpFCpXWoRVAGw2A2&#10;HQD3En3yOHf87I8XM0PKz3rQZenVi6q8KPE5A6iypj5ujqfik9CARI36H3weOdVLWabhI9O52OPp&#10;7vVvvsVGRZYK7CCPrW3HtAnU9rnalx5dpuXVqmE9Wn2VcuVZ8EqrCVcy7kutzleu3UA9PdA7/wBF&#10;trVg1TVMcO3hXYFV7ISeXxMfICI4XcqrsuTYHI6sBWD8QSyiVk+i6P8AnvP/AHqb+t4ss3gQ59J0&#10;n+ZMU7D9Pp5/LVZ0/DND+jz7v+Dq9+bm59a5FeA1CU4zjetrbQ7m20eThAgCoRtudzvsNt9ek4/U&#10;TE/fCv8AF2Tyvoqf0trX3Th/iroE0sPgvErKmvFxkKEcjJRUrLt5FSFBBHvHWdzyznMQKgu/F2Yn&#10;SuIcnwgUpzguoYzAeqDYStyDptzVZCM5AJPLZWT1YSy7u3dpI1fRdPztwbLKFrv268uRT9LuQ/KH&#10;Vvn3J900t6SHssGZoq6ggHjaVYbWO3ni3bJeGPsRT4dp6H4ns2mtfRddpJB1PSHbpumfjAnruQKM&#10;lVHu9SiwAe1nJ84HvvSZdpDY2j4+n1MA+pZai71iGGJiqb3IA6kveuPWQSAUNnu2mu/RgdloL52s&#10;2L8UfAMUkbDry25Tr79+Wmv3qVcfXTT3f77SDqPEV1NW716cq4Nar63NefXyAu3nvYy0kefiIRLG&#10;u7Z2W/QfQ9PwSFFtdCvkkdebJv8Apt539oFjFAfsVX3QNngTMRAT8M34j/tW/mn7z8M34j/tW/mg&#10;UY6XxXZgamudUqNbiZ7ZNa2h/CaynJLqHCsjMhYAEK6k+zaSL/PSdd/6tof8Dmf/AJymm+xysNxN&#10;pqsoZW1zHVlYBlIbOCkEHcEEb7j2y5X/AKG4f/Vcb+Aq/swKzx6UnXf+r6H/AAOZ/wDnKWHdg/HN&#10;2p6JpOpZC1Lfn6bhZly0hlqW3Jx67nWtXexwis5VQ1jtsBuTPRf9DcP/AKrjfwFX9mdpi4yooVQF&#10;VQFVVACqB0AAHQADoAPKB+sqI7+Pag+o8Q5dY3enTR8CoReu7oFa8gDrzPe3hkee9Q223luhHX8H&#10;/OUm00CzijZyu1vFT+JzHo3i64zWKflsJKqP2QHSBaV3Wu73j6DpmNX4dbZ9lSWZ2TsCz5DqGsVG&#10;I5lpQkoiAgco67nrPU9s3Yrg63h3YmZUDzIwqvCr4+PZseS2lyCQ1bHmCndT5EET34Exd5H5j/NA&#10;pL7E8LwuItKq35vD1nDrLbbc3JmKnNt7N9t9vZLuJSh2T/rn0/8Af7H/AK+JdfA0l3zl/wBFta39&#10;mJv7+viV9R8vyyEXo0P1xW/vbkfj8eTf75361ta+5D+NrkIPRoD/AEhtP/6tyPx+PAtIYSGPpT+m&#10;h6Z12312kfKQdM1Y7b7HyYK/sBKD780JC/0qn6h6V+/9H/herwOh9Ff+ltY+6cf8TJ2Ofy+T2yCf&#10;orv0tq/3Tj/iZNTjW1lw8tk+MuLeV/bCpyP5YFO/aXxZk8VcROa33ObmDEwd93rqxfE8Op+Xcbr4&#10;QORYAQSSwBGy7W39lPZTh6Ph1YWHUErqQKznY23Pt691z7AvbY27sfLc9ABsJUr3HMZP+kmhAAcq&#10;2MU9wAw7wuw+RTLm1gax7xPZHTrGk5+K9Nb3viX/AAS11DPTlCpjRYh23HLaFJAI32PvkDfRwaNl&#10;U8QObsfIoRtPvDeLRbUvOLKtl3dQpI67AE+2WgFY5YGZXl2e9wvVl4jXO1GrT30w6jmZdiDIa6x6&#10;ne+7HU0tQqcxsNPOOchRzbFtuthjNIYd4X0i+Pp99uFpeOubfQ7VX5VtnLiVWISr118nr3sjKVZt&#10;60Vhtu/XYJkYeKtahEVURRsqoAqqPcFA2AkH/SZdlWL8DxtXStEy0yUxrXUAG+i5XKiwADmaqxFK&#10;MeoUuOvN01zoHej7QNRXxsLC8SltyjVaaVqZd+jJZdaq2DY7cyMQdvkM8J3h+0HjDKwRXr2K1GEL&#10;62VzjJSPHAbkHOtjk/NsPnMCQXosuI7HxNWxGJNePk499fU7KcquxXUA+S74/PsOnM7GTmaQD9FP&#10;5a78+m/zZsn60CtX0pA/zrpf732f1k+X5e75ZKLuAfrV079tmf1y+Re9KT+q2mfvdZ/WTJRdwD9a&#10;unftsz+uXwJDzyXa1XvpWpA9R8Ay+nzUOR+Xsnrp5TtZ/UrUvuDL/q9kCqLuH/rp0j//ACf6lkfl&#10;vLh5Tz3EP10aR8+T/UsiXDQIR+k37U7MfDxNKpcoc9nuyeXoXxqNlFW4IIV7nQv9kqcvkzTofRwd&#10;gONbjvruTWt1jXW4+ELFDLUuOxquvQEEGx7Q1asdyqJsCCTNf+k8c/RrDB32GANvk3uffb59gT8w&#10;kxO45jonCujivyNWQ7beXiWZmQ9v/wDtZ4G7szBWxCjqrI3RlYBlI9xU7gj5CD96VLd9vsIq0LV0&#10;bDU1YmarZWOikgY1qOBalTDZlVHZXrXf6WGCjlUKotwaQM9KrWPB0Rum4uzwD7lKYu4+YkLv8wgS&#10;U7pfai+r6BgZdzc2QKzj5L/Z3458Kxz7mfYOwHTmZtum021mL6re7lbp94yI/oyridCyAd+Uahdy&#10;j2DdUZtvnYmS5yviN+1P80Cjnsm4AGq6tg6a1jUpmZXgvagHOlf0yx+TmDKH5EZUYqwViGKsBym6&#10;PgHs4w9Lx68XBx0x6a1ChUHVtt/WsfbnsdvMs7MSd/L21E90z9dGjfd7fiMmXOiBFb0hnZPj5Wg5&#10;GoCpBmae1NyXBQHal7qqcipmA5iDS7MoO/rovlvNAei+4ndNS1HD5jyX4ld4X3PTYVLD3kpYE+QK&#10;JL7vpfrW1n7lB/BdUZCH0Z5/0ht/ezI/H43/AJwLSomBMwEREBERAREQEREBERAREQEREBERAREQ&#10;MbTBWcogat7f+7/g8QYZxspeW1ATjZSqDdjWEfGUnqUOw5032Ye47EVKdsHYtqGhZTYufSFJLGjI&#10;TrRlKCPXpbz8j61b7PWTsdwQzXdkTyHad2V4OsYrYefjrfQ+52JKvW+3Syq1StlVi+YdGBB943Bm&#10;N3byvss9G33sczy6476/LrRm17HGb71dIt8fFRypmZJbvG9xzUdGNmThizUNO3Lc9aF8rGX3XVIr&#10;F1A87q15R5sq9TI0gy/YNopnr06TrHwnv7PBWcmK+OdLRoRETqeZERAREQEREBERARBM3j3du6Rq&#10;XEFgsVXw9PVh4ubah9cb+suIjhRc5XfZyDTWSCefop8M2amKs2vMVrHXPwjtb0pbJMVrGsvGdinY&#10;nm69mrh4SgbbNkZDDenFpPTxbdiCSxDLXUvrWMNt1ALLb92QdkOJouDTg4i7JWoNljbeJfaR9Mut&#10;IA3dz16dFGygADaZ7Iux7A0TDTDwKfDrHrO7EvbdYfOy6xt2dj8p2UbKoUACe3M+fbx3jbaraRrF&#10;InhHXPfP4R1LTsmyRhjW3G08+7uhRJxr+ns/7uzf61bOmnc8afp7P+787+tWzphPoWLzK+EfCFTn&#10;n65IiJ7BERAREQPq0n6tT+61fjFl9coU0r6tT+61fjFl9cpn0g87F4W/xWHdfK/9PwlmIiVJOExt&#10;MxA4uOk1f28d3zT9fxfg+ZXtagb4PlIFGRjsevNWxHxSQC9Z9V9uoM2iZxm9Mk47RaszFo5TDS1Y&#10;tE1txiVLfbp3dtS4fyDXmV8+OzfSM2oE49677AE9TTb9lXZsQSOU2AiaxIl7nFPCmNmUWY2XRXkU&#10;WqVsqtQOjqR5EEefuI9YezaQD7ffRxW082ToDNfWNy2n32/TgNiR8HyLGAfY9PDvZWO/1TcAG67D&#10;vmmSIpm+7b0v2Z8ez4K7tG77V+9j4x2dcerrQeifXrOi341rU5NNuPchIeq6tqrFI6HdHUHb3EDY&#10;++fJLJE6ociInoEREBERAREQEREBERAQTOw0Dh/IyrVoxaLsm9zstNFTW2Md/PlrB5R123OygdSQ&#10;AZN7u++jiZxXlcQEoOjDTabBzee/LlZFZI6eTV0MVPVecgkHh2rbMWzxrktp2RHG0+rs73RhwXyz&#10;pSPGZ4RHrRq7v/dn1LiG9Rj1+Fho+2Rn2r9JrAOzJUN977h1ASs8gPVnTbY2sdivYbp+hYgxcGoL&#10;vs197db8iwDbnus+M23UKu/KoJAA3O/seH+H6MWmvHxqq6KKlC11VIErRR5BVXoBOxlD27eWTap0&#10;82kcqx199u1Zdl2OuHjPG3b8nLaAJmJEpAiIgIiIGJgrOUQNCd5zun4XENPP6uNqNS/SMxV3Yj/Y&#10;3gbGyk+4ndD1UjaVYdpnZXn6PktiahjtTau/K3xqrkB2FlNo9V0I6nb113HMqy8gieP7TuyfT9Yx&#10;mxNQxlyKW6g7lLK2HlZVahWyqxT5PWwIk3u/ed9m+7b71PfHh8kXtWw1y/erpW3unxUdxJYdv3o+&#10;tR04tkaX4mpYY6moAfDqRv8A7NQFyUUebV8tn7B+pEUbairMrBlZTsyurKykeYZWAKn5CAZetn2n&#10;HtFeljtEx2dfrjqVrJivjtMWiYcYiJ1vMiIgIiICIiAiIgIiICInOmosQqgszHZVUFmYnyCqoLMx&#10;9iqCSZjX9dRHNwm0u7/3eM7iHLFOOjV4yMPheaQPCx09qgnpZew6JUoYgkM3KoJm5+7r6P7M1Hky&#10;tYFuBhHYrj/Ezb1PXqOvwZGHtb6b1OypsrSx3gjgXE07GrxMKivHx6l5UrrB2+VmYks7serO7M7E&#10;kkkkytbfvimKJphnpX7f2a/Oe7l8Evs2wWtPSycK9nXLq+yjsnwtGw68LBqFdSes7edl1h+Nba/m&#10;7t5bnoqhVUKqqo9ntAmZR7Wm9ptadZnjMz1rJWsVjSI0iCIiatiIiBiY5JyiBGbvU9zLE11Xy8UV&#10;4uqqvq37cteTy9VTKCjqR5LfsbE6DqOkrA434DzNMyGxM/HsxshPNHG4Yb7c9bglbE/ZoSOo35Sd&#10;peswnge1rsR03XKPg+o462qNzVYD4d9Dkbc9Ny7OjbeY6qw6EMCRJ/d+9bbP9y/3qe+vh3dyK2rY&#10;K5PvU0rb3T496kmJJvt+7h2qaTzZGCtmp4IO5NKc2XQnvuoXrao8jZQDsDua1UM4jKw2JB3BB2II&#10;IYH2hgQCpHlykAiXfDtOPNEWx2iYn2x49it3xXxzMWiYYiInU8yIiAiIgIiICIiAiIgIgz1nZt2T&#10;alq9y0adiW5LE9XUctFQ32L3XttVWq+5mLEBgqOdgNL3rSs2tMREdckRMzEREzr1Q8kzbdfZ+Xze&#10;XmSTttJT91ruP5WsMmZqSWYemAhlQ+pk5nl0RSOaqg+XisFduvIOgcyS7vPo+8HTTVl6oV1DOTld&#10;a9mOFRYNjutZ6Xuh25XuUhSOZUUyXNaAAAAbfINv5pUdu31Ex0Nn9d+X9vzTuzbu49LL/b83XcMc&#10;KY2FRVjYlNePj0oEqqqUKiKo2AAH4d/Mnckkkk9rMxKhM6zrPOeafiIjhBERDJERAREQEREBERAR&#10;EQOF3kfmlIvZ9hV6jr2KmpOQmbqm2YzEqS12QS9Z67r41rCk9fVDdNuUS7uxuh/+/wDJ7fmlZPev&#10;7kOo4+dfn6PjW5uHk22ZD042z5OJbYxss5aSRZdU1hYp4C2WJvy8myqUCyfR9Hqx6kporSqmtVSu&#10;uscqIigBVUDYAAdOnn8sjJ6QztOw8fQcnTrLl+G57YwooU7vy1ZdGRZZYAPUqVKSOZtuZmCjzkNN&#10;D7RePQqYlB4j6AItXwHI51UDYA2W4wsqAHTmssQL9kJsWnuH6vdpepapqjX5GsHHZ8HBW7xr2tR1&#10;YC+3nZHsZA6V0h/DQ2As26jkDl6Lz9V9Q+4K/wAdLLzKmuw/ss400bPqvwtNzsYXW49OUzY+NarY&#10;vjo1qt4osKqE5iXrIs2J2O4BllvbbnZ9WkajZpas+pJiXNhKiV2O2SFPhKqWg1MS2w2ccvv28wEM&#10;vSo/VNH/AGuX/PVNuejW/W0P3wzP565DXtF7M+OtXat9TwNUzGq5hWXpx6wnNtzcqVeEg5thvsu0&#10;7/sm4e4/0gV0YOJqeLi+MLHpONi3Veuy+KeW5beXnUdSuxBG46wLVZUr6Q79dGT9yYf8zyd3e01f&#10;iGrTMduHhe2a2Qi3+BTj3OKPBsLnlyEdF+mBBuqhuvSV38Zdg/GOo5DZWdpep5WQ4VWtsrr5uVfi&#10;r0ZRyrudgPKBZr3Tv1rcNf8Aw/o3/h2PPL9+zhJsvhjUggZmxUTO5VUsSuI4ts2VQWJWsO2ygk8u&#10;w3kcu6z/ANOcPUNKwcqjUKtFqK41ld2PhmmjEpx2SlVs5PGqRClSKEboABtt1Fgl1IZWVgGVgVIP&#10;UEEbEEHfoQdiPcYFXXo4+1KnA1e/FvsWpNTorqqZjsnwil2epCfLe1bLFTfbcgj5DaWrSsHvK9wb&#10;UMDIfK0THszMB2NgxqDvlYR35gldXx7alP1M089qeqOTYcw8lonalx+gGJQ3EB5QEFbaa9lgA6Ae&#10;JbhvYgUdCeccvtPTeBJD0nXHOMNOw9P8VTl2ZS5Pgg7stNddimxx9apZwq79WO+3QGfD6Kr9Kaz9&#10;1Yv4h5priTuS8Q3aZk6vmpk5Wr23Y/hYIsW/Kaqy0JbZkWc3IGStzYKkc8iqeu/qTz/Zx2f8eaOL&#10;foXhapieKyvYiUY1iOyAhSyXi1G2B2Hq9QdoFuETzHZllZb6fhvnBhmNj1HJDKqMLio8QFECqp5t&#10;+igAT08DBkRPSYj/ADDR8uoUf0X8z7pLyeL7W+ybC1rCswc6svTZsQykrZVYvxLanHVXT2HyPkdw&#10;YEafRldoFdujXaebE8fDzLilJb6YcfIC3rYFJ3Km5r16A7cnXbcbzJBlW3aR3B9f0m8ZGkM+dWhJ&#10;rtxbRjZ1Sk/X1myvn6BSfBs2O2wpGw5umr7d+0PFHhs+toQeX6foq2sSPc9+mu777/GDHf3mBaNx&#10;fxbj4ONkZeXbXTj49b222WHZVRRudz7SfcASfIAmU2dk+n2alxNpzY1e3jcQ42oLWenh0U6mmo2o&#10;dgQPDx6mHsXmAG/UT32dwLxzxKy15VGq3pzb759f0Ow6yOgcpZXjVsAR/qarXB68ok2O6d3N6OHi&#10;crIsGVqdqFDaoIpxqm2L00A9TzEAva/rPsNgoGwCSxH3/wDyMpZ470rI4d4ku50YPgamcmoDp42N&#10;4xuoZD0G91DKOh2V+ZT8Uy6mR1723dHo4iqS+llxtToUrTeQfDurJJOPkBepHUmuwbtUxJ2YFlIb&#10;p4C45xtSxKM3EtW2jIrDoyny3+MrfYujAqynYhgRO/JlRelcP8b8MO9WJRquMhcszYuN9EMGwgfH&#10;9WnKx1DAebqjHfqAek7DN447QdZBo5dduV1AK14C6fSwO4Cm8Y+HQpJ8/EuA8idhAtQ0LijHyfE+&#10;D31X+DY1NvhOHFdqgMa2KkgOAynY9djMcW6AuVi5GK43TIotpYe9bUKH+QmRs7kPdf1Hh9cm7Oyw&#10;WzEXmwKT4lFVikEXPawDvfyeoSuylSdy5CtJUPApd7FuJn4b4kxLMsFBgZr4uaACPpLizFus2OxK&#10;IrjKUe0IvnuJc7iZiuqujKyuoZWU7qykbgqR0KnzBHskQu+F3I/oxa2p6WUr1EooyKbCUqzAg2Rw&#10;3xasgKOUOw5bAqKzKFLSKOjcUceaCnwWmvWsWqvYKjaeM7HA325a7bMbLxwOo+oWbdOh2gWXdvXa&#10;7VomlZeoWMgeqsjHrb/X5LAimlRuNy77b7EBV3YlQCRoPudd7nVeItQyMfJxcWrGx8M3PbQLOYXP&#10;bWlKHnYjldRkH3/SwfJpFPH7HuM+Ksio59WoFFP6Z1Ko4WNQGOxerHZMfnJBI2x6W36+so6yxHu4&#10;d3rF4dwvg1JN11p8XLymADXW7bABfrKkHq1pudgNydyYHoO3bgRtT0fUsBNvEycS6urfoDdy81IJ&#10;9gNiqCfYCT7JVv3Lu1dNG1+h8stRTkLZg5PigoaXtZRWbl+tNd1YSwH4jH3AmXAvIPd73uH2Z99u&#10;qaKE+E27tlYLla1vc+dtDvyotrDfmrsZUsY7l19oTgW3cbgggjcEdQQfIjbzB+SR+78XaxVpvD2d&#10;UbAuTqNFuBjKp+mb5KGu2xfb9JpZ33225wo9sgro/aJx9o6DEqXW8etNq0rt01cxF2+truvxMlOX&#10;oQPDtKnpykgic9A7unF3E+Wt+oV5yKfVfN1Wtsda036inFdabWB6cq00rW23x+oMD1Xo0+zt8jWb&#10;c8g+Bp+Myc23qnIyTyqoP2S1K7EfYuJaCpmvOwrsTw9BwEwcNTtv4t9z/VcnIdVD3Wn3kKqKu3Ki&#10;IijYLtOp70uqazTouS+gLY2pizEFIqppvfw2yqVySteQrVErjG1t2B2IBAJ6EIQ+k9/VrC/e/wD+&#10;c8mZ3Lf1raL9yn8dbK7OPuxzjXVbhkajpup5dyryK9ldI5V335VWsooUEk8qqB/PNldheP2gadfp&#10;uImNqVWmJl4lV1NmPh2VVYbZVfwnZ7Q9laCprGJrYOo35eu0CzQyknvz/q7xL+6W/wBSplj3fQ1n&#10;impMBeGlyT4jZXw041GNc4CinwATk1v4YYtb61exPKJADifu18V5tt2RmaPqORdkHe+y2utmtJUK&#10;S+zBW9UBduXbYAQLkNP+pp+0X+iJFj0kXBDZWgDIQE/Q/Lqym2+trYPQ7n3Kgs3b3Dr7J4/ulavx&#10;wNVqo1tc/wChngXlzlY+Jt4ioPB+nonjgk7jlL7H2/LMviLh+nLx7sXIrW6jIqspvqcbpZVYpR0Y&#10;e5lJHWBXv6MLtTpoyNQ0q51RsxqsvF5jt4l1SGrIrG/m/hChgNtyFbz26WMl/wAvy8pVP239xzWN&#10;HyjdpVOTqGECXouxeezNxtjuqW1VFb3YAnltpVw43LBCRzfHonan2g3AYtL68535Njp7I6/t8mzE&#10;Vq9vLne5QPaw33gbX9KDx3i22abgV2q+TjtbkXovXwUsQJWLPsXcnmCefKCTtuu+yPRbD/MWofv3&#10;f/4dpcjpxv3Fdcr01M+2u7N1fJyt8jFpdch6qGRjz3Ws29l3MBzFGYL8Xmfbc9f2YcJ8f6Mj16Zh&#10;ani1Pab7KRjYttb3MqVsxS8WdSlVa7jl9VV90C2ISkHh7FTP19E1FyEzNYf4WzElua7LPiKzfG3L&#10;Ma/Ppv8AsV2uz0exzTUbNxYakNm4APOVHPuB0B5t+g6CVv8Ae27j2fVnZGpaNjWZmNl32ZN2NSd8&#10;jGvuc2WtVWWD20vazOq0871l9gvKo5QsY0HQ6camujHrSmipQlVVahERB0ACgAAee56k+fXeR67+&#10;XavhYeg5uDbavwrUKfAxsdSDYSXBaxl80qQKd3PQ9ANydpCDRO0XjxFTEoPEQ2ArWr4BkmxB8VQX&#10;uxjbWABtzOyqvmSo6zZWidxLV8rT9R1PWWvs1R8V2wcLx/GyTcArqcm0M9fNzc6rjVO9fUszEsFr&#10;D5/ReD/Pef8AvW/9cxZZtKk+xrsp400fNTJwdMz8Z7DXRkP8GxrA+M11T2oVuFgVfV5udVVgQCG6&#10;S1/VLHFNhTfxBU5TYAnnCnl2B3BPNt0I2gRI9Jx+omJ++Ff4uyeV9FT+lta+6cP8VdNB8ecLdoWs&#10;1VpquFqeSqlbfB+D4tNSW7HqqULWnq7soO7dNtyd95+XZx2f8eaP4n0LwdUw/FKtYq0Y1qWMgIQv&#10;XcLUO25HkOhPuGwW3zE852b5OS+n4T5oYZbY1LZIZVRhea1NgZEAVSH33VQAPdPSQOq4o4apzMbI&#10;xMhBZRlUW49yHYhqrkat16+9WIlPnAHEF/CPEjm4Mzadbk41yjo2RS1T+EdgdgtpNF23sB26EdLl&#10;2lYvpOOEasfWcHKrI8TPwrTfWNt1fEsqrrsI9nwhbii+fXHeBrbubdnjaxxLjm8eKtNluq5jMNwz&#10;raLSzny57cy2tyfrm5m9hlwSSGfo0OysY2mZOqWLtbqVorqJ9mJillr5fcLbWss6fGXw9/iCTNED&#10;MREBPwzfiP8AtW/mn7yFvfF1rjYaqtOgpmnSzp+MzHEoxW3zGvzRkKbrKzepFIxfVVwo33A3LQIS&#10;djH659M/f3F/r4l1spn03u28V0X15VOkakmRVaL67lROdLVbnWwbvvzK/rA++bK8XtM92u/gogWm&#10;sZBTvPd+PVdI13I0zCrwnooXFBa+q17PEvorvb1kuRdgtq7AqPnM07z9pnu178GP+Rmv9e7vHFub&#10;lvmZmk6lfk32UtffYlXPYalrpRnKsN+SmtK9/PkRR7BAuC0rIL1VOdt3rRjt5bsoJlNHeO4Xu0bi&#10;XUeRfXTU31PF5yQr+PkfD6iDsStaXM1IIBKis7fFEuU0GorRSrAhlqrBB8wQgBB+YyOffI7pg4hq&#10;rycRlq1PFVlrLkivJqPX4PaevIQ/rV3cu6EkElWIIbt7Lu0TH1XBxs/FcPVkVJYN+j1uVHPVavXk&#10;trbdXU+TAidjxpxfj4OLfl5dq049FbPZYx6BVUnp72Pkqjqx6CVIaHpXGXDtj1Y2NrODu/rinFsy&#10;caw77AqUryMWwnqd1PNseqzYnDHY/wAa8V2016tbn0aetiPddqFXwROUH1vg+EK8drLmXcVu1K1K&#10;zByzcoRg0j2M5gs4j0uxd+WzWsSxdxseV81WXcew7EdPZLtpT7r/AHU+JMHUrTgabqDpi5jthZda&#10;ISVqtLY9yncDnChW3C7c3sHkJqdy/XOLbL8+viNcsUJTjHCbKx8aom1nvF4FlCq9myLUStu+2/Qn&#10;c7Bt/vM8OWZfD2t41I5rrdMzRSp8muFDtUN+u29ir12O0rg9H1xlVi8S4/iOqrmY2Rh1lugNzmq+&#10;sEnyLLS6AHzdkXzPW2uysEEEAgggg+RB8wfnlYPeZ7jGp4OZdnaNj25mDZa1604u7ZeI7MbCqVL9&#10;NdFfrWcfmZByKK1CAwLPQ/5eUg36Uvi/GbA0zTxYpyxqS5xrHUpj1YebjF3A8t7MpAoPmA5+tkfd&#10;J7We0GwLiUNr7novJ9DXFq9DsLMi7DV6fLbnuurRT5ld+vr+Ke47rP0FyNSzFyc7X8i3F5MRbRkW&#10;00NepyPFsD8ll3IW3KO1VY35S/mQ2b6K8fobWPunH/Eydd1YIII3BBBB8iD0I++JVD2OcBcc6Ncv&#10;wDA1LFqtuqOQoox7K3UMqsXS0WAkV7jmXYgeXslrVLnlXfz2G/s67Dfp7Ou8ClXS8S3hXiGpbFb/&#10;ADPnhRvuXsxEYoLFP1zW4bh1239duU/FMug4e1+nKoqycexbaL60tqsQ7q9bqGVgflB8vMeUjX3v&#10;u5wuv8mdhulGp01mvd9/Cy6x1Su0gHldCSEt5W2VmBB6bQw0a/jvhwHFx6dYxK1LbImGuoYY67Fq&#10;3NOZijm6EcjKdvrVO4AWk9p3aHRpeDlZ+S6pVjUvZ183dVJStB5vZY+yKi7kkj3yKHdJ76er8Qaq&#10;mDk4mJXSMW2+6ygWkoycgUBnO2zMxA3UE8p6CRpt4I444qtrTLq1O6oOD4mbSun4VIIG9i1tVjV2&#10;bAj6hTa4O46Hmk+u6z3XcfhzGcB/hGdk8hyskjYbKNhTSPNKUbdtj6zMeZiTtsG1O0TOerT82yvf&#10;xExMhk28wwqYgjb2g9RKfe6Vw1jZ/EWk0Z21lFttj2iwhVtsrxb7qlffbmFuQiA1/XFvKXPZmOro&#10;yMAyspVlPkysNmB+cEiVT9vXco1jSMyy/TMfJzcLxjdj2YStZlYwL8612U1A3c1R9VbaEO6qCdju&#10;SFquNjqihVAVVGyqo5VUDoAANgANugAkJ/SYdpuH8Ao0pbQ+a+SmQ1SEE001Kw57fYhdmCop6sdz&#10;0AMjlpXH/aBlbYtTcQuTshX4JZXtudtrMmzHr8MbebWXqR7/ACntuJu4HqVWi5Odf42drlluOa8W&#10;lzaUqNqjI8SxmHwi3wiSTzEJy7LuepD3Xop/LXfn03+bNk/TKzu5/wBnnFuj6xjJ8AzcTTczIrXU&#10;y+PjNW1NVWR4Raxw11YWx1ANLA+t63TcizKBWv6UqsjVdKYg7NgXAH2HlyQWH3udfwyTfo/sgHhX&#10;T9iDtZmqdvYRmXbg/L7Z0/fw7tF2u4ePk4Kh9Q07xvCqLBTfReEN1KFvU8UtVVYnPsCU5d15yZBT&#10;gTUOMdH8TEwMfXMTxHZ7MevTsiwM42UuivjWICdgvPWfWAB5m84Fx4nle1n9StS+4Mv+r2Tx/dcz&#10;tUfRMT6MpemePFFvwnlF7qLGNdlignlLoQeVgrL0UqpHKIu96fP47v1bU8TTqs9tF+k14wxsfFCX&#10;VWYGMckG8qMh98p8qshrFACgbEfGCOvcQ/XRpHz5P9SyJcNKcOEu73xfgZFWVh6TqWPkU8xqurSv&#10;mTmUo3xnK9VYqRsRsSJYT3NNZ4ktw83/AKSLkLkJlhcQ5FGNQ7Y3wekkj4MqhwLvFHNZ9M33G+wS&#10;Bon0pXADldM1RFJSs2YVxA6IbSLaWc+wM1bVgnpudvrhPZ+jR7U6btIbSDZ+icC/ItStj6z42Xe+&#10;TzJv5rXddZXsPiKEElJ2gcB42p4l+DmVC3GyE5LEPQ9CGR1Pmr1uFdHGxVlBlZvaf3OuI+Hss5ek&#10;Ll5lFTF8fK0/mfNqBHxLcWrmtsb2b1V3o+3rKpIgWqsZV56R7tbpztVx8Kh+evS6rVtZDzL8JyCh&#10;tUbbgmta6lO3tY+4iedzO2ntAykOKTrjgjkZKdHNN2x6etbTgJeN/Is7jbqSRNm92X0fmXZkV53E&#10;Ffg01uLUwC623ZFgPMDksjOqV79WrLs9nUMF2KsEnO4v2fPp/DWCtqlLcoPmurDZlGU3iVhgeoPh&#10;8h2PVd9vZN9ZXxW/an+aZoUAADoB0AHkB7APcB5bezykJu9vrnG/0Vso0RM/6GDHoKHEx8UhrmVv&#10;GHwh6zfuDt6ocAQIe90z9dGjfd7fiMmXOiU2cP8Adz4txL6srG0jUqcilvEquRK+et9iOZSXPXZm&#10;HUHfc++T87mGtcUWpnrxGuSPDON8COTRj0sysLvG2NCIz7bVbm3mILfLA9d30f1ra19yf/NqkIPR&#10;n/rit/ezI/HY09B3hMfj7UMvVcMY+o26S2ZlU49NWPiJTbhJkOMc86IttivUtb81jEmam4E7FeNN&#10;Lv8AhOn6ZqeLkchr8SuukkoSrFGDs9ZUlVJBXzAgXBCZmnu6tqet3aPU+vrauo+NkBxbVRTZ4S2k&#10;UE146rV1r2O4Xc+Z6zcMBERAREQEREBERAREQEREBERAREQEREBERAREQODiRx7ce4vo+sl70VtO&#10;zWJPwnFCBLG//EY7Dw7QfayeFb7rF8pJGcSJ7Ys18NuljmYnu/Hqnwl53x1vGlo1hUX2s9xzX9LL&#10;OuP9EccbnxsFWssA97Yx+nD/APZi75lEj4Lhuy7+shKuv1yMPNXX4ykHoQwB3l+ornkOOux3S9TG&#10;2fgYuUfsralNg23A2s2Djbfy5tvwSyYN/XiNMtOl/FXhPs5a+GiHy7sieOO2ndPzUd80zLQuLvRp&#10;6BkEtj2ZuAxO+1Fy2pv7uTJruAX9inL881LrXorcgFjja3Sy/WpfgOhHuDW15Tg/OKV+aTWPfGy2&#10;/amv81Z/DWEZfd+evV0vC3z0QX3iTBu9GBrgPq52ksPez5aH/sjEcf8Aen5/nYWvf9d0j+GzP/RT&#10;p+09l/e19lvk1+p5/Qn3fNEIGDJrad6LHUm28bWMGn9zw78k7e71sjE6/L/JNm8Lei80uvY5moZ2&#10;UdtmSsVYtTe/oivcv8P5fhPjfe+y1/bm3dWs/KPi9K7Dnn9mI8ZhW1ZaANyQB7ydh+GbN7JO7hrO&#10;t8jYOHYaGG4zLx4GJyttsyWuPpwYHceAtg95EtR4B7qmgaaQ2LpuN4g8rrk+EW9PI893Od/lGx+W&#10;bWFchs+/uGmKnrtP+P5u7Huvrvb1RH4/kh72I+jlwMJkyNVt+iWQhDLQF8PCrYb7E178+QR/74iv&#10;fqKwQDJe4eItahEVURQFVVACqB0AAGwAHu2n77RtKzn2jJnnXJaZ+EeEJjFhpijSsafFlYMQZzvZ&#10;RHxt+ns/7vzv63aJ028ud1vupcO5N1mRkaPg23XObLbGq9Z3OwLHY7bnYb++fGO5vwv9o8D+CP8A&#10;al1pv3FFYiaXnSI9Hs8VbndeT0q857VN28by5H8xzwv9o8D+CP8Aaj8xzwv9o8D+CP8Aamft7F+7&#10;v/x+bX7LyelX/l8lN28by5H8xzwv9o8D+CP9qPzHPC/2jwP4I/2o+3sX7u//AB+Z9l5PSr/y+Sm7&#10;eN5cj+Y54X+0eB/BH+1H5jnhf7R4H8Ef7Ufb2L93f/j8z7LyelX/AJfJTvpbfTaf3an+W1QPwmX1&#10;zUml90nhui2u6rRsFLanWytxVuUdTuGG5I3Bm2wJA7z2+u1zSaVmOjrz069Pkldj2a2DpdKYnXTl&#10;3auUREh0kREQEREBERA8F2n9iemazV4Wo4ld422Vzul1fy13oVtrI94b8Ehf2n+jBtTns0fP8QdS&#10;uNnBVce0IuTUgQgdQC1CtttubD1lhZEFZ24Ntz4P9u2kejPGvs6nLl2bHl86seMc1IXaP2IatpBb&#10;6IYGTj1qT+iPDNmLt02PwmvnqTf2Cx0Y/YjYzw1doPUEEe8EEfyS/Q1TWnG3dl0HUdzlaXiO53+m&#10;JUtVgJ8yHrCHm/ZecsWHf/DTLj176z+Ex+KJybr66W9VvnHyUsCDLO+KfRmaDduce/Pwj57V3Jev&#10;4Mqu4gfIrLNZa36Ku7cnG1yvl67JfpzFvLpvbVmqPP3U+UlK752a+mtpr41n36aw4p3fmr+zE+Fv&#10;/iCO8SYuX6LzWgfpeoaW43Px/hVXT2HZaLuu+/Tf78/D87D17/rukfw2Z/6GdMbz2X95X2T8nl9T&#10;z+hMeuPmiCTG8mJi+i/1sn18/Sk6+aHLsO3t6HHq9nl1npdG9FZk7g5GuUhPbXRpzlvnFtmcADt5&#10;E0HY9evlNbb02WP/AGxPhW3ybfUs8/saez5oLCcbLQOpIAHmSdtvn38vvyzrhj0ZWh1bHJydQzfe&#10;tl1dCfeGNVU+3yM7/PN1cFd2DQdPIbF0vEVx5WvWLbN/sue3nPN8vn8s4Mu/MFfMi9/+Me2ePudF&#10;d2Zbed0Y9es/r1qk+zfsS1bVyp07AyMmttiMgIa8XY/XfCbOWlgPMip7HA29XqN5b9lvoxLH5LNZ&#10;zvDHRmxcDYsdvNHybkI5T5E11BvcySwVathsPL3TlIXPvvPk4U0pHtt7Z4eyISeLd2Kvna2nv5PF&#10;9mnY7pukVCnTsOrGX2su7Wv8ttzlrbG95d2J9pM9tMbTMgLWtadbTMz2zOspOtYrGkRpHZBERNWx&#10;ERAREQEREBERATEzEDgRNUdr3di0bW1/RuIvjDflyqD4GUm/ntanVhvsStgdGIG6nabYCxyz0pkt&#10;jnpVtMT3cGl6VvGlo1VtdpnozM+jmfS8yvNrG5FWUBj5G3nt4iA02MfLolIJ+xkVePezTUdKPLqW&#10;Dk4XkOe6sikk7bKuQvPju3UDlS1jv0233EvPIn534wYFWAZWGzKw5gQfMEHoQfcRJ7BvzNThkiLx&#10;2+bPu+SKy7tpbjWej74UHLYD5ETMuc4y7qXD2fzG/SsXnb/WUp4Fg+UNTybH277b7zTHE/oxtDt/&#10;S2TqOF5nlS6u9Cf2Xwmq59v2rrJjHvzBbz62rPtj3cfcj77tyx5s1t7p/XrVlbxJ16z6Kq/cnH1y&#10;or9al+nNzD57a80A7/JQs8zl+i71kfU9R0x+vTn+F19PvUW/g3IndG9dltHnxHjFvk5Z2HN6E+qY&#10;0+KHQjeS+/Owte/67pH8Nmf+in6UejA1wnZs7SlG3mr5bnf5jiJsPmM9PtPZf3tfZb5M/U83oT7Y&#10;+aHu8CTe030VuaxHja3i1j2irAuvPzBnzMcD9sUO32J36bD4f9FxpaEHK1HPyfeiCjHrPv8AKuy4&#10;b/sbht8vTbwtvfZa/t6/y1t+OkN67Dmn9no+M/mreZtvPpO04S4UytQt8HAxr8y3oCmNU9vJv5Gx&#10;lHJUp+ytZF+US27g/uTcNYXKU0yq5lIKvlM+SwI+W5m/B5Tc2maNVSgrprrprX4tdSLWg+ZUAUfe&#10;Ejcu/wCsa9DHM9k2mI90a6+12V3XadOlaI7ojX3qzuy30bur5fI+pW1aZS3UoCuTlgEHccqHwEbf&#10;bbey5R59dtjNnsV7p2jaEA2Ljm7J6FszKK25DMABup5QlS9N+SlK1B67b7mblAiV7aN458+sWtpX&#10;0a8I/P1pXDseLFxiNZ7Z4uNaznMTMjXaREQEREBERAREQExMzBgcTNL9s3dI0XXAzZOP4GSR6ubi&#10;FaclT7CTyNXaPel1din3b9RunaOWemPJfHbpUtNZ7YaXx1vGlo1Vk9p/o2dVxeZ9NyKdRrG5FTAY&#10;2Ttt8UAsaXZvL49Y8z6o2Aixxjwbl6dYKtQxb8KwnZVyamqDkefhOw8O0Dy3qd1+WXu8s+XUNLrt&#10;Q12ollbfGSxVdG+dWBB++JP4N+ZaxpkrF47dejPu4T7ETl3ZS3GszX3woUVwfIg/NBYe8fhEuL4y&#10;7mfDedubdMprZjuz4xbFc/foKfyTTnEnov8ASrCTi6hqGL9ijGnIqX+ErFzfw4k1i33s9vOi1Z74&#10;1j3cfcj7bty15aW9ek++PxVsb/kOv80zJv6n6K3NBJp1vGsB8ltwLqT7fjMmZfzezqEX29OvToLf&#10;Rga4D6udpLD3mzMQ/wDZGI/9Kdn2ps3Vkj1xbX3w5/qef0J9sfND6Y5hJf8A52Hr3/XdI/hsz/0M&#10;+zC9F3rB28TUtNr9/IMq4Dr7A1VG/T5R1mPtLZv3lfZPyPqef0J93zQ2mN5Pjh/0VZB3y9dLgnyx&#10;dPFDAe4WX5eUp+c1bfJNr8Kejh4dxyDcMvNYe3IyCoP7avHWmph8hT2zwvvnZqcpm091Z/y0e9d3&#10;5p5xEeMx+CqyzIUbbkDcgDc7bk+QHvJ9w6zcvZp3R9f1XlajT7celj+mM4Ni17b9dksQXt03KlKu&#10;RvsxvvLYOCexfStN2+A6fiYxG+zVUoLOvn9M2L9f23Wex5JFZt/zp/pY9J7bTr/xjh75dmPdca63&#10;t6oj8fyQp7JfRm4OOy26vkvnuNj8GpHgYoO+/rsN77vYOUvWh67q4kxOG+GcfEqWjFoqx6UAC11I&#10;qINvcFAHl7fOdqRAErm0bVmzzrktM93VHqjgl8WCmLzIiO/rFmYicz3IiICIiAiIgIiICIiAiIgI&#10;iICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiAiIgIiICIiA&#10;iIgIiICIiAiIgIiICIiAiIgIiIHlOJe1XTMMXfCs/Eoahea1LMipbEHKHG9ZbxN2UgqOXdgRtvvK&#10;k+3Dj7J4s4gJw0JbJsTC06tw3qUq2yPYoIIUFnvtA2IUsPPzk53gPR+6vq2s52pU5emirKtV0F7Z&#10;K2oi1pWqsExrUPKqdPX26+ybj7rHcqo4eZsvIvXN1F15BcKzXTjofjJQhZmLMOjWuQx9ioDtA3zw&#10;HwhVp+Fi4NH1LEoroTfzIrQLzH9k53ZvlJnfzAEzAREQEREBERAREQEREBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBER&#10;AREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBER&#10;AREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQ&#10;EREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBER&#10;AREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQER&#10;EBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAR&#10;EQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQEREB&#10;ERAREQEREBERAREQEREBERAREQEREBERAREQEREBERAREQERED//2VBLAwQUAAYACAAAACEAzzEr&#10;ZuIAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kNaaN2ZRS1FMRbAXx&#10;ts1Ok9DsbMhuk/TfO570NLyZx5vv5evJtmLA3jeOFMSzCARS6UxDlYLPw+vDEoQPmoxuHaGCK3pY&#10;F7c3uc6MG+kDh32oBIeQz7SCOoQuk9KXNVrtZ65D4tvJ9VYHln0lTa9HDretnEfRk7S6If5Q6w63&#10;NZbn/cUqeBv1uFnEL8PufNpevw/J+9cuRqXu76bNM4iAU/gzwy8+o0PBTEd3IeNFyzpN2MkzWiUp&#10;CHas4vQRxJFX8+UiBVnk8n+J4gcAAP//AwBQSwMEFAAGAAgAAAAhAII3q1zPAAAAKQIAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJHBagIxEIbvBd8hzN3N7goixawXKXgt9gGGZDYb3UxC&#10;kpb69g2UQgXFm8eZ4f/+D2a7+/az+KKUXWAFXdOCINbBOLYKPo5vyw2IXJANzoFJwYUy7IbFy/ad&#10;Ziw1lCcXs6gUzgqmUuKrlFlP5DE3IRLXyxiSx1LHZGVEfUZLsm/btUz/GTBcMcXBKEgHswJxvMTa&#10;/JgdxtFp2gf96YnLjQrpfO2uQEyWigJPxuHvctWcogV526F/jkPfRL7r0D3HoftzkFcPHn4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAAbt++4VAQAARgIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABGAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+aVoFlMEAABIEAAADgAAAAAAAAAAAAAAAABFAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAnW0YQxgVAAAYFQAAFAAAAAAAAAAAAAAAAADE&#10;BgAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAMXKXVCNBAAAjQQAAFAAAAAAA&#10;AAAAAAAAAAAOHAAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAKAAAAAAAAACEAz+0AjZc5AQCX&#10;OQEAFAAAAAAAAAAAAAAAAABjXQAAZHJzL21lZGlhL2ltYWdlMy5qcGdQSwECLQAUAAYACAAAACEA&#10;zzErZuIAAAAMAQAADwAAAAAAAAAAAAAAAAAslwEAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhAII3q1zPAAAAKQIAABkAAAAAAAAAAAAAAAAAO5gBAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAgACAAAAgAAQZkBAAAA&#10;">
+                <v:rect id="Rectangle 2000412736" style="position:absolute;left:24886;top:31832;width:57147;height:11936;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1044" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAbzukxyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5F6Kw4pSiFgUEFUajmVwAcs8RJHxOs0NpD+fV2pUo+jmXmjWax624gbdb52rGA8SkAQ&#10;l07XXCk4Ht6epiB8QNbYOCYF3+RhtRw8LDDX7s57uhWhEhHCPkcFJoQ2l9KXhiz6kWuJo3d2ncUQ&#10;ZVdJ3eE9wm0j0yTJpMWa44LBljaGyktxtQo+J47SberXRWVnpj8ddh9fmCn1OOxf5yAC9eE//Nd+&#10;1woiMZmM05fnDH4/xT8glz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG87pMckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
+                    <w:txbxContent>
+                      <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="44EAFD9C" w14:textId="77777777">
+                        <w:pPr>
+                          <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                          <w:textDirection w:val="btLr"/>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:rect>
+                <v:group id="Group 349124931" style="position:absolute;left:24886;top:31832;width:57147;height:11935" coordsize="57146,11935" o:spid="_x0000_s1045" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBolwr0ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91c0aKzV1FRFbehBBLYi3R/aZBLNvQ3abxH/fLRR6HGbmG2axGmwtOmp95ViDGicg&#10;iHNnKi40fJ3en19B+IBssHZMGu7kYbUcPSwwM67nA3XHUIgIYZ+hhjKEJpPS5yVZ9GPXEEfv6lqL&#10;Icq2kKbFPsJtLSdJMpMWK44LJTa0KSm/Hb+tho8e+3Wqtt3udt3cL6eX/XmnSOunx2H9BiLQEP7D&#10;f+1PoyGdztVkOk8V/F6Kd0AufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBolwr0ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
+                  <v:rect id="Rectangle 1170542582" style="position:absolute;top:5340;width:57146;height:6595;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:spid="_x0000_s1046" filled="f" stroked="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSg6aKxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXsZM2mnm1ajzIEwfJsWfD2asy02l9JErd/eCMIe7/f/FqveNuJCna8da0hGCgRx4UzN&#10;pYZ8v3mfgvAB2WDjmDTcyMNqOXhZYGbclf/osguliCHsM9RQhdBmUvqiIot+5FriyB1dZzHEsyul&#10;6fAaw20jU6U+pcWaY0OFLf1UVJx2Z6vBHerD2Dez4+wjyfdy/XZW25y0fh3233MQgfrwL366f02c&#10;n3ypyTidTFN4/BQBkMs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFKDporHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                    <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                      <w:txbxContent>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="674CE3DF" w14:textId="77777777">
+                          <w:pPr>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">© 2024 Commonwealth of Massachusetts Department of Elementary and Secondary Education (DESE). </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6AA274C2" w14:textId="77777777">
+                          <w:pPr>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>These materials are used with the permission of the DESE. Permission to use the materials does not constitute endorsement of any use not sponsored by the DESE</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:rect>
+                  <v:shape id="Shape 25" style="position:absolute;left:146;top:146;width:15380;height:3969;visibility:visible;mso-wrap-style:square" alt="A black and white logo&#10;&#10;Description automatically generated" o:spid="_x0000_s1047" o:preferrelative="f" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCvd78zAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PSwMx&#10;FMTvgt8hPMGbTVroVtempQqKBxdq/2Fvr5vXzdLNy7KJ7frtjSB4HGbmN8x03rtGnKkLtWcNw4EC&#10;QVx6U3OlYbN+ubsHESKywcYzafimAPPZ9dUUc+Mv/EHnVaxEgnDIUYONsc2lDKUlh2HgW+LkHX3n&#10;MCbZVdJ0eElw18iRUpl0WHNasNjSs6XytPpyGp5M+/rJh+W7LY5Ftt2OH9b7XaH17U2/eAQRqY//&#10;4b/2m9GQZWo0UZPxEH4vpTsgZz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgr3e/MwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                    <v:imagedata o:title="A black and white logo&#10;&#10;Description automatically generated" r:id="rId26"/>
+                  </v:shape>
+                  <v:shape id="Shape 26" style="position:absolute;left:18726;top:219;width:15361;height:3842;visibility:visible;mso-wrap-style:square" alt="A close up of a logo&#10;&#10;Description automatically generated" o:spid="_x0000_s1048" o:preferrelative="f" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvnW4ayQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr1I3Rgx2tRVRCxV6qWpB4/T7JiEZmdDdqPp23cLgsf5/mex6k0tLtS6yrKC8SgCQZxb&#10;XXGh4Pj19jwH4TyyxtoyKfglB6vlw2CBqbZX/qRL5gsRQtilqKD0vkmldHlJBt3INsSBO9vWoA9n&#10;W0jd4jWEm1rGUZRIgxWHhhIb2pSU/2SdUdBtT4f9C87x4/2cfa+HW3PoprFST4/9+hWEp97fxTf3&#10;Tof5yTSZTZJ4MoP/nwIAcvkHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAb51uGskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                    <v:imagedata o:title="A close up of a logo&#10;&#10;Description automatically generated" r:id="rId27"/>
+                  </v:shape>
+                  <v:shape id="Shape 27" style="position:absolute;left:37234;width:19869;height:4349;visibility:visible;mso-wrap-style:square" alt="A blue and yellow logo with a sun and text&#10;&#10;Description automatically generated" o:spid="_x0000_s1049" o:preferrelative="f" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCK4ZKGxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBC9FN9YYTXSVogg99FLNAwzZMYlmZ0N21fj2bqHQ43z/s972phF36lxtWcF0EoEgLqyu&#10;uVSQnw7jJQjnkTU2lknBkxxsN4O3NWbaPviH7kdfihDCLkMFlfdtJqUrKjLoJrYlDtzZdgZ9OLtS&#10;6g4fIdw08iOKEmmw5tBQYUu7iorr8WYUOGxMfsiXl/6UvH+zj+PzdW+VGg37zxUIT73/F/+5v3SY&#10;P03SRZrOZzH8/hQAkJsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIrhkobHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                    <v:imagedata o:title="A blue and yellow logo with a sun and text&#10;&#10;Description automatically generated" r:id="rId28"/>
+                  </v:shape>
+                </v:group>
+              </v:group>
+            </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28157C5F" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
-[...94 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="504" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00A812EB">
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="144" w:footer="288" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="416EDAA2" w14:textId="77777777" w:rsidR="00E50A10" w:rsidRDefault="00E50A10">
+    <w:p w:rsidR="00C80C52" w:rsidRDefault="00C80C52" w14:paraId="03494F0E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58E8F041" w14:textId="77777777" w:rsidR="00E50A10" w:rsidRDefault="00E50A10">
+    <w:p w:rsidR="00C80C52" w:rsidRDefault="00C80C52" w14:paraId="48953300" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{BAE8244B-F637-40E7-A842-0C547B00664A}"/>
+    <w:embedRegular w:fontKey="{59BC21C1-7960-4324-8619-AD69AA61F223}" r:id="rId1"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{28800512-1725-4496-90AB-09EABA61392E}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{DC6D8FB5-9AC9-4F2A-AD57-34D4D0528C1C}"/>
+    <w:embedRegular w:fontKey="{13E051B0-F3BE-4A02-8892-45950D7BE4B4}" r:id="rId2"/>
+    <w:embedBold w:fontKey="{B7D5B862-C697-47C1-AB98-C51DEF1CABB5}" r:id="rId3"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{646C1F08-19CB-41E0-AB36-B6F814F50DC4}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{31E48D1F-96A2-4907-A764-E478353DFB38}"/>
+    <w:embedRegular w:fontKey="{1BB38B7C-2DE7-4D7A-8DC5-A00F42656C4A}" r:id="rId4"/>
+    <w:embedBold w:fontKey="{E96B9EAA-942F-4191-B364-D97A9748AE74}" r:id="rId5"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C305D05F-125D-4BAB-9E31-5250B423F9F5}"/>
-    <w:embedItalic r:id="rId7" w:fontKey="{DAD212F8-A5EC-48E4-A30F-113807E0FB59}"/>
+    <w:embedItalic w:fontKey="{57B49AA0-74B7-4CEA-A46B-FA0F89764467}" r:id="rId6"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedBold w:fontKey="{E386BD88-4941-4E59-A8D2-3A39A804A128}" r:id="rId7"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{ABA3D235-821F-4DB5-AE46-474B562FEFBA}"/>
+    <w:embedRegular w:fontKey="{B128E517-4A1A-4133-8C80-91E0E7DDF937}" r:id="rId8"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="426D2360" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="425EA2C5" w14:textId="678AC355">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="right"/>
+      <w:ind w:firstLine="2880"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Needs Assessment and Planning Process</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
+    <w:r w:rsidR="00883B52">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00883B52">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FF2E40D" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A812EB" w:rsidRDefault="00896F72" w14:paraId="1AA7A649" w14:textId="45FB5815">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="566EF299" wp14:editId="3DA4E9D5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>15903</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1118753" cy="279793"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2105604159" name="image6.png" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image6.png" descr="A close up of a logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1118753" cy="279793"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5B1D2753" wp14:editId="087A7059">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>91443</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-44448</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1120140" cy="288942"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2105604163" name="image13.png" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image13.png" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1120140" cy="288942"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="34D687FE" wp14:editId="7FCD21CA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4497705</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-71118</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1447117" cy="316739"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2105604160" name="image7.jpg" descr="A blue and yellow logo with a sun and text&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image7.jpg" descr="A blue and yellow logo with a sun and text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1447117" cy="316739"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="5423C02E" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="030ACB3A" w14:textId="25B9EF30">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="2880"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Needs Assessment and Planning Process</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00883B52">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00883B52">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>21</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A812EB" w:rsidRDefault="00A812EB" w14:paraId="26DA1D14" w14:textId="77777777">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...174 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ADD5CEC" w14:textId="77777777" w:rsidR="00E50A10" w:rsidRDefault="00E50A10">
+    <w:p w:rsidR="00C80C52" w:rsidRDefault="00C80C52" w14:paraId="47435805" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB5029F" w14:textId="77777777" w:rsidR="00E50A10" w:rsidRDefault="00E50A10">
+    <w:p w:rsidR="00C80C52" w:rsidRDefault="00C80C52" w14:paraId="4925DA60" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2BBCB114" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="3C5B450A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Belonging definition was modified from the following sources: LearnLaunch Institute. (2023). “Sense of Belonging for Students and Staff in K-12 Schools: Framework, Strategies, and Resources.” Accessed 2023 from </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://drive.google.com/file/d/1qI97LS0oS1tbjqeRLIlmed2MET-jOEfh/view</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00E21254" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="147452F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Continuous Improvement Process definition was modified from the following source: Center on Positive Behavior Interventions and Supports (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Positive Behavioral Interventions and Supports (PBIS) Implementation Blueprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. University of Oregon. </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.pbis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7BE5CD9E" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4D9EDE3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Culturally Sustaining definition was modified from the following source: Alim &amp; Paris (2017). What Is Culturally Sustaining Pedagogy and Why Does It Matter? in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="0F1111"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Culturally Sustaining Pedagogies: Teaching and Learning for Justice in a Changing World (Language and Literacy Series).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3A0E33F1" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="62C09935" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Equity definition was modified from the following sources: National Equity Project, Accessed August 2020 from </w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
@@ -15998,108 +17267,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> and MA DESE MTSS Blueprint, Accessed August 2020 from </w:t>
       </w:r>
       <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://matoolsforschools.com/resources/mtss-blueprint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4DEB6836" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="11C2784C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Continuous Improvement Process definition was modified from the following source: Center on Positive Behavior Interventions and Supports (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Positive Behavioral Interventions and Supports (PBIS) Implementation Blueprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. University of Oregon. </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.pbis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5B09BA47" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6C8DC09E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
@@ -16127,165 +17397,167 @@
         </w:rPr>
         <w:t xml:space="preserve"> and Innovating Minds, Accessed August 2020 from </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://resources.innovatingmindscic.com/resources/definition-of-a-whole-school-approach-to-mental-health</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1F3C2DC1" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="15235268" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Continuous Improvement Process definition was modified from the following source: Center on Positive Behavior Interventions and Supports (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Positive Behavioral Interventions and Supports (PBIS) Implementation Blueprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. University of Oregon. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.pbis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="62B41788" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="071D0D91" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Continuous Improvement Process definition was modified from the following source: Center on Positive Behavior Interventions and Supports (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Positive Behavioral Interventions and Supports (PBIS) Implementation Blueprint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. University of Oregon. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.pbis.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="31F7B51E" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="009E267B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626"/>
@@ -16302,51 +17574,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="256490"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://casel.org/wp-content/uploads/2020/06/SEL-as-Lever-for-Equity-Slides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="06EC0B48" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="4E36F601" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -16369,297 +17641,234 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Massachusetts Department of Elementary and Secondary Education’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Multi-Tiered System of Support Blueprint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="2D885C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The Tier 2 definition was modified from the following source:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Massachusetts Department of Elementary and Secondary Education’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Multi-Tiered System of Support Blueprint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6350B100" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="262626"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The Tier 3 definition was modified from the following source:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Massachusetts Department of Elementary and Secondary Education’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Multi-Tiered System of Support Blueprint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...6 lines deleted...]
-  <w:p w14:paraId="2D2DBA79" w14:textId="77777777" w:rsidR="007C7D43" w:rsidRDefault="007C7D43"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A812EB" w:rsidRDefault="00000000" w14:paraId="6CD89D65" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Heading1"/>
+      <w:spacing w:after="720"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5BE2E76A" wp14:editId="2AD4AF71">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-923923</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>-1757043</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7772400" cy="1600200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2105604152" name="image15.png" descr="A blue rectangle with white border&#10;&#10;Description automatically generated"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image15.png" descr="A blue rectangle with white border&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7772400" cy="1600200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D69247B"/>
+    <w:nsid w:val="086D5D68"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8502295A"/>
-[...225 lines deleted...]
-    <w:tmpl w:val="DE20029A"/>
+    <w:tmpl w:val="3D0ECA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -16725,1225 +17934,1195 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25FA24AF"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F54D19"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="077C5A2A"/>
+    <w:tmpl w:val="E29E7D46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335F7B80"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="68589818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C104743"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B9286A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F872DB"/>
+    <w:nsid w:val="558D539A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="33FA5FD8"/>
+    <w:tmpl w:val="FBAEF8FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58FB6744"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F81A9720"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="655D66CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E7CFF0C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABA05F8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="408A598E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
-[...311 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60FF59DB"/>
+    <w:nsid w:val="7E1410EC"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CE3ECADE"/>
+    <w:tmpl w:val="B34E3D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6349232E"/>
+    <w:nsid w:val="7FEA7E72"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A060347C"/>
+    <w:tmpl w:val="541C2EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="166023659">
+  <w:num w:numId="1" w16cid:durableId="622351746">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1029261679">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="94984842">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1015964854">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="589314900">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="28263066">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1203976605">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1641690988">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="849490061">
+  <w:num w:numId="8" w16cid:durableId="1330403160">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="204753342">
+  <w:num w:numId="9" w16cid:durableId="899370070">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1011642391">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="10" w16cid:durableId="1530728279">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C7D43"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E50A10"/>
+    <w:rsidRoot w:val="00A812EB"/>
+    <w:rsid w:val="00000000"/>
+    <w:rsid w:val="00883B52"/>
+    <w:rsid w:val="00896F72"/>
+    <w:rsid w:val="00A812EB"/>
+    <w:rsid w:val="00B87324"/>
+    <w:rsid w:val="00C80C52"/>
+    <w:rsid w:val="35ED3359"/>
+    <w:rsid w:val="638F40B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0323ED29"/>
-  <w15:docId w15:val="{BCD8349F-E41C-49C3-AF07-FA054900E9D7}"/>
+  <w14:docId w14:val="6985FDE5"/>
+  <w15:docId w15:val="{CF217D89-799D-42D1-BCF3-98DE8378A435}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18099,52 +19278,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18211,694 +19390,1291 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:color w:val="8DC63F"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F11DF8"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
-      <w:color w:val="F1592B"/>
-      <w:sz w:val="24"/>
+      <w:smallCaps/>
+      <w:color w:val="266491"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0003638E"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
-      <w:color w:val="266491"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="5A8127"/>
+      <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F11DF8"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:spacing w:before="120" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:color w:val="9E2D0A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
-      <w:color w:val="666666"/>
+      <w:iCs/>
+      <w:color w:val="8DC63F"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
-[...12 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E6385"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="266491"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004E6385"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="266491"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00833E57"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A6B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A6B89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A6B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A6B89"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E96FC2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B56594"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B56594"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF6B72"/>
+    <w:rPr>
+      <w:color w:val="256490" w:themeColor="text2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF6B72"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a6" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="table" w:styleId="a7" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
-    <w:tblPr>
-[...24 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a8" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="table" w:styleId="a9" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aa" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ab" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="table" w:styleId="ac" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
-[...12 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="table" w:styleId="ad" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
+  <w:style w:type="table" w:styleId="ae" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="table" w:styleId="af" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
-[...18 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="table" w:styleId="af2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="ae">
+  <w:style w:type="table" w:styleId="af3" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af4" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af5" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af">
-[...18 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+  <w:style w:type="table" w:styleId="af6" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af1">
+  <w:style w:type="table" w:styleId="af7" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="table" w:styleId="af8" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="table" w:styleId="af9" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="table" w:styleId="afa" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="table" w:styleId="afb" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="29" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="af7">
+  <w:style w:type="table" w:styleId="afc" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
-    <w:tblPr>
-[...45 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
-        <w:bottom w:w="29" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afc">
+  <w:style w:type="table" w:styleId="afd" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afd">
+  <w:style w:type="table" w:styleId="afe" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="afe">
+  <w:style w:type="table" w:styleId="aff" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff1" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff2" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff3" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff4" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff5" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff6" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff7" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff8" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="aff9" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="affa" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="affb" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="affc" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="affd" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="affe" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff0" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff1" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff2" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff3" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff4" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="afff5" w:customStyle="1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="58" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="58" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbis.org/resource/technical-guide-for-alignment-of-initiatives-programs-and-practices-in-school-districts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sebacademy.edc.org/tier-1-year-2-december-coach-meeting-powerpoint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sebacademy.edc.org/tier-1-year-2-december-coach-meeting-powerpoint" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sebacademy.edc.org/tier-1-year-2-december-coach-meeting-powerpoint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbis.org/resource/technical-guide-for-alignment-of-initiatives-programs-and-practices-in-school-districts" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sebacademy.edc.org/tier-1-year-2-december-coach-meeting-powerpoint" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalequityproject.org/education-equity-definition" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.innovatingmindscic.com/resources/definition-of-a-whole-school-approach-to-mental-health" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qI97LS0oS1tbjqeRLIlmed2MET-jOEfh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mentalhealth.gov/basics/what-is-mental-health" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfss/mtss/blueprint.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casel.org/wp-content/uploads/2020/06/SEL-as-Lever-for-Equity-Slides.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matoolsforschools.com/resources/mtss-blueprint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfss/mtss/blueprint.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalequityproject.org/education-equity-definition" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.innovatingmindscic.com/resources/definition-of-a-whole-school-approach-to-mental-health" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfss/mtss/blueprint.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qI97LS0oS1tbjqeRLIlmed2MET-jOEfh/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mentalhealth.gov/basics/what-is-mental-health" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfss/mtss/blueprint.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casel.org/wp-content/uploads/2020/06/SEL-as-Lever-for-Equity-Slides.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matoolsforschools.com/resources/mtss-blueprint" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pbis.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="SEB Academy">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="172E41"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="256490"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="F2F2F2"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="8CC53F"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="F1582A"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="256490"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="006080"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="777777"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="000000"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="8CC53F"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="F1582A"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -19144,76 +20920,91 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100089C61782F326748B4350C16576B1264" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7561f8dc24fc355239aa092c8188451">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e52e1ca-4780-478c-9e15-43ff0784ab0a" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7fb6947f39bc9c2895b517804e34bc7b" ns2:_="" ns3:_="">
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh0Nue31pIb2g1Vzb7MWO6ThLGEWg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTgAciExa3loUkVBb1R3Y1RBcmo1YUwxVC1LU1UyeUJTVWJzOFc=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100089C61782F326748B4350C16576B1264" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f4a602389704310283280deb0d04f652">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e52e1ca-4780-478c-9e15-43ff0784ab0a" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0237cd22978b35566c95ce578073a1d3" ns2:_="" ns3:_="">
     <xsd:import namespace="5e52e1ca-4780-478c-9e15-43ff0784ab0a"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e52e1ca-4780-478c-9e15-43ff0784ab0a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -19240,50 +21031,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -19385,87 +21181,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5e52e1ca-4780-478c-9e15-43ff0784ab0a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC6D07D-BD38-4239-A269-600CAE15F7AA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC4D18D1-7911-4D45-B539-E8A6CEC3BB4D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C66CED-A016-4B96-B0E8-168393E4F18D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F9FEF61-AD53-4687-9979-185C50D8427F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54797630-2D04-434E-AA52-BE661217D7AB}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+  <clbl:label id="{8cd4f911-d4ee-4b44-affc-a8c8963a8ca9}" enabled="0" method="" siteId="{8cd4f911-d4ee-4b44-affc-a8c8963a8ca9}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator>Lemoine, Keri</dc:creator>
+  <lastModifiedBy>Caille, Emily (DESE)</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100089C61782F326748B4350C16576B1264</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>