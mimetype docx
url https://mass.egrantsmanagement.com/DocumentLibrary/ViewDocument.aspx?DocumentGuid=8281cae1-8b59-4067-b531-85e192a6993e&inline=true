--- v0 (2026-04-09)
+++ v1 (2026-05-31)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EB5BCB8" w14:textId="49BE4527" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="008C63DA">
+    <w:p w14:paraId="3EB5BCB8" w14:textId="49BE4527" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="004B5BA4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>DESE Competitive Grant Submission Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D15B576" w14:textId="77777777" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="008C63DA">
       <w:r w:rsidRPr="008C63DA">
         <w:t>GEM$ will prevent grant submission after the due date and time as listed in the RFP posting for competitive grants. If an applicant has technical difficulties trying to submit a grant 10-15 minutes prior to the deadline or has an issue getting the right people to submit their piece forward in the system, there really is not much DESE can do to show evidence of that and keep the grant fair, open and competitive. </w:t>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Please plan accordingly.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
         <w:rPr>
@@ -126,59 +130,51 @@
       <w:r w:rsidRPr="008C63DA">
         <w:t> the grant due date/time. Grant submission at the LEA level requires roles to be established for Grant writer for the specific fund code, LEA fiscal for financial review/approval, and Superintendent/Chief Executive sign off.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F8F7FB" w14:textId="77777777" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="008C63DA">
       <w:r w:rsidRPr="008C63DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Step 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
         <w:t> Submit the grant through </w:t>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>all (3) LEA steps</w:t>
       </w:r>
       <w:r w:rsidRPr="008C63DA">
-        <w:t xml:space="preserve"> in GEM$. There are three LEA steps a competitive grant must be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by the due date and time to be considered for funding:</w:t>
+        <w:t> in GEM$. There are three LEA steps a competitive grant must be submitted through by the due date and time to be considered for funding:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4E164C" w14:textId="77777777" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="008C63DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C63DA">
         <w:t>Grantwriter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C63DA">
         <w:t xml:space="preserve"> Submitted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BA51B4" w14:textId="77777777" w:rsidR="008C63DA" w:rsidRPr="008C63DA" w:rsidRDefault="008C63DA" w:rsidP="008C63DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -411,55 +407,59 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="496842141">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C63DA"/>
     <w:rsid w:val="00184469"/>
+    <w:rsid w:val="00190572"/>
     <w:rsid w:val="002A352F"/>
+    <w:rsid w:val="002B7F94"/>
     <w:rsid w:val="00495844"/>
     <w:rsid w:val="004A1D74"/>
+    <w:rsid w:val="004B5BA4"/>
     <w:rsid w:val="00553600"/>
     <w:rsid w:val="00590EEA"/>
+    <w:rsid w:val="008617C7"/>
     <w:rsid w:val="008C63DA"/>
     <w:rsid w:val="00EA54C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1539,56 +1539,57 @@
                       <w:divsChild>
                         <w:div w:id="1963025895">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1842,59 +1843,402 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003D303DCA27A4B948818F2B7496FAA3B2" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="65df4040495e8c7188887837ccd3aa17">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b41690f-1d7a-4771-a725-1666d7c349d2" xmlns:ns3="10cd576d-fe93-4dff-8245-323619ca128b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a985c269f5bc185c0497968df9bc286a" ns2:_="" ns3:_="">
+    <xsd:import namespace="1b41690f-1d7a-4771-a725-1666d7c349d2"/>
+    <xsd:import namespace="10cd576d-fe93-4dff-8245-323619ca128b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b41690f-1d7a-4771-a725-1666d7c349d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="20" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="21" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10cd576d-fe93-4dff-8245-323619ca128b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="10" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="11" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="12" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0956747-038D-4BA2-A73A-1561735CBDCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AF0078E-FD5E-4585-A582-5079A1BB8B40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b41690f-1d7a-4771-a725-1666d7c349d2"/>
+    <ds:schemaRef ds:uri="10cd576d-fe93-4dff-8245-323619ca128b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FBCA89A-E6FB-46FC-9852-59A9F938EC50}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6712BACD-F61E-4BD3-B61C-FE45A8CFDDBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>367</Words>
   <Characters>2097</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>DESE Competitive Grant Submission Policy</dc:title>
   <dc:subject/>
   <dc:creator>Ahern, Jennifer (DESE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003D303DCA27A4B948818F2B7496FAA3B2</vt:lpwstr>
+  </property>
+</Properties>
+</file>