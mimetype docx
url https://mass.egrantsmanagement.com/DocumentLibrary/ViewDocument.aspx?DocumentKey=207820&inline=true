--- v0 (2026-04-03)
+++ v1 (2026-09-05)
@@ -1708,96 +1708,96 @@
                     <pic:cNvPr id="838713508" name="Picture 1" descr="Screenshot of the FER Summary page."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2493010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F50AE5" w14:textId="289B8958" w:rsidR="00A9284C" w:rsidRDefault="00A63BC2" w:rsidP="00004122">
+    <w:p w14:paraId="49F50AE5" w14:textId="4E516A29" w:rsidR="00A9284C" w:rsidRDefault="00A63BC2" w:rsidP="00004122">
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00F43F22">
         <w:t xml:space="preserve">the figure in </w:t>
       </w:r>
       <w:r w:rsidR="006A4E22">
         <w:t xml:space="preserve">the Cash Received column is greater than the corresponding figure in the Expenditures column, </w:t>
       </w:r>
       <w:r w:rsidR="00C9430E">
         <w:t xml:space="preserve">you have overdrawn on the grant and owe a refund to DESE. </w:t>
       </w:r>
       <w:r w:rsidR="00E62618">
         <w:t xml:space="preserve">Once an FER </w:t>
       </w:r>
       <w:r w:rsidR="00106AC0">
         <w:t xml:space="preserve">with a refund due has been reviewed, it is moved to </w:t>
       </w:r>
       <w:r w:rsidR="00106AC0" w:rsidRPr="00106AC0">
         <w:rPr>
           <w:color w:val="156082" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>FER DESE Fiscal Primary Approved</w:t>
       </w:r>
       <w:r w:rsidR="00106AC0">
         <w:t xml:space="preserve"> status and </w:t>
       </w:r>
       <w:r w:rsidR="008011B9">
         <w:t xml:space="preserve">an email is sent to you with payment instructions. </w:t>
       </w:r>
       <w:r w:rsidR="00636B3B">
         <w:t xml:space="preserve">If the refund due is less than $1.00, </w:t>
       </w:r>
       <w:r w:rsidR="005B6777">
         <w:t xml:space="preserve">the amount is considered negligible and you have the option </w:t>
       </w:r>
       <w:r w:rsidR="004E1E7B">
         <w:t xml:space="preserve">not to pay it back. See </w:t>
       </w:r>
       <w:r w:rsidR="00E517C5" w:rsidRPr="00A82A17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Section IV. </w:t>
+        <w:t xml:space="preserve">Section V. </w:t>
       </w:r>
       <w:r w:rsidR="00A82A17" w:rsidRPr="00A82A17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Negligible Amount Refunds</w:t>
       </w:r>
       <w:r w:rsidR="00A82A17">
         <w:t xml:space="preserve"> for details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABCD942" w14:textId="39D97D71" w:rsidR="007754C6" w:rsidRDefault="00D82671" w:rsidP="00004122">
       <w:r>
         <w:t>If the figure in the Expenditures column is greater than the corresponding figure in the Cash Received column</w:t>
       </w:r>
       <w:r w:rsidR="00400310">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E10AD2">
         <w:t xml:space="preserve">a payment will be generated for the difference upon approval of the FER. The </w:t>
       </w:r>
       <w:r w:rsidR="00250767">
         <w:t xml:space="preserve">process </w:t>
       </w:r>
@@ -2277,160 +2277,391 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be prepared to close the grant, and all liquidation activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00F2596B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r>
         <w:t>be completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284793DB" w14:textId="68C03461" w:rsidR="00F62452" w:rsidRDefault="00F62452">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B963BA9" w14:textId="61DAB127" w:rsidR="00F62452" w:rsidRPr="00A82A17" w:rsidRDefault="00A82A17" w:rsidP="00F62452">
+    <w:p w14:paraId="5A8EC08C" w14:textId="60232D16" w:rsidR="002B27E5" w:rsidRPr="002B27E5" w:rsidRDefault="002B27E5" w:rsidP="00F62452">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B27E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Negligible Amount Refunds</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="007516B5" w:rsidRPr="000A1743">
+        <w:t>Grant Returns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2B7847" w14:textId="54CB732F" w:rsidR="002B27E5" w:rsidRDefault="002B27E5" w:rsidP="002B27E5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Since GEM$ is a </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:t xml:space="preserve">grant </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="006650A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="006650A8">
+        <w:t xml:space="preserve">system </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:t>costs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AE2">
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FB0">
+        <w:t>been incurred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AE2">
+        <w:t xml:space="preserve"> before you </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FB0" w:rsidRPr="00E15AE2">
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15AE2">
+        <w:t xml:space="preserve"> the funds.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:t>Incurred or e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xpended can mean the expenditures have gone on the warrant and are scheduled to occur; or for organizations that are not school districts, the finance system you use shows that an invoice is paid or a payment is scheduled.  This reimbursement</w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:t xml:space="preserve"> method more closely </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aligns with how the state (DESE) requests and receives federal</w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8">
+        <w:t xml:space="preserve"> grant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00214101" w14:textId="07EBED7C" w:rsidR="006650A8" w:rsidRPr="005E3FB0" w:rsidRDefault="002B27E5" w:rsidP="002B27E5">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">If you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077395A" w:rsidRPr="000A1743">
+      </w:pPr>
+      <w:r w:rsidRPr="005E3FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">owe a refund of less than $1.00, you have the option to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF420F" w:rsidRPr="000A1743">
+        <w:t xml:space="preserve">DESE expects minimal grant returns given that you should not be requesting </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="005E3FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">mark the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B83093" w:rsidRPr="000A1743">
+        <w:t xml:space="preserve">based on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">owed amount as negligible and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004200A4" w:rsidRPr="000A1743">
+        <w:t>estima</w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="005E3FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">DESE will </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00662F41" w:rsidRPr="000A1743">
+        <w:t xml:space="preserve">tes or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">projections, but on </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">actuals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">as they occur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EBBC96" w14:textId="69BA93AF" w:rsidR="006650A8" w:rsidRDefault="006650A8" w:rsidP="002B27E5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, if you do need to return funding, submit the FER and report all final and complete expenditures.  Then, send a refund check in the amount that GEM$ tells you is owed back based on reported </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BF710B" w14:textId="43609AD9" w:rsidR="005E3FB0" w:rsidRDefault="005E3FB0" w:rsidP="002B27E5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Refund checks </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="006650A8">
+        <w:t>should be made payable to the Massachusetts Department of Elementary and Secondary Education and should be sent with a copy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the “Refund(s) Required” email that GEM$ sends once DESE moves the FER filing to preliminary approval.  Send to: </w:t>
+      </w:r>
+      <w:r w:rsidR="006650A8" w:rsidRPr="006650A8">
+        <w:t xml:space="preserve">Massachusetts Department of Elementary and Secondary Education, 135 Santilli Highway, Everett, MA 02149. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDB413C" w14:textId="21A52D16" w:rsidR="006650A8" w:rsidRDefault="006650A8" w:rsidP="002B27E5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3FB0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each refund should be its own check. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006650A8">
+        <w:t xml:space="preserve">The refund amount(s) shown must be remitted to DESE within 15 days of the date of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FER filing.  DESE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006650A8">
+        <w:t xml:space="preserve"> may apply sanctions in accordance with 34 CFR 80.43 for refunds not received in this time frame. These sanctions may include, but not be limited to, temporary suspension of cash payments, suspension of program operations, and/or termination of the grant project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0031C4DA" w14:textId="696A3ED8" w:rsidR="002B27E5" w:rsidRPr="002B27E5" w:rsidRDefault="006650A8" w:rsidP="006650A8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B963BA9" w14:textId="0DB1FC89" w:rsidR="00F62452" w:rsidRPr="00A82A17" w:rsidRDefault="00A82A17" w:rsidP="00F62452">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Negligible Amount Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F61245" w14:textId="466625D6" w:rsidR="00A82A17" w:rsidRPr="00A52AD6" w:rsidRDefault="00665099" w:rsidP="00A82A17">
+      <w:r>
+        <w:t xml:space="preserve">The GEM$ system expects </w:t>
+      </w:r>
+      <w:r w:rsidR="00564176">
+        <w:t xml:space="preserve">any amount overdrawn to be returned to DESE, no matter how small. </w:t>
+      </w:r>
+      <w:r w:rsidR="007516B5" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you </w:t>
+      </w:r>
+      <w:r w:rsidR="0077395A" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">owe a refund of less than $1.00, you have the option to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF420F" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mark the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83093" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">owed amount as negligible and </w:t>
+      </w:r>
+      <w:r w:rsidR="004200A4" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESE will </w:t>
+      </w:r>
+      <w:r w:rsidR="00662F41" w:rsidRPr="000A1743">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>enter a transaction to zero out the balance owed.</w:t>
       </w:r>
       <w:r w:rsidR="00662F41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094616A">
         <w:t>To request</w:t>
       </w:r>
       <w:r w:rsidR="00317C6A">
         <w:t xml:space="preserve"> that DESE void the negligible amount owed, create a comment </w:t>
       </w:r>
       <w:r w:rsidR="00C8516B">
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:r w:rsidR="00624AF3">
         <w:t>FER</w:t>
       </w:r>
       <w:r w:rsidR="00483BD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00312B3D">
         <w:t xml:space="preserve">after it has been submitted </w:t>
       </w:r>
       <w:r w:rsidR="003318BE">
         <w:t>that this is your preference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403E2F0F" w14:textId="044DD99F" w:rsidR="003318BE" w:rsidRPr="00A52AD6" w:rsidRDefault="00510106" w:rsidP="00A82A17">
       <w:r w:rsidRPr="00510106">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A258DE" wp14:editId="738EC0AA">
             <wp:extent cx="5943600" cy="3612515"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="313048882" name="Picture 1" descr="Screenshot of the Sections page highlighting the Create Comment link.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FCE3261-87A5-4453-957E-CE993188E63C}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="313048882" name="Picture 1" descr="Screenshot of the Sections page highlighting the Create Comment link."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -2850,59 +3081,51 @@
       </w:r>
       <w:r w:rsidR="00AD696B">
         <w:t xml:space="preserve"> Management by email </w:t>
       </w:r>
       <w:r w:rsidR="00111031">
         <w:t xml:space="preserve">describing </w:t>
       </w:r>
       <w:r w:rsidR="009E489C">
         <w:t xml:space="preserve">your reason for </w:t>
       </w:r>
       <w:r w:rsidR="00E97FC5">
         <w:t xml:space="preserve">needing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E97FC5">
         <w:t>a budget</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E97FC5">
         <w:t xml:space="preserve"> revision</w:t>
       </w:r>
       <w:r w:rsidR="000B5CF6">
         <w:t xml:space="preserve">. If </w:t>
       </w:r>
       <w:r w:rsidR="00955F7A">
-        <w:t xml:space="preserve">deemed reasonable and necessary, we will cancel the FER </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and you can start an application revision</w:t>
+        <w:t>deemed reasonable and necessary, we will cancel the FER filing and you can start an application revision</w:t>
       </w:r>
       <w:r w:rsidR="00E04623">
         <w:t>. Once the revision has been fully approved, you can resubmit the FER.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4536E439" w14:textId="717BFB2E" w:rsidR="001E6F36" w:rsidRDefault="001E6F36" w:rsidP="00004122">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the FER is at </w:t>
       </w:r>
       <w:r w:rsidR="009C3CD6" w:rsidRPr="009C3CD6">
         <w:rPr>
           <w:color w:val="156082" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>FER DESE Fiscal Final Approved</w:t>
       </w:r>
       <w:r w:rsidR="009C3CD6">
         <w:t xml:space="preserve"> status, </w:t>
       </w:r>
       <w:r w:rsidR="007A4A22">
         <w:t xml:space="preserve">an FER Revision can be </w:t>
@@ -3825,50 +4048,51 @@
     <w:rsid w:val="00167658"/>
     <w:rsid w:val="001766B7"/>
     <w:rsid w:val="00176F0F"/>
     <w:rsid w:val="001814FF"/>
     <w:rsid w:val="00192223"/>
     <w:rsid w:val="00195765"/>
     <w:rsid w:val="001A5E6A"/>
     <w:rsid w:val="001B736F"/>
     <w:rsid w:val="001C26DD"/>
     <w:rsid w:val="001C374E"/>
     <w:rsid w:val="001D2F4C"/>
     <w:rsid w:val="001E6F36"/>
     <w:rsid w:val="00206D58"/>
     <w:rsid w:val="0021631D"/>
     <w:rsid w:val="00216983"/>
     <w:rsid w:val="00231B95"/>
     <w:rsid w:val="0023265B"/>
     <w:rsid w:val="00235114"/>
     <w:rsid w:val="00250767"/>
     <w:rsid w:val="0026288C"/>
     <w:rsid w:val="00266FD2"/>
     <w:rsid w:val="00272A06"/>
     <w:rsid w:val="00276E78"/>
     <w:rsid w:val="002B04EA"/>
     <w:rsid w:val="002B0707"/>
+    <w:rsid w:val="002B27E5"/>
     <w:rsid w:val="002C19F6"/>
     <w:rsid w:val="002C4C83"/>
     <w:rsid w:val="002C5367"/>
     <w:rsid w:val="002D0DA8"/>
     <w:rsid w:val="002D17E4"/>
     <w:rsid w:val="002E080C"/>
     <w:rsid w:val="002E12C4"/>
     <w:rsid w:val="002E54F9"/>
     <w:rsid w:val="002F30A8"/>
     <w:rsid w:val="002F5A12"/>
     <w:rsid w:val="00301984"/>
     <w:rsid w:val="003020CE"/>
     <w:rsid w:val="00312B3D"/>
     <w:rsid w:val="00315547"/>
     <w:rsid w:val="00317C6A"/>
     <w:rsid w:val="00322944"/>
     <w:rsid w:val="00326139"/>
     <w:rsid w:val="003318BE"/>
     <w:rsid w:val="00333F9F"/>
     <w:rsid w:val="00334900"/>
     <w:rsid w:val="003429EE"/>
     <w:rsid w:val="00344982"/>
     <w:rsid w:val="00346F6A"/>
     <w:rsid w:val="00356C04"/>
     <w:rsid w:val="00365884"/>
@@ -3920,65 +4144,67 @@
     <w:rsid w:val="0051413B"/>
     <w:rsid w:val="005410AA"/>
     <w:rsid w:val="0054218B"/>
     <w:rsid w:val="00543953"/>
     <w:rsid w:val="00544AD8"/>
     <w:rsid w:val="00546D6C"/>
     <w:rsid w:val="00550888"/>
     <w:rsid w:val="00554196"/>
     <w:rsid w:val="00556199"/>
     <w:rsid w:val="00564176"/>
     <w:rsid w:val="0056588D"/>
     <w:rsid w:val="00572AA2"/>
     <w:rsid w:val="00573CD9"/>
     <w:rsid w:val="00583035"/>
     <w:rsid w:val="0058386D"/>
     <w:rsid w:val="0059122B"/>
     <w:rsid w:val="00593936"/>
     <w:rsid w:val="00595A3C"/>
     <w:rsid w:val="005B2EB4"/>
     <w:rsid w:val="005B6777"/>
     <w:rsid w:val="005C028A"/>
     <w:rsid w:val="005C042E"/>
     <w:rsid w:val="005C499C"/>
     <w:rsid w:val="005D378C"/>
     <w:rsid w:val="005E092D"/>
+    <w:rsid w:val="005E3FB0"/>
     <w:rsid w:val="005F3418"/>
     <w:rsid w:val="005F6B89"/>
     <w:rsid w:val="005F7177"/>
     <w:rsid w:val="006028E3"/>
     <w:rsid w:val="006032DB"/>
     <w:rsid w:val="00624AF3"/>
     <w:rsid w:val="00626BE1"/>
     <w:rsid w:val="006309EB"/>
     <w:rsid w:val="00636B3B"/>
     <w:rsid w:val="00643629"/>
     <w:rsid w:val="00647744"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="00662F41"/>
     <w:rsid w:val="00664BD4"/>
     <w:rsid w:val="00665099"/>
+    <w:rsid w:val="006650A8"/>
     <w:rsid w:val="006709A7"/>
     <w:rsid w:val="0068403D"/>
     <w:rsid w:val="00684465"/>
     <w:rsid w:val="0068447F"/>
     <w:rsid w:val="00687F0A"/>
     <w:rsid w:val="0069012E"/>
     <w:rsid w:val="00693C52"/>
     <w:rsid w:val="006A44C2"/>
     <w:rsid w:val="006A4E22"/>
     <w:rsid w:val="006B0D6D"/>
     <w:rsid w:val="006B11AD"/>
     <w:rsid w:val="006B1D3F"/>
     <w:rsid w:val="006C04A8"/>
     <w:rsid w:val="006C2040"/>
     <w:rsid w:val="006D2163"/>
     <w:rsid w:val="006D2323"/>
     <w:rsid w:val="006D31F9"/>
     <w:rsid w:val="006E6D5E"/>
     <w:rsid w:val="00705CB0"/>
     <w:rsid w:val="00714C48"/>
     <w:rsid w:val="0072436B"/>
     <w:rsid w:val="0072448E"/>
     <w:rsid w:val="00726A54"/>
     <w:rsid w:val="007516B5"/>
     <w:rsid w:val="00771738"/>
@@ -4085,50 +4311,51 @@
     <w:rsid w:val="00B33148"/>
     <w:rsid w:val="00B374B6"/>
     <w:rsid w:val="00B42D58"/>
     <w:rsid w:val="00B503A9"/>
     <w:rsid w:val="00B60BCE"/>
     <w:rsid w:val="00B74F28"/>
     <w:rsid w:val="00B83093"/>
     <w:rsid w:val="00B83B29"/>
     <w:rsid w:val="00B90B18"/>
     <w:rsid w:val="00B969CC"/>
     <w:rsid w:val="00BA19BF"/>
     <w:rsid w:val="00BA3B1C"/>
     <w:rsid w:val="00BA70E0"/>
     <w:rsid w:val="00BB4062"/>
     <w:rsid w:val="00BB43E7"/>
     <w:rsid w:val="00BB7311"/>
     <w:rsid w:val="00BC17BF"/>
     <w:rsid w:val="00BC75AD"/>
     <w:rsid w:val="00BC796E"/>
     <w:rsid w:val="00BD2605"/>
     <w:rsid w:val="00BE1D3F"/>
     <w:rsid w:val="00BE430E"/>
     <w:rsid w:val="00BF0C31"/>
     <w:rsid w:val="00BF415F"/>
     <w:rsid w:val="00C03AA2"/>
+    <w:rsid w:val="00C11B4F"/>
     <w:rsid w:val="00C1644C"/>
     <w:rsid w:val="00C36C15"/>
     <w:rsid w:val="00C470E7"/>
     <w:rsid w:val="00C57638"/>
     <w:rsid w:val="00C67775"/>
     <w:rsid w:val="00C73CAE"/>
     <w:rsid w:val="00C74140"/>
     <w:rsid w:val="00C76CB0"/>
     <w:rsid w:val="00C8516B"/>
     <w:rsid w:val="00C915E0"/>
     <w:rsid w:val="00C92640"/>
     <w:rsid w:val="00C92ACB"/>
     <w:rsid w:val="00C942DE"/>
     <w:rsid w:val="00C9430E"/>
     <w:rsid w:val="00CA1F75"/>
     <w:rsid w:val="00CB1124"/>
     <w:rsid w:val="00CB38C1"/>
     <w:rsid w:val="00CC2F54"/>
     <w:rsid w:val="00CD205C"/>
     <w:rsid w:val="00CD4820"/>
     <w:rsid w:val="00CF3364"/>
     <w:rsid w:val="00CF420F"/>
     <w:rsid w:val="00CF565A"/>
     <w:rsid w:val="00D013A3"/>
     <w:rsid w:val="00D04A75"/>
@@ -4811,51 +5038,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0037461C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5508,50 +5734,62 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="14c63040-5e06-4c4a-8b07-ca5832d9b241" xsi:nil="true"/>
+    <Count xmlns="9324d023-3849-46fe-9182-6ce950756bea" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9324d023-3849-46fe-9182-6ce950756bea">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010041E4B4D68279094DB93237BC2E98CD8D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2047e0a99d430a4c43ac4e7d4f1eb12">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9324d023-3849-46fe-9182-6ce950756bea" xmlns:ns3="14c63040-5e06-4c4a-8b07-ca5832d9b241" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2570948f0c9189959bed18c0e161efee" ns2:_="" ns3:_="">
     <xsd:import namespace="9324d023-3849-46fe-9182-6ce950756bea"/>
     <xsd:import namespace="14c63040-5e06-4c4a-8b07-ca5832d9b241"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Count" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
@@ -5742,139 +5980,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DC69710-6E88-4148-9819-1A26BD50A8D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="14c63040-5e06-4c4a-8b07-ca5832d9b241"/>
+    <ds:schemaRef ds:uri="9324d023-3849-46fe-9182-6ce950756bea"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{149CB31E-07A2-4AF8-9000-EA74518D58B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9324d023-3849-46fe-9182-6ce950756bea"/>
     <ds:schemaRef ds:uri="14c63040-5e06-4c4a-8b07-ca5832d9b241"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7BA02A9-63BC-402F-A891-4B928103230B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>9537</Characters>
+  <Pages>18</Pages>
+  <Words>1910</Words>
+  <Characters>10889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11188</CharactersWithSpaces>
+  <CharactersWithSpaces>12774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Owens, Andrew C. (DESE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010041E4B4D68279094DB93237BC2E98CD8D</vt:lpwstr>
   </property>