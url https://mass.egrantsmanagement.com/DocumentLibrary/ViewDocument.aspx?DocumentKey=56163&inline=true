--- v0 (2026-04-01)
+++ v1 (2026-08-11)
@@ -6,113 +6,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId23"/>
+    <p:notesMasterId r:id="rId24"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="261" r:id="rId6"/>
-    <p:sldId id="305" r:id="rId7"/>
-[...14 lines deleted...]
-    <p:sldId id="263" r:id="rId22"/>
+    <p:sldId id="264" r:id="rId7"/>
+    <p:sldId id="265" r:id="rId8"/>
+    <p:sldId id="266" r:id="rId9"/>
+    <p:sldId id="271" r:id="rId10"/>
+    <p:sldId id="287" r:id="rId11"/>
+    <p:sldId id="300" r:id="rId12"/>
+    <p:sldId id="301" r:id="rId13"/>
+    <p:sldId id="294" r:id="rId14"/>
+    <p:sldId id="291" r:id="rId15"/>
+    <p:sldId id="295" r:id="rId16"/>
+    <p:sldId id="309" r:id="rId17"/>
+    <p:sldId id="310" r:id="rId18"/>
+    <p:sldId id="298" r:id="rId19"/>
+    <p:sldId id="303" r:id="rId20"/>
+    <p:sldId id="304" r:id="rId21"/>
+    <p:sldId id="302" r:id="rId22"/>
+    <p:sldId id="263" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -178,113 +181,489 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
+    <a:srgbClr val="1E4782"/>
     <a:srgbClr val="467885"/>
-    <a:srgbClr val="1E4782"/>
     <a:srgbClr val="838383"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="60" d="100"/>
-          <a:sy n="60" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="884" y="48"/>
+        <p:origin x="798" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-08-03T18:22:45.395" v="156" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:34:44.269" v="12" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1766890895" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:34:44.269" v="12" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1766890895" sldId="261"/>
+            <ac:spMk id="2" creationId="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-08-03T18:22:45.395" v="156" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3868362341" sldId="265"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-08-03T18:22:45.395" v="156" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3868362341" sldId="265"/>
+            <ac:spMk id="2" creationId="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:29:11.843" v="10" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="40254842" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:29:11.843" v="10" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="40254842" sldId="266"/>
+            <ac:spMk id="6" creationId="{523131BB-397C-4158-A554-0FBBFFE58B12}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:40:02.003" v="13" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="281134485" sldId="291"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T14:40:02.003" v="13" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="281134485" sldId="291"/>
+            <ac:spMk id="5" creationId="{14899601-5731-CA23-3342-C7FAEA6BF2A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T15:01:05.555" v="42" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1546797426" sldId="310"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-07-15T15:01:05.555" v="42" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1546797426" sldId="310"/>
+            <ac:spMk id="3" creationId="{D18EEA69-E69E-1628-5A4C-E7886B1FDFB8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Kirova, Dessi G. (DESE)" userId="f84c957e-ed6e-4fd7-a1f6-a96c7c702281" providerId="ADAL" clId="{F13D73F1-76FF-4A55-86EF-F6B20E5791B2}"/>
+    <pc:docChg chg="delSld modSld">
+      <pc:chgData name="Kirova, Dessi G. (DESE)" userId="f84c957e-ed6e-4fd7-a1f6-a96c7c702281" providerId="ADAL" clId="{F13D73F1-76FF-4A55-86EF-F6B20E5791B2}" dt="2026-07-09T19:05:50.190" v="73" actId="2696"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Kirova, Dessi G. (DESE)" userId="f84c957e-ed6e-4fd7-a1f6-a96c7c702281" providerId="ADAL" clId="{F13D73F1-76FF-4A55-86EF-F6B20E5791B2}" dt="2026-07-09T19:05:14.913" v="70" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2177250270" sldId="309"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Kirova, Dessi G. (DESE)" userId="f84c957e-ed6e-4fd7-a1f6-a96c7c702281" providerId="ADAL" clId="{F13D73F1-76FF-4A55-86EF-F6B20E5791B2}" dt="2026-07-09T19:05:14.913" v="70" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2177250270" sldId="309"/>
+            <ac:spMk id="3" creationId="{A5FBED9B-05C2-B998-FDEF-7CC1A11C2806}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Rounds-Bloom, Eleanor (DESE)" userId="S::eleanor.rounds@mass.gov::ae3cae55-aabd-4d2f-9bc9-45b61ff330c5" providerId="AD" clId="Web-{C6D2E944-325A-C8B6-995A-CDB47D37445F}"/>
+    <pc:docChg chg="addSld">
+      <pc:chgData name="Rounds-Bloom, Eleanor (DESE)" userId="S::eleanor.rounds@mass.gov::ae3cae55-aabd-4d2f-9bc9-45b61ff330c5" providerId="AD" clId="Web-{C6D2E944-325A-C8B6-995A-CDB47D37445F}" dt="2026-07-09T17:26:10.167" v="0"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="add replId">
+        <pc:chgData name="Rounds-Bloom, Eleanor (DESE)" userId="S::eleanor.rounds@mass.gov::ae3cae55-aabd-4d2f-9bc9-45b61ff330c5" providerId="AD" clId="Web-{C6D2E944-325A-C8B6-995A-CDB47D37445F}" dt="2026-07-09T17:26:10.167" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2177250270" sldId="309"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-29T13:23:09.676" v="3446" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:06:57.223" v="3095" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1766890895" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:06:57.223" v="3095" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1766890895" sldId="261"/>
+            <ac:spMk id="2" creationId="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:07:39.379" v="3130" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3633109953" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:33:55.860" v="1857" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3633109953" sldId="264"/>
+            <ac:spMk id="2" creationId="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:07:39.379" v="3130" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3633109953" sldId="264"/>
+            <ac:spMk id="3" creationId="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:46:47.384" v="2381" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3633109953" sldId="264"/>
+            <ac:spMk id="5" creationId="{7D6D4242-1D96-C555-EC0C-023A974F6251}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod modCrop">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:31:00.817" v="1520" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3633109953" sldId="264"/>
+            <ac:picMk id="7" creationId="{7557E414-99AC-82C0-E202-C97181D57170}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:10:32.932" v="3142" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="40254842" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:10:32.932" v="3142" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="40254842" sldId="266"/>
+            <ac:spMk id="6" creationId="{523131BB-397C-4158-A554-0FBBFFE58B12}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:34:33.573" v="2051" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="40254842" sldId="266"/>
+            <ac:picMk id="7" creationId="{A872A465-4912-E798-5E76-B5231B5619D5}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:35:39.589" v="2151" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4037682358" sldId="287"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:35:39.589" v="2151" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4037682358" sldId="287"/>
+            <ac:spMk id="7" creationId="{CE234672-EA9F-46CA-A32E-29DBFECDEC1F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:35:35.705" v="2150" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4037682358" sldId="287"/>
+            <ac:picMk id="6" creationId="{D4824883-98CE-4DFF-90ED-DB5B4C055C98}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:37:35.730" v="2168" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2432696445" sldId="295"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:36:56.092" v="2160" actId="108"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2432696445" sldId="295"/>
+            <ac:spMk id="6" creationId="{8905FDD6-7903-A22E-E74A-1339B236DFA4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:37:35.730" v="2168" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2432696445" sldId="295"/>
+            <ac:spMk id="9" creationId="{478D7870-ED8C-25D5-5F13-6D81DD78B6C2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:37:31.043" v="2167" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2432696445" sldId="295"/>
+            <ac:picMk id="4" creationId="{8A7BF640-05FA-1638-E693-83463D112653}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:15:19.654" v="3152" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3375513399" sldId="298"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:49:15.687" v="2386" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3375513399" sldId="298"/>
+            <ac:spMk id="6" creationId="{606B1F32-8E2C-45EE-B87B-34269AECAD8E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-16T17:15:19.654" v="3152" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3375513399" sldId="298"/>
+            <ac:picMk id="7" creationId="{ABB0F240-68C0-2A35-D5B0-9E2285E8EF1D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:46:23.710" v="2380" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2609439326" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:46:23.710" v="2380" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2609439326" sldId="302"/>
+            <ac:spMk id="2" creationId="{D6C67A6C-6691-180C-C63B-C3A00BD7D00E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:42:45.446" v="2345" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2764672694" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:20:02.909" v="1313" actId="164"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2764672694" sldId="303"/>
+            <ac:spMk id="6" creationId="{63F7BA67-BE6B-B6C8-9A4C-D86FA2114AFF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:42:42.920" v="2344" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2764672694" sldId="303"/>
+            <ac:spMk id="7" creationId="{0DA16182-D14E-7ECE-24B4-F27350037090}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="add mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:42:45.446" v="2345" actId="1076"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2764672694" sldId="303"/>
+            <ac:grpSpMk id="4" creationId="{B571DCCE-52C0-C579-AB05-3D8FFC3E5ED9}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:20:02.909" v="1313" actId="164"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2764672694" sldId="303"/>
+            <ac:picMk id="5" creationId="{E147D20D-52DC-514D-C506-CFA6A09F985B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:41:34.034" v="2171" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2177250270" sldId="309"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T19:41:34.034" v="2171" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2177250270" sldId="309"/>
+            <ac:spMk id="3" creationId="{A5FBED9B-05C2-B998-FDEF-7CC1A11C2806}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new mod">
+        <pc:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-29T13:23:09.676" v="3446" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1546797426" sldId="310"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-14T20:04:17.307" v="2463" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1546797426" sldId="310"/>
+            <ac:spMk id="2" creationId="{75013341-F548-46DC-129F-98BB20FB6374}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Holforty, Colleen (DESE)" userId="170e402f-cd3e-44e3-a73d-ab3085e9e63e" providerId="ADAL" clId="{826A3B4C-CC0B-4413-97C7-60DABD1A0294}" dt="2026-07-29T13:23:09.676" v="3446" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1546797426" sldId="310"/>
+            <ac:spMk id="3" creationId="{D18EEA69-E69E-1628-5A4C-E7886B1FDFB8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -329,51 +708,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7D7C1F3A-6834-4E40-A9DA-1D7B3027ACD8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>7/22/2025</a:t>
+              <a:t>8/4/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -5825,761 +6204,575 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=503f761c8d&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_lkxZuZEw$" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=72e6421674&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_lYKF3Dag$" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=46abbab1cc&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_khpyiQiA$" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=9a22d486ae&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_kr9WDGsw$" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=07cd58a64e&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_nor7DJpg$" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=39e88a5c13&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_mc_FItOA$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=d87f267186&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_nonbFO8w$" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=0ccf8e08f0&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_mvm2bL3g$" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/qrg.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/DocumentLibrary/ViewDocument.aspx?DocumentKey=1714&amp;inline=true" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiii-a/resources/qrg.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/safe-healthy-schools-qrg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/grants/grants.aspx?sortby=fundcode&amp;direction=asc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleii-a/qrg.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/effective-use-of-tech-qrg.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titlei-a/resources/qrg.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/wellrounded-education-qrg.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/essa/default.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/resource-guide.docx" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/wellrounded-education-qrg.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titlei-a/resources/qrg.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/resource-guide.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/DocumentLibrary/ViewDocument.aspx?DocumentKey=1714&amp;inline=true" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/qrg.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiii-a/resources/qrg.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/safe-healthy-schools-qrg.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleii-a/qrg.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titleiv-a/effective-use-of-tech-qrg.docx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federalgrantprograms@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/liaisons.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/federalgrants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federalgrantprograms@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/liaisons.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/grants" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/federalgrants/resources/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doe.mass.edu/federalgrants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federalgrantprograms@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=503f761c8d&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_lkxZuZEw$" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=72e6421674&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_lYKF3Dag$" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=46abbab1cc&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_khpyiQiA$" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=9a22d486ae&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_kr9WDGsw$" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=07cd58a64e&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_nor7DJpg$" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=39e88a5c13&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_mc_FItOA$" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=d87f267186&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_nonbFO8w$" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/mass.us14.list-manage.com/track/click?u=d8f37d1a90dacd97f207f0b4a&amp;id=0ccf8e08f0&amp;e=1149a29808__;!!CPANwP4y!RftFpBbzG8nff0CvRm10oqOmb4TVddhE8msTpewj0BoJqg_-sKCbxT2dIqjCORkTd81PBrPR0j75NKbVxUWM55CXziy-Z_mvm2bL3g$" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDC4AF51-EEA2-B741-B81C-16D6E6E6229D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>FY26 ESSA Consolidated Grant Application – Title I</a:t>
+              <a:t>FY27 ESSA Consolidated Grant Application</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0021586C-1982-8FBF-5001-75F7E2757B07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>July 17, 2025</a:t>
+              <a:t>August 4, 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Federal Grants Office</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="525444180"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26044A20-11CE-F40E-9331-13753864C34A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A411E19B-F2C1-FE0E-712D-4C881B7272FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>GEM$ Resources – DESE Resources </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 6" descr="GEM$ homepage showing DESE Resources on the left side navigation bar">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C5FEA5-28FA-D8A5-7FB1-42E117682D3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="173178" y="308699"/>
-            <a:ext cx="11768886" cy="861002"/>
+            <a:off x="1885128" y="1555479"/>
+            <a:ext cx="8421743" cy="4746934"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...358 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF33AAD-97CE-6225-3B7D-6D772EDFF665}"/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A551C64C-FB50-3741-75A2-73972DF17EA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1680145316"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2647409378"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A411E19B-F2C1-FE0E-712D-4C881B7272FC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E8AA19-747F-8993-4098-4C23979C00A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>GEM$ Resources – DESE Resources </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:t>GEM$ Chart of Accounts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14899601-5731-CA23-3342-C7FAEA6BF2A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="2237994"/>
+            <a:ext cx="5048250" cy="3254224"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GEM$ includes dropdown menus for object codes and function codes (organized by function categories)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Designed to align with your local accounting systems, streamline grant budgeting, and facilitate EOYR reporting</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 6" descr="GEM$ homepage showing DESE Resources on the left side navigation bar">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C5FEA5-28FA-D8A5-7FB1-42E117682D3B}"/>
+          <p:cNvPr id="7" name="Picture 7" descr="GEM$ Chart of Accounts is a crosswalk for budget object codes and function codes.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBCD5122-E6A3-CF4E-86AE-8B164C80CC1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1885128" y="1555479"/>
-            <a:ext cx="8421743" cy="4746934"/>
+            <a:off x="5124596" y="2114310"/>
+            <a:ext cx="7015133" cy="4084858"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 8" descr="Arrow">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56FFBA2C-97CB-9901-F871-194492F48D69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7820025" y="3343275"/>
+            <a:ext cx="924752" cy="904875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A551C64C-FB50-3741-75A2-73972DF17EA0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224C2F2A-0FE3-A0BB-5853-D732A37F24B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2647409378"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="281134485"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6588,1571 +6781,1640 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E8AA19-747F-8993-4098-4C23979C00A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>GEM$ Chart of Accounts</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14899601-5731-CA23-3342-C7FAEA6BF2A4}"/>
+              <a:t>GEM$ Chart of Accounts </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8905FDD6-7903-A22E-E74A-1339B236DFA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="276225" y="2228850"/>
-            <a:ext cx="5048250" cy="3970318"/>
+            <a:off x="1929474" y="1938723"/>
+            <a:ext cx="2213514" cy="477054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...216 lines deleted...]
-              <a:rPr lang="en-US">
+            <a:r>
+              <a:rPr lang="en-US" sz="2500">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Object Codes</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
+            <a:endParaRPr lang="en-US" sz="2500">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 3" descr="GEM$ budget showing dropdown menu for object codes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAB8FEFE-8FAF-E533-624B-08DD5E6AE528}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="81237" y="2409300"/>
             <a:ext cx="5909989" cy="3515776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478D7870-ED8C-25D5-5F13-6D81DD78B6C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7601874" y="1990725"/>
-            <a:ext cx="2743200" cy="369332"/>
+            <a:off x="7787685" y="1909960"/>
+            <a:ext cx="2423717" cy="477054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
+              <a:rPr lang="en-US" sz="2500">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Function Codes</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US">
-[...1 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 5" descr="GEM$ budget showing dropdown menu for function codes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A7BF640-05FA-1638-E693-83463D112653}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6200775" y="2398157"/>
+            <a:off x="6200776" y="2387014"/>
             <a:ext cx="5524500" cy="3526919"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B628CC9E-9C81-7FC2-6BA5-3EC0899C8E16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2432696445"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0110938-789B-AF1F-D679-945B76543B0B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F31C0B-C5D2-20E9-2554-142A3DD01313}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Budget Updates</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FBED9B-05C2-B998-FDEF-7CC1A11C2806}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Major Contracts (04-MC) are now for contracts over $50k. All contracts $50k or less should be budgeted in 04-C</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Equipment (07) is now for items $10k or more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>per unit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>. All other items can be classified as supplies and materials (05).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>For Title IIIA and IVA, the 2% admin cap no longer includes indirect costs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Districts may now take their full indirect cost rate and 2% admin, if they choose.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72E66718-DAD1-C81D-7487-A5DE79320BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2177250270"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A411E19B-F2C1-FE0E-712D-4C881B7272FC}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75013341-F548-46DC-129F-98BB20FB6374}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
-[...28 lines deleted...]
-        </p:blipFill>
+              <a:rPr lang="en-US"/>
+              <a:t>Title I Part D Subpart 2: N/D Allocation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D18EEA69-E69E-1628-5A4C-E7886B1FDFB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1229197" y="1536192"/>
-            <a:ext cx="6009390" cy="4736885"/>
+            <a:off x="173179" y="1591253"/>
+            <a:ext cx="11890665" cy="4901621"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-            <a:spAutoFit/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
-[...24 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F18E47D-937C-1CDA-EEFB-BB421FA8867D}"/>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DESE has suspended Title I, Part D, Subpart 2 program for neglected facilities for FY27 due to the lack of eligible facilities.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Districts who are impacted have been contacted by their federal grant liaison and must attend a mandatory </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>meeting next week. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>N/D sites have also been contacted by the Federal Grant Programs Office.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If you have questions, please reach out to your federal grant liaison.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC019887-FC58-60F6-D778-967E1588F529}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3375513399"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1546797426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA705982-D40E-0EDF-63B4-D1A85235E1F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A411E19B-F2C1-FE0E-712D-4C881B7272FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DA16182-D14E-7ECE-24B4-F27350037090}"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Start the Application</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{606B1F32-8E2C-45EE-B87B-34269AECAD8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="316871" y="2228377"/>
-            <a:ext cx="11561275" cy="1200329"/>
+            <a:off x="662036" y="2906467"/>
+            <a:ext cx="4376931" cy="1829192"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln w="12700">
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...4 lines deleted...]
-              <a:rPr lang="en-US">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Check the Checklist and Reviewer Comments located at the top of the grant’s sections page for your Federal Grant Liaison’s comments when your grant application has been returned to you.</a:t>
-[...14 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>At the top of the Sections page, you must first change the status to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" i="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Make sure all comments have been addressed </a:t>
-[...13 lines deleted...]
-              <a:t> re-submitting the grant back to DESE. </a:t>
+              <a:t>Application Started</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="The Checklist and Reviewer Comments is located at the top of the Sections page of your grant.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E147D20D-52DC-514D-C506-CFA6A09F985B}"/>
+          <p:cNvPr id="7" name="Picture 6" descr="Screenshot of the ESSA Sections page in GEM$.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABB0F240-68C0-2A35-D5B0-9E2285E8EF1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="295747" y="3810907"/>
-            <a:ext cx="11896253" cy="2327042"/>
+            <a:off x="5038967" y="1588378"/>
+            <a:ext cx="6533938" cy="4310702"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Oval 5" descr="Checklist and Reviewer Comments is circled.">
-[...50 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0C09B9-4657-0EB6-66C6-BF1FBE53F9A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F18E47D-937C-1CDA-EEFB-BB421FA8867D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2764672694"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3375513399"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA705982-D40E-0EDF-63B4-D1A85235E1F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Checklist – DESE Reviewers Comments</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DA16182-D14E-7ECE-24B4-F27350037090}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2970213" y="2743200"/>
-            <a:ext cx="7032625" cy="1096963"/>
+            <a:off x="221043" y="1524627"/>
+            <a:ext cx="11704967" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...3 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...3 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...10 lines deleted...]
-              <a:buSzTx/>
+            <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buNone/>
-[...1 lines deleted...]
-              <a:defRPr/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
-[...2 lines deleted...]
-                </a:ln>
+              <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="1E4782"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...1 lines deleted...]
-                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Live Demo in GEM$</a:t>
-[...3 lines deleted...]
-      </p:sp>
+              <a:t>Check the Checklist and Reviewer Comments located at the top of the grant’s sections page for your Federal Grant Liaison’s comments when your grant application has been returned to you.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Make sure all comments have been addressed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>before</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> re-submitting the grant back to DESE. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="Group 3" descr="Screenshot of GEM$ with the Checklist and Reviewer Comments section circled.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B571DCCE-52C0-C579-AB05-3D8FFC3E5ED9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="221043" y="3929497"/>
+            <a:ext cx="11896253" cy="2327042"/>
+            <a:chOff x="295747" y="3810907"/>
+            <a:chExt cx="11896253" cy="2327042"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="5" name="Picture 4" descr="The Checklist and Reviewer Comments is located at the top of the Sections page of your grant.">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E147D20D-52DC-514D-C506-CFA6A09F985B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="295747" y="3810907"/>
+              <a:ext cx="11896253" cy="2327042"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Oval 5" descr="Checklist and Reviewer Comments is circled.">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63F7BA67-BE6B-B6C8-9A4C-D86FA2114AFF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="295747" y="4426762"/>
+              <a:ext cx="4635374" cy="760491"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Number Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B16B29-92FB-507F-3E89-0DC6BC9853D1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D0C09B9-4657-0EB6-66C6-BF1FBE53F9A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2836040305"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2764672694"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...15 lines deleted...]
-          <a:bodyPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08A5456-59C8-7661-80D6-B876C2AE3F1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2970213" y="2743200"/>
+            <a:ext cx="7032625" cy="1096963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...35 lines deleted...]
-                <a:hlinkClick r:id="rId2"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>https://www.doe.mass.edu/grants/grants.aspx?sortby=fundcode&amp;direction=asc</a:t>
-[...290 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47A02E0-90B5-968E-93E8-5E58BBE56B97}"/>
+              <a:t>Live Demo in GEM$</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5B16B29-92FB-507F-3E89-0DC6BC9853D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609439326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2836040305"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64CF2FD5-3970-412D-31DF-16B98D93C448}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
-          </p:nvPr>
-[...26 lines deleted...]
-            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Resources</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6C67A6C-6691-180C-C63B-C3A00BD7D00E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="42672" y="1554481"/>
+            <a:ext cx="12106656" cy="4938394"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Chart of Accounts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Quick Reference Guides</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Title I: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titlei-a/resources/qrg.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Title IIA: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleii-a/qrg.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Title IIIA: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiii-a/resources/qrg.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Title IVA: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiv-a/qrg.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="467885"/>
+                </a:solidFill>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Title IVA Resource Guide: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiv-a/resource-guide.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Access to Well-Rounded Education Quick Reference Guide: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiv-a/wellrounded-education-qrg.docx</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Effective Use of Technology Quick Reference Guide: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiv-a/effective-use-of-tech-qrg.docx</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000">
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Safe and Healthy Schools Quick Reference Guide: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId10"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/titleiv-a/safe-healthy-schools-qrg.docx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000">
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F47A02E0-90B5-968E-93E8-5E58BBE56B97}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2609439326"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Questions?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t>Contact your Federal Grants Liaison</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://www.doe.mass.edu/federalgrants/liaisons.xlsx</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
-              <a:t>Or</a:t>
+              <a:t>or</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>federalgrantprograms@mass.gov</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{541824F8-4632-2624-1BB2-3DF6BA4B81F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2811276242"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8169,146 +8431,156 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Welcome to the FY26 ESSA Consolidated Application Webinar!</a:t>
+              <a:t>Welcome to the FY27 ESSA Consolidated Application Webinar!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" sz="3000"/>
               <a:t>Housekeeping items before we begin:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
+              <a:rPr lang="en-US" sz="2600"/>
               <a:t>To preserve bandwidth, your video and microphone are turned off</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
+              <a:rPr lang="en-US" sz="2600"/>
               <a:t>Use the Q &amp; A feature at the bottom of the screen to ask questions (Not chat)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
+              <a:rPr lang="en-US" sz="2600"/>
+              <a:t>Please note that DESE does not authorize attendees to record or to use AI transcription tools during a webinar and DESE does not endorse any unauthorized transcripts created by third parties of its meetings.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600"/>
               <a:t>This session is being recorded. The slides and recording will be posted on the GEM$ homepage following the webinar: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
-[...1 lines deleted...]
-                <a:cs typeface="Segoe UI"/>
+              <a:rPr lang="en-US" sz="2600">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://mass.egrantsmanagement.com/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800">
-[...2 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="en-US" sz="2600"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82AC0EBB-DD2E-54FC-4A8E-B59038B9A8EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -8332,179 +8604,213 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49685801-E076-8941-93F8-B3E5F29BE943}"/>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...26 lines deleted...]
-        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>We received award notifications on July 1, 2025 for Title I- A &amp; D. </a:t>
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F56782C-97C9-6E45-A3F8-0986F71018D2}"/>
+              <a:t>Here to Help – Federal Grant Programs Contact Information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1" descr="Screenshot of Federal Grants Programs with the DESE Federal Grant Liaisons by District link highlighted. ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="210382" y="1757112"/>
+            <a:ext cx="11771236" cy="1595966"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Email: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>federalgrantprograms@mass.gov</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Website: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>www.doe.mass.edu/federalgrants</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>Liaison List: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.doe.mass.edu/federalgrants/liaisons.xlsx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400"/>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="screenshot ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7557E414-99AC-82C0-E202-C97181D57170}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="2319"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="3353078"/>
+            <a:ext cx="11909196" cy="2206885"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6D4242-1D96-C555-EC0C-023A974F6251}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3166000127"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3633109953"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -8512,624 +8818,659 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Here to Help</a:t>
+              <a:t>Federal Grant Program RFPs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" i="1"/>
-[...10 lines deleted...]
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>The RFPs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>are</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t> posted </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>under each fund code for FY27 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>federalgrantprograms@mass.gov</a:t>
-[...116 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6D4242-1D96-C555-EC0C-023A974F6251}"/>
+              <a:t>www.doe.mass.edu/grants</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The FY27 ESSA A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>pplication is live in GEM$ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>and districts can apply now.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>The ESSA consolidated grant application is due in GEM$ by</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>September 9, 2026.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{410B045D-091C-2A4D-93FB-341AB62FA993}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3633109953"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3868362341"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...23 lines deleted...]
-          <a:bodyPr/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>FY27 Grant Assurances</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{523131BB-397C-4158-A554-0FBBFFE58B12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1465438"/>
+            <a:ext cx="5810762" cy="4893647"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Review Grant Assurances document and upload signed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and dated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>signature pages to GEM$ in your district’s LEA Document Library under FY27.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Districts will need to upload the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>first two pages.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Posted in the RFP and under General Resources for Federal Grant Programs at:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>www.doe.mass.edu/grants</a:t>
-[...56 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{410B045D-091C-2A4D-93FB-341AB62FA993}"/>
+              <a:t>http://www.doe.mass.edu/federalgrants/resources/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2241E522-91E3-A57D-6464-4A86F4FE8B6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Screenshot of FY27 Federal Grant Assurances Document signature pages.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A872A465-4912-E798-5E76-B5231B5619D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5944217" y="1837944"/>
+            <a:ext cx="6012254" cy="3852163"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3868362341"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="40254842"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67C78005-DBA4-66BB-C935-51BB577922E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>FY26 Grant Assurances</a:t>
-[...28 lines deleted...]
-            <a:spAutoFit/>
+              <a:t>GEM$ Roles</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1764F702-4E9A-CDED-866E-7CA913315DF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Review Grant Assurances document and upload signed signature page to GEM$ in your district’s LEA Document Library under FY26</a:t>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:t>To be added to the system/a specific grant, please contact your district’s User Access Administrator (UAA) to assign you a GEM$ role (multiple people can have the same role)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>To find your district’s UAA, use the left navigation menu to access the  “Address Book”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>You will need the role of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1"/>
+              <a:t>ESSA Consolidated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" err="1"/>
+              <a:t>Grantwriter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>in order to complete the ESSA application in GEM$</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...64 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2241E522-91E3-A57D-6464-4A86F4FE8B6E}"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A9CCF-5D86-0308-8DEB-59E0C42E91A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="40254842"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789614938"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -9138,542 +9479,810 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67C78005-DBA4-66BB-C935-51BB577922E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>GEM$ Roles</a:t>
+              <a:t>GEM$ Access – Workflow</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...18 lines deleted...]
-            <a:normAutofit/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="GEM$ workflow for federal entitlement grants">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4824883-98CE-4DFF-90ED-DB5B4C055C98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="469392" y="1910021"/>
+            <a:ext cx="6810375" cy="4276725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE234672-EA9F-46CA-A32E-29DBFECDEC1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7585639" y="2278668"/>
+            <a:ext cx="4471416" cy="3539430"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...5 lines deleted...]
-              <a:rPr lang="en-US">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>To be added to the system/a specific grant, please contact your district’s User Access Administrator (UAA) to assign you a GEM$ role (multiple people can have the same role)</a:t>
-[...9 lines deleted...]
-              <a:rPr lang="en-US">
+              <a:t>The start date of your ESSA grants will be the date of the LEA Fiscal Rep Approval</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="1E4782"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>To find your district’s UAA, use the left navigation menu to access the  “Address Book”</a:t>
-[...58 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A9CCF-5D86-0308-8DEB-59E0C42E91A9}"/>
+              <a:t>Expenses cannot be charged to the grant prior to the start date.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246132EC-3D11-27F7-2A6E-ADE2293541CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3789614938"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037682358"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67C78005-DBA4-66BB-C935-51BB577922E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6E6B4C2-1DDB-6D90-5CE0-6C1BDB2E3B7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
-[...68 lines deleted...]
-            <a:spAutoFit/>
+              <a:rPr lang="en-US"/>
+              <a:t>GEM$ Signoffs </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBB25D19-8945-E6F0-DFC5-F5AB031B08E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800"/>
-[...10 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{246132EC-3D11-27F7-2A6E-ADE2293541CE}"/>
+              <a:rPr lang="en-US" sz="2800">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Superintendent/Chief Executive role must be held and should be exercised by the actual organizational leader. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Superintendent/Chief Executive must approve funding applications in GEM$ unless unavailable to approve for a length of time that would unreasonably delay submission of the funding application.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:effectLst/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>All funding applications require at least 2 sets of eyes from an LEA – the Superintendent and at least one other (either the LEA Fiscal Representative or the LEA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" err="1">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Grantwriter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, or both). </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:effectLst/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In no case should a funding application be created/approved by the same person holding all three LEA roles. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1">
+                <a:effectLst/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Note: The same person may be assigned all three roles in GEM$ (although this would be unusual) but cannot exercise all three roles on the same funding application. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US">
+              <a:effectLst/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F8D4C-8762-BFA3-6532-580AF5210791}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037682358"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="519318323"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6E6B4C2-1DDB-6D90-5CE0-6C1BDB2E3B7E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26044A20-11CE-F40E-9331-13753864C34A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...27 lines deleted...]
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173178" y="308699"/>
+            <a:ext cx="11768886" cy="861002"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" sz="2800">
+            <a:pPr marL="0" marR="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000">
                 <a:effectLst/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>The Superintendent/Chief Executive role must be held and should be exercised by the actual organizational leader. </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US">
+              <a:t>LEA Requirements for GEM$ User Roles - Guidance and Forms</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000">
               <a:effectLst/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...1 lines deleted...]
-              <a:rPr lang="en-US" sz="2800">
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EAD81E8-D4E9-39E8-0BD2-141B06E19A46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
                 <a:effectLst/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>All funding applications require at least 2 sets of eyes from an LEA – the Superintendent and at least one other (either the LEA Fiscal Representative or the LEA </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" err="1">
+              <a:t>DESE has created a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>Grantwriter</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800">
+              <a:t>GEM$ LEA User Role Resource Guide</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>, or both). </a:t>
-[...8 lines deleted...]
-              <a:rPr lang="en-US" sz="2800">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
                 <a:effectLst/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In no case should a funding application be created/approved by the same person holding all three LEA roles. </a:t>
-[...5 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" i="1">
+              <a:t>designed to describe the capabilities and responsibilities that each role has in GEM$, as well as DESE’s expectations for how these roles will be used and managed by each LEA.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Note: The same person may be assigned all three roles in GEM$ (although this would be unusual) but cannot exercise all three roles on the same funding application. </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In addition to the resource guide, DESE has created several forms (linked below) that must be used if a district wishes to assign new roles to staff. Some forms will be sent directly to DESE, others uploaded to GEM$, and the majority will solely be kept on file with the LEA. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>GEM$ LEA User Role Diagram for Use of Forms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>provides an overview and instructions for using the forms.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>User Role Forms for all GEM$ Roles:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>GEM$ First User Access Administrator Form</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>GEM$ Alternate User Access Administrator form</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>GEM$ LEA General User form</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>GEM$ LEA Superintendent Chief Exec form</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>GEM$ Vendor Authorization User form</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The forms, as well as the resource guide, are also posted on the DESE Resources page of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="0000CD"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId9"/>
+              </a:rPr>
+              <a:t>GEM$</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="757575"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9F8D4C-8762-BFA3-6532-580AF5210791}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF33AAD-97CE-6225-3B7D-6D772EDFF665}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2E001A48-83E9-4CCC-962C-0C41F4AC440B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="519318323"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1680145316"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="DESE PowerPoint Template 2025">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -10282,93 +10891,76 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5df0dd8d2e9224e40af4386b3e554a65" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="122a525b0ddc9a0a55b6052fc4d4e91a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e002737b01c460030aa6b66fe2c2cea" ns2:_="" ns3:_="">
     <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
     <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10395,50 +10987,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -10540,159 +11137,183 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
+    <SharedWithUsers xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1D2871-DDC1-4204-A32C-74E4005A1A08}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDB3E15F-A944-4EC5-8F78-7395CCA50DB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
     <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B3404A-2652-4CF0-AC1F-B26A26865577}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FAFB0D6-D7CB-4D28-9FF3-5A326D34977D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DESE PowerPoint Template 2025</Template>
   <TotalTime></TotalTime>
-  <Words>1278</Words>
+  <Words>1291</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>100</Paragraphs>
-  <Slides>18</Slides>
+  <Paragraphs>104</Paragraphs>
+  <Slides>19</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>DESE PowerPoint Template 2025</vt:lpstr>
-      <vt:lpstr>FY26 ESSA Consolidated Grant Application – Title I</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Here to Help</vt:lpstr>
+      <vt:lpstr>FY27 ESSA Consolidated Grant Application</vt:lpstr>
+      <vt:lpstr>Welcome to the FY27 ESSA Consolidated Application Webinar!</vt:lpstr>
+      <vt:lpstr>Here to Help – Federal Grant Programs Contact Information</vt:lpstr>
       <vt:lpstr>Federal Grant Program RFPs</vt:lpstr>
-      <vt:lpstr>FY26 Grant Assurances</vt:lpstr>
+      <vt:lpstr>FY27 Grant Assurances</vt:lpstr>
       <vt:lpstr>GEM$ Roles</vt:lpstr>
       <vt:lpstr>GEM$ Access – Workflow</vt:lpstr>
       <vt:lpstr>GEM$ Signoffs </vt:lpstr>
       <vt:lpstr>LEA Requirements for GEM$ User Roles - Guidance and Forms</vt:lpstr>
       <vt:lpstr>GEM$ Resources – DESE Resources </vt:lpstr>
       <vt:lpstr>GEM$ Chart of Accounts</vt:lpstr>
       <vt:lpstr>GEM$ Chart of Accounts </vt:lpstr>
+      <vt:lpstr>Budget Updates</vt:lpstr>
+      <vt:lpstr>Title I Part D Subpart 2: N/D Allocation</vt:lpstr>
       <vt:lpstr>Start the Application</vt:lpstr>
       <vt:lpstr>Checklist – DESE Reviewers Comments</vt:lpstr>
       <vt:lpstr>Live Demo in GEM$</vt:lpstr>
       <vt:lpstr>Resources</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FY26 ESSA App Webinar (Title I)</dc:title>
   <dc:creator>Holforty, Colleen (DESE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>