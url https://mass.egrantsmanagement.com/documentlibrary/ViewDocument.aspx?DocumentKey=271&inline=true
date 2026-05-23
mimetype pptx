--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -9,110 +9,131 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId25"/>
   </p:notesMasterIdLst>
-  <p:handoutMasterIdLst>
-[...1 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
-    <p:sldId id="265" r:id="rId6"/>
-[...1 lines deleted...]
-    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="270" r:id="rId6"/>
+    <p:sldId id="273" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="274" r:id="rId9"/>
     <p:sldId id="275" r:id="rId10"/>
-    <p:sldId id="293" r:id="rId11"/>
-[...12 lines deleted...]
-    <p:sldId id="272" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId11"/>
+    <p:sldId id="277" r:id="rId12"/>
+    <p:sldId id="278" r:id="rId13"/>
+    <p:sldId id="279" r:id="rId14"/>
+    <p:sldId id="280" r:id="rId15"/>
+    <p:sldId id="281" r:id="rId16"/>
+    <p:sldId id="282" r:id="rId17"/>
+    <p:sldId id="283" r:id="rId18"/>
+    <p:sldId id="284" r:id="rId19"/>
+    <p:sldId id="285" r:id="rId20"/>
+    <p:sldId id="286" r:id="rId21"/>
+    <p:sldId id="287" r:id="rId22"/>
+    <p:sldId id="288" r:id="rId23"/>
+    <p:sldId id="289" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -175,324 +196,600 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{DC6CD306-81AD-BC7D-16A2-05D9847175B0}" name="Woo, Lauren (DESE)" initials="WL" userId="S::lauren.woo@mass.gov::891b1bf9-83ca-4481-960c-a0625b521a43" providerId="AD"/>
+  <p188:author id="{3F602C5C-ED15-FC16-4B03-46E9ADDE3930}" name="Christo, Dimitri D. (DESE)" initials="CDD(" userId="S::dimitri.d.christo@mass.gov::f6874029-da51-4205-b36d-b8ddc7839279" providerId="AD"/>
+  <p188:author id="{7961FF5F-6533-BF5A-5B4D-A8A6AEABBD13}" name="Cruz, Jenny (DESE)" initials="CJ" userId="S::jenny.cruz@mass.gov::9acc5e5d-1e16-45d5-8416-f07c61d324d0" providerId="AD"/>
+  <p188:author id="{9CA43CE2-546B-A27E-FF66-ADBBE95484C9}" name="Sahni, Amrita D. (DESE)" initials="AS" userId="S::Amrita.D.Sahni@mass.gov::6313d7e8-2463-49dd-9257-e9ab299d51d0" providerId="AD"/>
+</p188:authorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="EBF0F9"/>
-[...6 lines deleted...]
-    <a:srgbClr val="000000"/>
+    <a:srgbClr val="1E4782"/>
+    <a:srgbClr val="347AB6"/>
+    <a:srgbClr val="EFBC49"/>
+    <a:srgbClr val="B5DFF3"/>
+    <a:srgbClr val="EFF8FE"/>
+    <a:srgbClr val="F3F3F3"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15622" autoAdjust="0"/>
+    <p:restoredTop sz="94673" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="108" d="100"/>
-          <a:sy n="108" d="100"/>
+          <a:sx n="101" d="100"/>
+          <a:sy n="101" d="100"/>
         </p:scale>
-        <p:origin x="678" y="102"/>
+        <p:origin x="144" y="186"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
-[...193 lines deleted...]
-</p:handoutMaster>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Foodman, Julia (DESE)" userId="S::julia.b.foodman@mass.gov::8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="AD" clId="Web-{C6C08043-0FF7-4991-A702-726770DDEA00}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Foodman, Julia (DESE)" userId="S::julia.b.foodman@mass.gov::8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="AD" clId="Web-{C6C08043-0FF7-4991-A702-726770DDEA00}" dt="2026-04-06T20:19:10.840" v="9" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="S::julia.b.foodman@mass.gov::8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="AD" clId="Web-{C6C08043-0FF7-4991-A702-726770DDEA00}" dt="2026-04-06T20:19:10.840" v="9" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1561754358" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="S::julia.b.foodman@mass.gov::8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="AD" clId="Web-{C6C08043-0FF7-4991-A702-726770DDEA00}" dt="2026-04-06T20:19:10.840" v="9" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1561754358" sldId="284"/>
+            <ac:spMk id="3" creationId="{EA52CB9B-5A42-9359-9A36-FDFAB8640EB2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:01:50.109" v="3341" actId="962"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:14:45.252" v="3321" actId="27636"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2636106827" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:49.098" v="2698" actId="1036"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2636106827" sldId="256"/>
+            <ac:spMk id="2" creationId="{DBC6AB2B-9E86-B31F-8494-E95DE385C2EA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:14:45.252" v="3321" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2636106827" sldId="256"/>
+            <ac:spMk id="3" creationId="{8141BCB3-4284-A57E-4AB3-04CB2D22AC2E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp mod delAnim">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:51:38.387" v="2692" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="277452908" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:51:38.387" v="2692" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="277452908" sldId="262"/>
+            <ac:spMk id="3" creationId="{614340BF-5928-1D2C-641B-9FE6EABEA20A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:20:04.827" v="3325" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1365683732" sldId="273"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:20:04.827" v="3325" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1365683732" sldId="273"/>
+            <ac:spMk id="3" creationId="{4259326A-D68D-6513-AFE5-0D5DF52CEEC9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:58:31.849" v="3326" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3762047539" sldId="274"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:38:09.879" v="3260" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3762047539" sldId="274"/>
+            <ac:spMk id="2" creationId="{BD5E2574-95F4-9BAA-C713-2522E2BF6B99}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:22:01.751" v="1190" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3762047539" sldId="274"/>
+            <ac:spMk id="3" creationId="{9A3DB2A6-A55E-5847-CF74-1B6B436C32F0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-05T17:42:50.016" v="3266"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3762047539" sldId="274"/>
+            <ac:spMk id="4" creationId="{918C5A46-C592-41CA-9230-CC995423FCC0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:58:31.849" v="3326" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3762047539" sldId="274"/>
+            <ac:picMk id="6" creationId="{0EC7DD6D-041F-7871-BB5F-9474F7B917F7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:58:58.696" v="3327" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2511602959" sldId="275"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:37:53.263" v="3248" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511602959" sldId="275"/>
+            <ac:spMk id="2" creationId="{DB163788-D36E-5DA2-182E-7E456D338DA7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:23:42.308" v="1194" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511602959" sldId="275"/>
+            <ac:spMk id="3" creationId="{CC33A87E-CA1F-CA42-38F8-FC725C34B116}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-05T17:43:16.356" v="3267" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511602959" sldId="275"/>
+            <ac:spMk id="4" creationId="{CDF25551-6387-A637-C7D6-35F529C2E50F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:58:58.696" v="3327" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511602959" sldId="275"/>
+            <ac:picMk id="6" creationId="{67608530-9D21-42A9-0A1E-4946D7AE416F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:12.935" v="2697" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4253931664" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:12.935" v="2697" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4253931664" sldId="276"/>
+            <ac:spMk id="3" creationId="{4AB175EB-DC2D-0179-1E43-C3911CD420A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:42.229" v="3330" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2888102652" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:42.229" v="3330" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2888102652" sldId="277"/>
+            <ac:spMk id="3" creationId="{516FFEBD-D080-5DB1-9E19-F6F0FE64BEAA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:16.485" v="3328" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2888102652" sldId="277"/>
+            <ac:spMk id="4" creationId="{7722E0AB-2436-F5B7-3978-3DCFB0F19173}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:23.503" v="3329" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2888102652" sldId="277"/>
+            <ac:picMk id="6" creationId="{8421EA59-CD66-D1E7-38D1-CE2655434ADE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:51:57.414" v="2693" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="374285323" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:51:57.414" v="2693" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="374285323" sldId="278"/>
+            <ac:spMk id="3" creationId="{D9E2C7D5-3532-8FBC-607A-026449323014}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:54.880" v="3332" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3851977857" sldId="280"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:35:30.110" v="3064" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3851977857" sldId="280"/>
+            <ac:spMk id="2" creationId="{F928937D-8DDE-F3DB-B712-9C89636130F2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:49.959" v="3331" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3851977857" sldId="280"/>
+            <ac:spMk id="4" creationId="{0763372C-7104-44BE-AB4B-B03D599A0530}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T17:59:54.880" v="3332" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3851977857" sldId="280"/>
+            <ac:picMk id="8" creationId="{AF0FDFEC-C949-05BE-7D09-30BB1D8BA5EC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:35:20.253" v="3048" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2559862785" sldId="281"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:35:20.253" v="3048" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559862785" sldId="281"/>
+            <ac:spMk id="2" creationId="{BBA81191-4CEA-7C97-5680-9C69BDB1E234}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T18:10:52.737" v="2950" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559862785" sldId="281"/>
+            <ac:spMk id="3" creationId="{77FFE9DB-B233-BE9F-CCC1-DAB3BAF5AA21}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:48:28.744" v="1977" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2559862785" sldId="281"/>
+            <ac:picMk id="6" creationId="{E2BD713C-14ED-0A5E-8244-77B80B155AC0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:02.332" v="2694" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2675993184" sldId="282"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:02.332" v="2694" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2675993184" sldId="282"/>
+            <ac:spMk id="3" creationId="{055D4F69-7C64-F215-C933-44181CA91B46}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:24.513" v="3335" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1561754358" sldId="284"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:36:17.463" v="3109" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1561754358" sldId="284"/>
+            <ac:spMk id="2" creationId="{91E09AFF-4C6E-02FD-AEF7-36F166432330}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:24.513" v="3335" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1561754358" sldId="284"/>
+            <ac:spMk id="3" creationId="{EA52CB9B-5A42-9359-9A36-FDFAB8640EB2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:07.043" v="3333" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1561754358" sldId="284"/>
+            <ac:spMk id="4" creationId="{10F184E9-08CC-A172-4A1E-CDDD5A197FB7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:12.344" v="3334" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1561754358" sldId="284"/>
+            <ac:picMk id="6" creationId="{1EF65E1A-92F0-81A0-AF28-ECA0D89207F6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:34.286" v="3337" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1974324218" sldId="285"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-15T20:36:31.909" v="3154" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1974324218" sldId="285"/>
+            <ac:spMk id="2" creationId="{84AF7340-CB2A-84A8-0E4C-FDBACBC477C3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:31.531" v="3336" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1974324218" sldId="285"/>
+            <ac:spMk id="4" creationId="{C2AF9FE3-2637-66D8-82F5-1839FBCA0CF4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:34.286" v="3337" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1974324218" sldId="285"/>
+            <ac:picMk id="6" creationId="{44256F9E-39C2-96E0-A8F6-54ECFA65C5C1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:05.785" v="2695" actId="33553"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="964075226" sldId="286"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:05.785" v="2695" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="964075226" sldId="286"/>
+            <ac:spMk id="3" creationId="{30C2325C-83FF-61B4-8C02-58A6C3E04A4D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add mod ord">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:01:45.399" v="3340" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2191935179" sldId="287"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:01:45.399" v="3340" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2191935179" sldId="287"/>
+            <ac:spMk id="3" creationId="{E199EE55-7082-D115-6084-A1208DDBA5B8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:45.005" v="3338" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2191935179" sldId="287"/>
+            <ac:spMk id="4" creationId="{E440FE78-156A-3BC5-900D-A7CBE08B0BB2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod ord">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:00:51.170" v="3339" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2191935179" sldId="287"/>
+            <ac:picMk id="6" creationId="{165B7748-B29D-8AA7-CAE7-7246C04E3051}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:01:50.109" v="3341" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="115578521" sldId="288"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:52:10.156" v="2696" actId="33553"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="115578521" sldId="288"/>
+            <ac:spMk id="2" creationId="{9908F784-155B-3AA8-0696-E1C295D70C24}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-05-06T18:01:50.109" v="3341" actId="962"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="115578521" sldId="288"/>
+            <ac:spMk id="4" creationId="{1DAF9BE1-2600-9075-90FE-EBC8C1A473CE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Foodman, Julia (DESE)" userId="8a10bd68-848a-4b44-a220-329cd0240b6c" providerId="ADAL" clId="{828FE012-4EAC-4D7E-8A97-A5BC9D84EB00}" dt="2026-04-13T17:50:44.307" v="2691" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="115578521" sldId="288"/>
+            <ac:picMk id="7" creationId="{8D3DC8C4-3B07-ACF4-A3FC-FF8697C0AF78}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -535,53 +832,53 @@
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{8A251491-C050-C142-BE35-A9B9D73644B3}" type="datetimeFigureOut">
+            <a:fld id="{ED407B44-A9F9-6344-868B-44BA300F2CC7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5/28/2024</a:t>
+              <a:t>5/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -693,67 +990,66 @@
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{825FC15E-7FD1-034A-9729-2C6FA6821FBB}" type="slidenum">
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4063781437"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2028872905"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -809,52 +1105,104 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -876,62 +1224,710 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{825FC15E-7FD1-034A-9729-2C6FA6821FBB}" type="slidenum">
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="69847755"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3612339593"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D8896C-EEF6-F2D9-FC43-141FB72C6A30}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1EAB3CE-E9E1-F12D-F2BB-2327E10A3B13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89FE7CF9-648C-E2D5-9F4F-08777F50374F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F820D037-14DE-3965-DA99-B495FA771EB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="340071993"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0FAD267-397C-32D5-BC2F-C0CBCAAD7DD5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA03688-0D86-4329-2A1B-4FE775BD7085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84FFA2ED-2C2D-246D-60B2-8F270C1099AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D9F5CB6-FC15-64E7-75C1-54BEA83CD65E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1256764828"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ABA271B-4003-72EC-2D7F-B1CF35EE4085}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{045DAF69-41D0-5B0E-98E9-7A10071E676E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{928E6304-5376-B8E5-978C-10C3F8524C58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6103212-BFA6-3F93-0594-2B5287C7B076}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1714220210"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8220703-1AA3-8B8F-A700-896A89F76AEF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C38B9388-E999-73D7-2DD1-05F4CB90B60D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE31751C-9367-E478-A0B0-845AF749B779}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E02E4E8-4530-B286-4144-3C58BD457A94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1676340792"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABD6F3FD-182A-4C81-882A-4506D3F9268A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6383286B-7240-7E4C-06B7-7F7EE6329DBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC0D0BD6-C90F-CBDE-56E9-856771C6F47D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3486FC41-92B6-01A6-AF76-F178E327A8A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="471390167"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD6E209-08E7-D688-E150-F698E441957F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFF44385-47AA-3D95-E944-622D1F020DB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4853DCE2-2F7A-A594-93E2-244AFD6A5B9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36A6E42B-2C8E-91C5-C500-8B36600AAD0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="418806442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -960,2419 +1956,5854 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{825FC15E-7FD1-034A-9729-2C6FA6821FBB}" type="slidenum">
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3004925823"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2806869827"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB0BDC2-B4A9-730B-81D6-560FC84FA6CF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0531D33F-C8A7-27AA-2CD7-9DED699B2C89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A92C1596-FDD3-0B7A-9692-624D78D42CDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F74B656-3E6D-0C11-60A1-2A7B7B0D61D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1419902683"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0B15728-1F5D-45AA-4451-858A65C64352}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6751C77-0B1D-C800-214C-6B4A6F5B5C13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6632B0ED-3D55-BD3A-88DB-9C6DE933BA24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17BA389-3282-F246-9F85-9CF82A5D5038}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="847813161"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{106A1A91-B713-BA97-CE81-3957F3DAB0A6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE20591-EAE0-CDA2-0AB3-0DDF86E8E89B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F9B150C-DD71-2FBE-4DB2-05C1B52EF198}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D8D5C8-9483-647D-58F3-74E2FB52A3AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2163885860"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AD038C0-BA55-1894-1B9A-3E2882BCDE37}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6847BF4-0E03-12BE-F554-4D8C101D6A46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89D4288B-CAC9-AED8-F846-FE12D8D26056}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4853BBD-2D2A-1FAA-DDE7-15018F53CB72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1685952665"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAF87DD0-291A-EE26-4323-3119BC00F42A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E37E4066-E5DB-2BD4-A85B-410C2FC52373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9CB6C64-629F-5C9F-E6FB-9EA3732D8C0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7135FF00-B97C-DDB0-82A7-0056142D02C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="709316870"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C93DDAE-BBB8-ABE5-A40E-64FAF3EA5D81}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D56C09D-7E64-7F95-D69B-77553EC70D20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72188A1E-8291-5762-859C-F9F09F54481F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23F85806-7B02-617C-7563-A2D6900B8BFE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2745763086"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ECEBB03-5EEF-4E63-02F4-148106C132E6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3F103E5-B6A9-1552-CB7B-66349D3CBE82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DAE86CB-03AF-D28D-7584-EB795050240F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A576EF0E-6E0F-07B5-6CD2-AF89D18E5B6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B6DB38A-5D4A-D140-AE31-7200571C691E}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2427010303"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C7EE377-B8E1-46C6-764E-35B9C88999DC}"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{771C12EC-2D98-F919-775B-ABB3C3BE6A24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFA9C25D-EF20-84AD-D14D-2061BB41F0C7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC5E8125-6C10-B68E-7EEC-29F87A03ED17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="505838" y="690351"/>
-            <a:ext cx="8631677" cy="1928238"/>
+            <a:off x="342900" y="1377519"/>
+            <a:ext cx="10079182" cy="2560638"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="6600">
+              <a:defRPr sz="8000" spc="-150">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6917F9B5-9E18-407C-4D11-7AC3882D7047}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2A40F4C-9107-5A14-480E-3D44D062E317}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="505838" y="5466944"/>
-            <a:ext cx="6770451" cy="1391055"/>
+            <a:off x="342900" y="3938157"/>
+            <a:ext cx="10079182" cy="1558636"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr sz="2800">
+              <a:defRPr sz="2400">
                 <a:solidFill>
-                  <a:srgbClr val="3647B6"/>
+                  <a:srgbClr val="B5DFF3"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B62B64-39B8-E038-D8C3-7C98BA27DF68}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1123403756"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4027765644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Title and Content">
-[...129 lines deleted...]
-  <p:cSld name="Section Header">
+  <p:cSld name="3_Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0924193-02B9-9810-A50A-C323F20B00A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6104FB5-1528-7DE1-824E-7AD7C56D3D94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-16112"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...23 lines deleted...]
-          <a:bodyPr anchor="b"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED18CC6B-1A29-147F-7B0A-F77C6FF31202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="6000">
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="3647B6"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...19 lines deleted...]
-            <p:ph type="body" idx="1"/>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Media Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD5255E-B6EB-D6A8-9BA3-425DEF917F6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="media" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="3712387"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="1205344" y="1225550"/>
+            <a:ext cx="5808520" cy="4313238"/>
+          </a:xfrm>
+          <a:effectLst>
+            <a:outerShdw blurRad="971965" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="30037"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{284B1204-54A6-51D2-01E0-4E74F28405BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7065963" y="2160588"/>
+            <a:ext cx="3979862" cy="2557462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2800">
-[...3 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...78 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
-          </a:p>
-[...44 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1411069784"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="699335721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...527 lines deleted...]
-  <p:cSld name="Title Only">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AFE5DF1-48AB-E0EB-F43E-6ACA748DB739}"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E0C3C95-C45D-6F6C-F3B4-EDA7F22D49AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5517572-01C8-067A-8789-AB91C0E3ABDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="457200"/>
+            <a:ext cx="4241372" cy="1766454"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4000">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A3145C-FA19-7026-C5AB-48F43A10CBAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4810991" y="457200"/>
+            <a:ext cx="7145480" cy="5917045"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32AB479-7080-3079-7222-061618924C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="2223654"/>
+            <a:ext cx="4241372" cy="3645333"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDFEF70-0FA1-AE31-1D91-F74EBED2AFC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1898543711"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="1_Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DFBC82F-33C1-E184-14B2-3E5429080CA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5517572-01C8-067A-8789-AB91C0E3ABDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="457200"/>
+            <a:ext cx="4241372" cy="1766454"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4000">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A3145C-FA19-7026-C5AB-48F43A10CBAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4810991" y="457200"/>
+            <a:ext cx="7145480" cy="5917045"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32AB479-7080-3079-7222-061618924C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="2223654"/>
+            <a:ext cx="4241372" cy="3645333"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="B5DFF3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDFEF70-0FA1-AE31-1D91-F74EBED2AFC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2819753003"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="2_Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA551A6A-4D8B-5122-0AE6-EB1794A93738}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5517572-01C8-067A-8789-AB91C0E3ABDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="457200"/>
+            <a:ext cx="4241372" cy="1766454"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4000">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A3145C-FA19-7026-C5AB-48F43A10CBAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4810991" y="457200"/>
+            <a:ext cx="7145480" cy="5917045"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32AB479-7080-3079-7222-061618924C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226719" y="2223654"/>
+            <a:ext cx="4241372" cy="3645333"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDFEF70-0FA1-AE31-1D91-F74EBED2AFC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="513837670"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Shape&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A5A7959-19EC-57EE-7E3C-D0AA505DBDFA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2882157"/>
-            <a:ext cx="10515600" cy="1093686"/>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="6000">
+              <a:defRPr sz="4800" spc="-150">
                 <a:solidFill>
-                  <a:srgbClr val="3647B6"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE88C4DB-A75F-261D-A14A-6501C47852CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6379285"/>
-            <a:ext cx="565674" cy="400110"/>
+            <a:off x="-72736" y="-72737"/>
+            <a:ext cx="7579662" cy="7034645"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...6 lines deleted...]
-              <a:pPr algn="ctr"/>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="2000" b="1">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="450519738"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2460050414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Chart with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Shape&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800" spc="-150">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Chart Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F3FA896-C43D-31E8-81CC-112E026C8772}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="chart" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7481888" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3510268402"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="1_Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800" spc="-150">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE88C4DB-A75F-261D-A14A-6501C47852CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-72736" y="-72737"/>
+            <a:ext cx="7579662" cy="7034645"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="B5DFF3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="B5DFF3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3607285291"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Chart with Caption 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800" spc="-150">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="B5DFF3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="B5DFF3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Chart Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0F6B8AA-CDAC-6F83-437E-9F75F81B74DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="chart" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7491413" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1573754652"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="2_Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800" spc="-150">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE88C4DB-A75F-261D-A14A-6501C47852CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-72736" y="-72737"/>
+            <a:ext cx="7579662" cy="7034645"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3833812469"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Chart with Caption 3">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A314DC0-7B3E-82EE-9AE7-6F09AEE43431}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD7B1858-D17A-397C-21E8-E042FA7184F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="368155"/>
+            <a:ext cx="4366420" cy="2801071"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4800" spc="-150">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678B05FC-4AD4-576E-E903-D583F4122327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7666253" y="3273135"/>
+            <a:ext cx="4366420" cy="3101109"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78E712A2-6D32-69E0-1A42-A7AF4D4DECFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Chart Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E30A28D6-B250-1721-F3F0-F1B691207974}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="chart" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="7491413" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3796512665"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A08407E5-4EC1-8D13-A0A6-462CA2ABE171}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3A9466-4760-97A7-0A3A-91898B0FD2FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="308699"/>
+            <a:ext cx="10515600" cy="861002"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4269822F-DB6A-0064-8712-F4C731FBC8C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1591254"/>
+            <a:ext cx="11890665" cy="4414692"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550831B1-13C1-9512-7793-9D8A95B9EFDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1541371658"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="1_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A08407E5-4EC1-8D13-A0A6-462CA2ABE171}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3A9466-4760-97A7-0A3A-91898B0FD2FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="308699"/>
+            <a:ext cx="10515600" cy="861002"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4269822F-DB6A-0064-8712-F4C731FBC8C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1591254"/>
+            <a:ext cx="11890665" cy="4414692"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550831B1-13C1-9512-7793-9D8A95B9EFDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747185652"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="2_Title and Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A08407E5-4EC1-8D13-A0A6-462CA2ABE171}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3A9466-4760-97A7-0A3A-91898B0FD2FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="308699"/>
+            <a:ext cx="10515600" cy="861002"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4269822F-DB6A-0064-8712-F4C731FBC8C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1591254"/>
+            <a:ext cx="11890665" cy="4414692"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550831B1-13C1-9512-7793-9D8A95B9EFDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2415243298"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Two Content">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE6975CF-B5C5-ED8A-88A0-8AE47B405E02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68C90DD9-4BCC-D20C-9CD3-C61570FC11E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="152398" y="1340426"/>
+            <a:ext cx="5181600" cy="4966855"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A96FA598-F2AA-D757-9BAF-844B64AEC9B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5486398" y="1340426"/>
+            <a:ext cx="5181600" cy="4966855"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A8255EE-1863-610E-AAE1-EE332FFAC871}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="574146711"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF80FAF1-FDD2-DEBC-6AA4-EC4CCBD26AC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195548" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{893BFBA8-CEF2-8E5D-9095-7FA8144CBA6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195548" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C25D4F3-A1B5-B917-5F54-AF19B274D4BE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="195548" y="2505075"/>
+            <a:ext cx="5157787" cy="3771034"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2E01150-5393-D283-E33B-3609AA2ABA7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5527960" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB6017DC-0538-D4B7-3886-13292A469D67}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5527960" y="2505075"/>
+            <a:ext cx="5183188" cy="3771034"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D6DB7D3-E745-25B4-373D-DBC63B595AC0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="436214722"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEBAB681-AC2C-C77A-18CF-DCFBC5F41761}"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Shape&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6104FB5-1528-7DE1-824E-7AD7C56D3D94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED18CC6B-1A29-147F-7B0A-F77C6FF31202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280D6B9D-B233-5155-818B-A43B24A7784B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6379285"/>
-            <a:ext cx="565674" cy="400110"/>
+            <a:off x="1444625" y="726643"/>
+            <a:ext cx="4572000" cy="5257800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
+          <a:effectLst>
+            <a:outerShdw blurRad="795598" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="29550"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0AF9B5C-EFE8-56ED-DF3C-AD835C9AFCF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1839913"/>
+            <a:ext cx="4606925" cy="2857500"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...15 lines deleted...]
-            </a:endParaRPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" spc="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1837225696"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3502922142"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Content with Caption">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BFF6852-088F-2460-26AE-643C01A590A3}"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6104FB5-1528-7DE1-824E-7AD7C56D3D94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...23 lines deleted...]
-          <a:bodyPr anchor="t"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED18CC6B-1A29-147F-7B0A-F77C6FF31202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200">
+              <a:defRPr>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="F3F3F3"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...19 lines deleted...]
-            <p:ph idx="1"/>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280D6B9D-B233-5155-818B-A43B24A7784B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="1444625" y="726643"/>
+            <a:ext cx="4572000" cy="5257800"/>
           </a:xfrm>
+          <a:effectLst>
+            <a:outerShdw blurRad="776969" dir="720000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="30000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...78 lines deleted...]
-            <p:ph type="body" sz="half" idx="2"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Text Placeholder 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0AF9B5C-EFE8-56ED-DF3C-AD835C9AFCF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="821169" y="2774373"/>
-            <a:ext cx="3932237" cy="3086677"/>
+            <a:off x="6096000" y="1839913"/>
+            <a:ext cx="4606925" cy="2857500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="2000" spc="0"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
-          </a:p>
-[...44 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2718381337"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2606675995"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Picture with Caption">
+  <p:cSld name="1_Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5691A5A-4639-4A17-81AE-6B9D409E829A}"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6104FB5-1528-7DE1-824E-7AD7C56D3D94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2">
-[...18 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED18CC6B-1A29-147F-7B0A-F77C6FF31202}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...71 lines deleted...]
-          <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200">
+              <a:defRPr>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...19 lines deleted...]
-            <p:ph type="body" sz="half" idx="2"/>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Media Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD5255E-B6EB-D6A8-9BA3-425DEF917F6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="media" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="821169" y="2774373"/>
-            <a:ext cx="3932237" cy="3086677"/>
+            <a:off x="1205344" y="1225550"/>
+            <a:ext cx="5808520" cy="4313238"/>
+          </a:xfrm>
+          <a:effectLst>
+            <a:outerShdw blurRad="793118" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="30216"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{284B1204-54A6-51D2-01E0-4E74F28405BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7065963" y="2160588"/>
+            <a:ext cx="3979862" cy="2557462"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
-          </a:p>
-[...44 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1859919314"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1194448153"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A blue and white flag&#10;&#10;Description automatically generated with low confidence">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04FFFA98-BE84-F3D2-7C54-E616A2B54E57}"/>
+          <p:cNvPr id="8" name="Picture 7" descr="A picture containing shape&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51D4DCB4-D71E-80F2-CD14-980FA57C2A14}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId21"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-1"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
-[...10 lines deleted...]
-            <p:ph type="body" idx="1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C3549BF-250F-BA79-3611-D06653B9620F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2089013"/>
-            <a:ext cx="10515600" cy="4087950"/>
+            <a:off x="173180" y="365126"/>
+            <a:ext cx="10515600" cy="861002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-[...45 lines deleted...]
-            <p:ph type="title"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEDC57C9-737B-B6D6-1314-78C22CCF953B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365126"/>
-            <a:ext cx="10515600" cy="1042852"/>
+            <a:off x="173180" y="1340427"/>
+            <a:ext cx="10515600" cy="4836536"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master title style</a:t>
-[...14 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3779BD77-56B0-2B84-ADB2-A2EE1F0E50C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11353800" y="6379285"/>
-            <a:ext cx="565674" cy="400110"/>
+            <a:off x="9632372" y="6492875"/>
+            <a:ext cx="2324099" cy="246495"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" b="1" smtClean="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1400" b="1" i="0">
                 <a:solidFill>
-                  <a:srgbClr val="8397E7"/>
+                  <a:srgbClr val="1E4782"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:pPr algn="ctr"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" sz="2000" b="1">
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="712308099"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="469991869"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
-    <p:sldLayoutId id="2147483651" r:id="rId3"/>
-[...2 lines deleted...]
-    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId3"/>
+    <p:sldLayoutId id="2147483668" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
-    <p:sldLayoutId id="2147483656" r:id="rId8"/>
-    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483665" r:id="rId8"/>
+    <p:sldLayoutId id="2147483664" r:id="rId9"/>
+    <p:sldLayoutId id="2147483666" r:id="rId10"/>
+    <p:sldLayoutId id="2147483656" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
+    <p:sldLayoutId id="2147483657" r:id="rId14"/>
+    <p:sldLayoutId id="2147483669" r:id="rId15"/>
+    <p:sldLayoutId id="2147483662" r:id="rId16"/>
+    <p:sldLayoutId id="2147483670" r:id="rId17"/>
+    <p:sldLayoutId id="2147483663" r:id="rId18"/>
+    <p:sldLayoutId id="2147483671" r:id="rId19"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="4400" b="1" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:srgbClr val="347AB6"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2800" kern="1200">
+        <a:defRPr sz="2800" b="0" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="1E4782"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2400" kern="1200">
+        <a:defRPr sz="2400" b="0" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="1E4782"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="2000" b="0" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="1E4782"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="1800" b="0" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="1E4782"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="1800" b="0" i="0" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="1E4782"/>
           </a:solidFill>
           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -3512,2536 +7943,3567 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/federalgrants/titlei-d/allocations.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federalgrantprograms@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federalgrantprograms@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{014B4766-0EE3-8028-2E23-5FACFF09600A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBC6AB2B-9E86-B31F-8494-E95DE385C2EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="789922" y="319596"/>
-            <a:ext cx="8631677" cy="4998128"/>
+            <a:off x="342900" y="1153999"/>
+            <a:ext cx="10079182" cy="2560638"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FY26 Title I Data Collection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8141BCB3-4284-A57E-4AB3-04CB2D22AC2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="342900" y="3938157"/>
+            <a:ext cx="7407102" cy="1965036"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-[...100 lines deleted...]
-              <a:t>May 2024</a:t>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Instructions for Completing the Application Supplement in GEM$</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="3200" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Federal Grants Office</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>May 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3472057045"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2636106827"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34E41677-F931-745D-48B3-E689049092BB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817A196F-26FE-F235-A5ED-7EE02F5259D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Title I Data – District Level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696E2083-A0EC-094E-A724-E65614965CFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Districts will report on the number of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" u="sng" dirty="0"/>
               <a:t>private</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> school students served with Title I, per grade</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>For consortia, the lead district should report the total number of private school students served for all consortia member districts plus the lead district (member districts will not submit separately)</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Districts will report on the number of students served in a local neglected facility (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Title I, Part D</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Districts will report on the number of students served in a local neglected facility (Title I, Part D) and types of services received, if applicable</a:t>
-[...17 lines deleted...]
-            <p:ph type="title"/>
+              <a:t>) and types of services received, if applicable</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7DD55B-B633-EACD-72D5-2791DB5B9A80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2811276242"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1678976235"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C309C11-86C4-0046-915D-030A66C75772}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F928937D-8DDE-F3DB-B712-9C89636130F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...30 lines deleted...]
-        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="745477" y="3710479"/>
-[...234 lines deleted...]
-            <a:ext cx="11407806" cy="2405849"/>
+            <a:off x="173178" y="308698"/>
+            <a:ext cx="11783293" cy="962317"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Step 4: Enter School Level Data</a:t>
-[...226 lines deleted...]
-              <a:t>You have the option to copy the Title I schools that were listed on last year’s (FY23) Title I data collection form. Please be sure to revise the list if any of your Title I designated schools changed from last year. </a:t>
+              <a:t>District Level Data – Private Schools</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="Districts have the option to copy over the schools from last year's data collection. You can also add additional rows as needed to list all Title I schools.">
-[...375 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A1913C4-F0D0-DEDD-43B6-C9BB9CD68B1C}"/>
+          <p:cNvPr id="8" name="Picture 7" descr="Enter the number of private school students served, per grade.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0FDFEC-C949-05BE-7D09-30BB1D8BA5EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6628665" y="2010375"/>
-            <a:ext cx="4286250" cy="4257675"/>
+            <a:off x="173178" y="3285068"/>
+            <a:ext cx="11336332" cy="1657581"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10EF5E6E-89E6-F1AE-DBE2-89A494437648}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1591254"/>
+            <a:ext cx="11890665" cy="1490274"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enter the number of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>private</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> school students that received Title I services in FY26, per grade. If no private school students received Title I services, the district should check the box at the top to indicate this. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0763372C-7104-44BE-AB4B-B03D599A0530}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1334521119"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3851977857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EB1CB5F-0F8F-768F-3D8E-3F2711976C94}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBA81191-4CEA-7C97-5680-9C69BDB1E234}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="217258"/>
+            <a:ext cx="10515600" cy="1053757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>District Level Data – Title I, Part D</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77FFE9DB-B233-BE9F-CCC1-DAB3BAF5AA21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1881843"/>
+            <a:ext cx="4498848" cy="4281213"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" dirty="0"/>
+              <a:t>Districts with a Title I, Part D Neglected allocation must </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" b="1" dirty="0"/>
+              <a:t>check the box</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" dirty="0"/>
+              <a:t> to indicate this, and the form will expand below. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" dirty="0"/>
+              <a:t>Enter the number of students in the local neglected facility that participated in Title I services in FY26</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800"/>
+              <a:t>, per </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" dirty="0"/>
+              <a:t>grade. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3800" dirty="0"/>
+              <a:t>Enter the number of students in the local neglected facility that received certain instructional and non-instructional services (these counts may be duplicative).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD4C8F49-24F4-755F-7928-08200B9043C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="workflow for Title I data collection, the ESSA consolidated grantwriter submits this data">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{428ECC38-BCE8-48A9-AA26-EF4594AEEEC1}"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Enter the number of neglected students served per grade as well as the number of students that received certain services.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2BD713C-14ED-0A5E-8244-77B80B155AC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4956048" y="1881842"/>
+            <a:ext cx="6605720" cy="4281213"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559862785"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AC1A53-F4E0-D678-C887-1E542431D1D4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{055D4F69-7C64-F215-C933-44181CA91B46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2835275" y="2151063"/>
+            <a:ext cx="9051925" cy="2555875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Step 4: Enter School Level Data</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CCF047B-BD7E-38B0-AC3C-04B71A30DFB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2675993184"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8930F6-86BA-107E-BF2A-F5AEE22345AC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E63DA1E4-5D7C-D33D-953D-F6B69BAA5845}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Title I Data – School Level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1F6613-DE48-3EAF-8D4A-87EB011491B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For each Title I school, districts will report on when the required parent notifications were sent, and the method of distribution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Report Cards</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Parents’ right-to-know about teacher qualifications </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE43176B-FCE1-6C9A-C087-6461843099FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2290548757"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543793E3-7B3D-E149-E68D-AF2B5C0B0BE8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91E09AFF-4C6E-02FD-AEF7-36F166432330}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="217258"/>
+            <a:ext cx="10515600" cy="1053757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>School Level Data – List Title I Schools</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA52CB9B-5A42-9359-9A36-FDFAB8640EB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1881843"/>
+            <a:ext cx="4745736" cy="4281213"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>List all your Title I schools from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>FY26 (school year 2025-26). Add rows </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>as needed.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>You have the option to copy the Title I schools that were listed on last year’s (FY25) Title I data collection form. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Please be sure to revise the list if any of your Title I designated schools changed from last year. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="List all Title I schools. There is an option to copy the list over from last year. Use the Add Row button at the bottom.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EF65E1A-92F0-81A0-AF28-ECA0D89207F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5811898" y="1881843"/>
+            <a:ext cx="3820474" cy="3701703"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F184E9-08CC-A172-4A1E-CDDD5A197FB7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1561754358"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4BB7079-064F-00D6-AF7A-637FDFC17913}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84AF7340-CB2A-84A8-0E4C-FDBACBC477C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>School Level Data – Parent Notifications</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="For each school, use the dropdown menu to indicate the date and method sent for each required parent notification.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44256F9E-39C2-96E0-A8F6-54ECFA65C5C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="22511" y="3503082"/>
+            <a:ext cx="12135766" cy="1579058"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A4B4571-BFA0-6079-A70E-57A50A7FE79C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="1591254"/>
+            <a:ext cx="11890665" cy="1490274"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>After you have listed all your FY26 Title I schools on this form, use the dropdowns to select the date (month/year) and method of distribution (hard copy, electronic) for each required parent notification: “right to know” letter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> 2025 school report card.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2AF9FE3-2637-66D8-82F5-1839FBCA0CF4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1974324218"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93897D74-0622-4BE1-1E4F-6BCC6C356908}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C2325C-83FF-61B4-8C02-58A6C3E04A4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2835275" y="2151063"/>
+            <a:ext cx="9051925" cy="2555875"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Step 5: Submit the Application Supplement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB50DC6E-22FF-14A5-C863-3C8D9EE9A48A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="964075226"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B02EB01-6DBA-A8DA-48E7-A02108F42B35}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF373C5A-BAA2-9DCB-928D-924B936BC782}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173178" y="217258"/>
+            <a:ext cx="10891061" cy="1053757"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Submitting the Application Supplement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E199EE55-7082-D115-6084-A1208DDBA5B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1881843"/>
+            <a:ext cx="4745736" cy="4281213"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Once you are sure you have entered all the required data, return to the Sections page and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>change the status to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
+              <a:t>Application Supplement Completed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>. Now you are done!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This application supplement does </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" u="sng" dirty="0"/>
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> require additional LEA sign-offs in GEM$</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The deadline to submit is June 30, 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>If data is incomplete or revisions are necessary, the DESE reviewer will return the application supplement to the ESSA </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>Grantwriter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> to make corrections and re-submit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="Return to the Sections page and change the status to Application Supplement Completed.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165B7748-B29D-8AA7-CAE7-7246C04E3051}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6059835" y="1543312"/>
+            <a:ext cx="4734586" cy="4429743"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E440FE78-156A-3BC5-900D-A7CBE08B0BB2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2191935179"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC346078-FC54-3CB1-2292-38CFC1456CBB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9908F784-155B-3AA8-0696-E1C295D70C24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173178" y="217258"/>
+            <a:ext cx="10891061" cy="1053757"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="F3F3F3"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GEM$ Workflow for Title I Data Collection</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DAF9BE1-2600-9075-90FE-EBC8C1A473CE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="Workflow for Title I data collection, the ESSA consolidated grantwriter submits this data.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D3DC8C4-3B07-ACF4-A3FC-FF8697C0AF78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3440005" y="1616074"/>
             <a:ext cx="5010150" cy="4876800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2877276515"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115578521"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...10 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D5A5874-6893-381D-B184-94C15D982317}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Title I Data Collection in GEM$</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B756EED6-B8E2-20AE-E4AD-36994C6DEAF3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Required of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>all</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t> districts that received FY24 Title I funds, in accordance with federal reporting requirements</a:t>
+              <a:t> districts that received FY26 Title I funds, in accordance with federal reporting requirements</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>District staff with the role of “LEA </a:t>
+              <a:t>District staff with the role of LEA </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Grantwriter</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>” for the ESSA Consolidated Grant will complete in GEM$</a:t>
+              <a:t> for the ESSA Consolidated Grant will complete the application supplement in GEM$</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>More than one person in your district can hold this role</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Your district’s User Access Administrator assigns the roles</a:t>
             </a:r>
           </a:p>
-        </p:txBody>
-[...14 lines deleted...]
-            <p:ph type="title"/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F0E82C1-220C-55CF-9E27-15C443A7BB42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479270630"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3852230194"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E19F260-758E-A325-40D0-1E08325822E9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28806BCB-B005-57CC-5965-D29C8D4C7E0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Questions?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18CEB40C-9B8D-12BB-21DA-6EF7E863F465}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="3086151"/>
+            <a:ext cx="11890665" cy="1490274"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>federalgrantprograms@mass.gov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="90000"/>
+                    <a:lumOff val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{247CC886-9C06-7219-561D-444A3A438531}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...55 lines deleted...]
-            </a:r>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2897568111"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2988817925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A55848-0F3E-567C-D722-723A648C9B82}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75F77C0A-F34B-2B3F-484B-7459BE442120}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7AC55A5-3095-95E7-2C10-E95F8AA66C09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Timeline</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4259326A-D68D-6513-AFE5-0D5DF52CEEC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>The Title I Data Collection application supplement opens June 3 in GEM$</a:t>
+              <a:t>The Title I Data Collection application supplement opens on June 1 in GEM$</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Title I data collection is </a:t>
-[...9 lines deleted...]
-              <a:t>due July 1, 2024</a:t>
+              <a:t>Title I data collection is due June 30, 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Your FY25 ESSA grants cannot be approved until the required Title I Data Collection application supplement is completed in GEM$</a:t>
-[...17 lines deleted...]
-            <p:ph type="title"/>
+              <a:t>Your FY27 ESSA grants cannot be approved until the required Title I Data Collection Application Supplement is completed in GEM$</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F136FA58-932C-E781-8353-D2F5A3CF88D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="568123544"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1365683732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...10 lines deleted...]
-            <p:ph type="title"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{614340BF-5928-1D2C-641B-9FE6EABEA20A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1979720"/>
-            <a:ext cx="10515600" cy="2405849"/>
+            <a:off x="2981325" y="2160588"/>
+            <a:ext cx="8975725" cy="2557462"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Step 1: Access the Application Supplement in GEM$</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8196D1C9-DF0A-A937-2B14-8D8A0CF781F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4086479608"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="277452908"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F4D5B5-E89B-DFBC-E651-684B2484FF6B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD5E2574-95F4-9BAA-C713-2522E2BF6B99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="217258"/>
+            <a:ext cx="10515600" cy="1053757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Select </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>How to Access the Application Supplement in GEM$</a:t>
-[...80 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Application Supplements in GEM$</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="GEM$ home screen, select Application Supplements">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ABD3836-D3B2-63F2-2E27-B08691E5E4FF}"/>
+          <p:cNvPr id="6" name="Picture 5" descr="In GEM$, choose Application Supplement on the left navigation bar, then choose Application Supplements">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC7DD6D-041F-7871-BB5F-9474F7B917F7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2321767" y="2022621"/>
-            <a:ext cx="4317158" cy="4191568"/>
+            <a:off x="942288" y="1887057"/>
+            <a:ext cx="5010456" cy="3714272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A3DB2A6-A55E-5847-CF74-1B6B436C32F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7336080" y="2407267"/>
+            <a:ext cx="3913632" cy="2075490"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Log into GEM$</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Go to ‘Application Supplement’ on the left side navigation bar</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Select ‘Application Supplements’ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{918C5A46-C592-41CA-9230-CC995423FCC0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="597645920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762047539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FA097E9-9A8D-319B-7404-DB5DE64FA1F0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C12215C-BFD8-5049-8C86-A7DCAA965350}"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB163788-D36E-5DA2-182E-7E456D338DA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="173179" y="217258"/>
+            <a:ext cx="10515600" cy="1053757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>How to Access the Application Supplement in GEM$</a:t>
-[...54 lines deleted...]
-              <a:t>Click on Title I, Part A Data Collection</a:t>
+              <a:t>Select FY26 Title I Data Collection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="Under Application Supplements, select Title I, Part A Data Collection">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49FFD6F5-D4F1-60DD-A35F-CF4FA04DEB96}"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Selection 2026 and then select Title I, Part A Data Collection">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67608530-9D21-42A9-0A1E-4946D7AE416F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="981676" y="2190749"/>
-            <a:ext cx="5363454" cy="3064831"/>
+            <a:off x="1086972" y="1628523"/>
+            <a:ext cx="4488483" cy="3720717"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC33A87E-CA1F-CA42-38F8-FC725C34B116}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6918127" y="2491839"/>
+            <a:ext cx="3579185" cy="1339497"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Select Fiscal Year 2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Select Title I, Part A Data Collection</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDF25551-6387-A637-C7D6-35F529C2E50F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265582976"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2511602959"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35A05D80-0EA1-8BB2-6896-176F5DAEB8ED}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...10 lines deleted...]
-            <p:ph type="title"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AB175EB-DC2D-0179-1E43-C3911CD420A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1876888" y="1926455"/>
-            <a:ext cx="9140301" cy="2405849"/>
+            <a:off x="2981325" y="2160588"/>
+            <a:ext cx="7543800" cy="2557462"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Step 2: Start the Application Supplement</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B88D15FD-1AAF-0C2B-0D4A-036ECD3F70A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2690065656"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4253931664"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C4BEA94-8D21-A52F-7576-42474290A6ED}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Content Placeholder 1">
-[...10 lines deleted...]
-            <p:ph idx="1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4D90E27-32F2-FDAB-7D95-AAB5A85580A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2086984"/>
-            <a:ext cx="4853473" cy="4052559"/>
+            <a:off x="173179" y="217258"/>
+            <a:ext cx="10515600" cy="1053757"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Starting the Application Supplement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516FFEBD-D080-5DB1-9E19-F6F0FE64BEAA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1881843"/>
+            <a:ext cx="4498848" cy="3833157"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>You will not be able to enter data into the form until you </a:t>
+              <a:t>First, you must </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1">
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>change </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>change the status to </a:t>
+              <a:t>the status to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
               <a:t>Application Supplement Started </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>at the top of the Sections page of the application supplement</a:t>
+              <a:t>at the top of the Sections page</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>You will then need to click into each section, District-Level Reporting and School-Level Reporting, and enter your data into the forms</a:t>
-[...34 lines deleted...]
-            </a:r>
+              <a:t>Then click into each section - District-Level Reporting and School-Level Reporting - and enter your data into the forms</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="At the top of the Sections page, change the status to Application Supplement Started">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C9AB26-F4AA-96A3-4A6B-E6C706FA02CA}"/>
+          <p:cNvPr id="6" name="Picture 5" descr="At the top of the Sections page, change the status to Application Supplement Started.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8421EA59-CD66-D1E7-38D1-CE2655434ADE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6500329" y="2013000"/>
-            <a:ext cx="4333875" cy="4200525"/>
+            <a:off x="5943498" y="1496827"/>
+            <a:ext cx="4182059" cy="4467849"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7722E0AB-2436-F5B7-3978-3DCFB0F19173}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4079018025"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2888102652"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1AA110D-5E5E-654B-2BDA-A4C9E0C2CB6A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...10 lines deleted...]
-            <p:ph type="title"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9E2C7D5-3532-8FBC-607A-026449323014}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="452762" y="1979720"/>
-            <a:ext cx="11407806" cy="2405849"/>
+            <a:off x="2835275" y="2151063"/>
+            <a:ext cx="9051925" cy="2555875"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="1E4782"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Step 3: Enter District Level Data</a:t>
             </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03D7A07F-8E3E-637A-CB08-314B8FC18D28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{68A8D22E-6BC5-9E47-900C-2BB94685D9F5}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2505444942"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="374285323"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6049,51 +11511,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6160,65 +11622,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6239,104 +11701,124 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="DESE_Template" id="{8B1FC134-3306-8949-8EE6-54D8D1A68082}" vid="{D023F173-81C9-6C41-B8A8-A9E8365AC245}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6344,51 +11826,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6455,65 +11937,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6534,454 +12016,238 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
-[...293 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-    <xsd:import namespace="7a12eb2f-f040-4639-9fb2-5a6588dc8035"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="122a525b0ddc9a0a55b6052fc4d4e91a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e002737b01c460030aa6b66fe2c2cea" ns2:_="" ns3:_="">
+    <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1c210e20-2656-47be-8bfe-a34b7996932e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a12eb2f-f040-4639-9fb2-5a6588dc8035" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{59dfc3a5-e0cb-420d-bb1c-baaddc6e8637}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7039,182 +12305,186 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00F4F6BA-9256-4D68-961F-89F22BA60EA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D81C0FB9-14D5-489C-B682-417D828655B7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C98D21F-1B6C-4306-9254-F6E9DAD8DCB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA434A98-F106-45CE-8E8A-DD686612E616}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D494D0F-5B2D-44F5-A6E4-06E511D698B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="1c210e20-2656-47be-8bfe-a34b7996932e"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
-  <Words>788</Words>
+  <Words>731</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>58</Paragraphs>
+  <Paragraphs>91</Paragraphs>
   <Slides>20</Slides>
-  <Notes>2</Notes>
+  <Notes>15</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>                 FY24 Title I Data Collection Application Supplement in GEM$  </vt:lpstr>
+      <vt:lpstr>FY26 Title I Data Collection</vt:lpstr>
       <vt:lpstr>Title I Data Collection in GEM$</vt:lpstr>
       <vt:lpstr>Timeline</vt:lpstr>
       <vt:lpstr>Step 1: Access the Application Supplement in GEM$</vt:lpstr>
-      <vt:lpstr>How to Access the Application Supplement in GEM$</vt:lpstr>
-      <vt:lpstr>How to Access the Application Supplement in GEM$</vt:lpstr>
+      <vt:lpstr>Select Application Supplements in GEM$</vt:lpstr>
+      <vt:lpstr>Select FY26 Title I Data Collection</vt:lpstr>
       <vt:lpstr>Step 2: Start the Application Supplement</vt:lpstr>
       <vt:lpstr>Starting the Application Supplement</vt:lpstr>
       <vt:lpstr>Step 3: Enter District Level Data</vt:lpstr>
       <vt:lpstr>Title I Data – District Level</vt:lpstr>
-      <vt:lpstr>Title I Data – District Level</vt:lpstr>
-      <vt:lpstr>Title I Data – District Level</vt:lpstr>
+      <vt:lpstr>District Level Data – Private Schools</vt:lpstr>
+      <vt:lpstr>District Level Data – Title I, Part D</vt:lpstr>
       <vt:lpstr>Step 4: Enter School Level Data</vt:lpstr>
       <vt:lpstr>Title I Data – School Level</vt:lpstr>
-      <vt:lpstr>Title I Data – School Level</vt:lpstr>
-      <vt:lpstr>Title I Data – School Level</vt:lpstr>
+      <vt:lpstr>School Level Data – List Title I Schools</vt:lpstr>
+      <vt:lpstr>School Level Data – Parent Notifications</vt:lpstr>
       <vt:lpstr>Step 5: Submit the Application Supplement</vt:lpstr>
       <vt:lpstr>Submitting the Application Supplement</vt:lpstr>
       <vt:lpstr>GEM$ Workflow for Title I Data Collection</vt:lpstr>
       <vt:lpstr>Questions?</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Title I Data Collection Application Supplement Instructions</dc:title>
-  <dc:creator>Lanai, Evy (DESE)</dc:creator>
+  <dc:title>Title I Data Collection Instructions</dc:title>
+  <dc:creator>Christo, Dimitri D. (DESE)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...18 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
   </property>
 </Properties>
 </file>