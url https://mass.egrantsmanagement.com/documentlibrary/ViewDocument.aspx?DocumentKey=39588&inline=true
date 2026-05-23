--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -6,700 +6,1030 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EC0CAFF" w14:textId="57818E42" w:rsidR="00CE1559" w:rsidRDefault="00BF5BD7">
+    <w:p w14:paraId="1EC0CAFF" w14:textId="68AF9651" w:rsidR="00CE1559" w:rsidRDefault="00BF5BD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">FY26 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:t>FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47A13">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Instructions for Completing Intent to Participate by Role</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426154EE" w14:textId="140312C1" w:rsidR="004E154B" w:rsidRPr="00F15C8F" w:rsidRDefault="004E154B">
+    <w:p w14:paraId="426154EE" w14:textId="4FDC2873" w:rsidR="004E154B" w:rsidRPr="00F15C8F" w:rsidRDefault="004E154B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E154B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Click for instructions for your role:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4288419B" w14:textId="789AB610" w:rsidR="00F15C8F" w:rsidRPr="004E154B" w:rsidRDefault="004E154B" w:rsidP="0063053D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="UAA" w:history="1">
         <w:r w:rsidRPr="00637902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>User Access Administrator</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="102DB886" w14:textId="46C6D954" w:rsidR="004E154B" w:rsidRPr="004E154B" w:rsidRDefault="004E154B" w:rsidP="0063053D">
+    <w:p w14:paraId="102DB886" w14:textId="0F11FD69" w:rsidR="004E154B" w:rsidRPr="004E154B" w:rsidRDefault="004E154B" w:rsidP="0063053D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Grantwriter" w:history="1">
         <w:r w:rsidRPr="00637902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>LEA IDEA or ESSA Consolidated Grantwriter</w:t>
+          <w:t xml:space="preserve">LEA IDEA or ESSA Consolidated </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00637902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Grantwriter</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="611732E6" w14:textId="292E683B" w:rsidR="004E154B" w:rsidRPr="004E154B" w:rsidRDefault="004E154B" w:rsidP="0063053D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="FiscalRep" w:history="1">
         <w:r w:rsidRPr="00637902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>LEA Fiscal Representative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38082489" w14:textId="05AF474B" w:rsidR="004E154B" w:rsidRPr="004E154B" w:rsidRDefault="004E154B" w:rsidP="0063053D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="Supt" w:history="1">
         <w:r w:rsidRPr="00637902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>LEA Superintendent/Chief Executive</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="583BDC33" w14:textId="77777777" w:rsidR="0063053D" w:rsidRDefault="0063053D">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="583BDC33" w14:textId="77777777" w:rsidR="0063053D" w:rsidRPr="00E57FB5" w:rsidRDefault="0063053D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="UAA"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="259C764C" w14:textId="6A9B05D6" w:rsidR="00F15C8F" w:rsidRPr="00F15C8F" w:rsidRDefault="00F15C8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Role:  </w:t>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F15C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>User Access Administrator (UAA)</w:t>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Access Administrator (UAA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346C7894" w14:textId="2268D9C1" w:rsidR="00117EFC" w:rsidRDefault="004532A5" w:rsidP="007D098B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>To complete</w:t>
       </w:r>
       <w:r w:rsidR="00F15C8F">
         <w:t xml:space="preserve"> the Intent to participate, be sure that you have assigned the following roles for your district/organization</w:t>
       </w:r>
       <w:r w:rsidR="00117EFC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E83654" w14:textId="77777777" w:rsidR="007D098B" w:rsidRDefault="007D098B" w:rsidP="007D098B">
+    <w:p w14:paraId="67E83654" w14:textId="330C75AC" w:rsidR="007D098B" w:rsidRDefault="007D098B" w:rsidP="007D098B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D271FF" w14:textId="50DC213C" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="007D098B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>LEA IDEA Consolidated Grantwriter or LEA ESSA Consolidated Grantwriter</w:t>
-      </w:r>
+        <w:t xml:space="preserve">LEA IDEA Consolidated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or LEA ESSA Consolidated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="27F3CBA5" w14:textId="2CEB30EF" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>LEA Fiscal Representative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C108AE" w14:textId="62684348" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
+    <w:p w14:paraId="55C108AE" w14:textId="6F39F0FE" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>LEA Superintendent/Chief Executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207A1E65" w14:textId="77777777" w:rsidR="0063053D" w:rsidRDefault="0063053D" w:rsidP="0063053D"/>
     <w:p w14:paraId="4E8FF9B3" w14:textId="32BBAD0E" w:rsidR="00F15C8F" w:rsidRPr="00F15C8F" w:rsidRDefault="004E154B" w:rsidP="00F15C8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Grantwriter"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Role:  </w:t>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>LEA IDEA Consolidated Grantwriter or LEA ESSA Consolidated Grantwriter</w:t>
-      </w:r>
+        <w:t>LEA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IDEA Consolidated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or LEA ESSA Consolidated </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F15C8F" w:rsidRPr="00F15C8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="36F40B47" w14:textId="46D6DFF5" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sign into GEM$ using your email address and password: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="002C0B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://mass.egrantsmanagement.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D21C21" w14:textId="18F66860" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
+    <w:p w14:paraId="06D21C21" w14:textId="5F75A53D" w:rsidR="00F15C8F" w:rsidRDefault="00F15C8F" w:rsidP="00F15C8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Navigate to the grey menu on the left of the screen, choose “</w:t>
       </w:r>
       <w:r w:rsidR="00FF2BA4">
         <w:t>Application Supplement</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="004C36A4">
         <w:t xml:space="preserve"> “Application Supplements”</w:t>
       </w:r>
       <w:r w:rsidR="00FF2BA4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F449B7" w14:textId="3594CBB6" w:rsidR="00EF3F19" w:rsidRDefault="007D576B" w:rsidP="00EF3F19">
-      <w:r w:rsidRPr="007D576B">
+    <w:p w14:paraId="73637837" w14:textId="1489E79D" w:rsidR="00E57FB5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0CE9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2857CCE7" wp14:editId="04979124">
-[...2 lines deleted...]
-            <wp:docPr id="1191283889" name="Picture 1" descr="Graphical user interface, text&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65EF0A09" wp14:editId="559799E9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-361950</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>314960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6428823" cy="2667000"/>
+            <wp:effectExtent l="57150" t="57150" r="86360" b="95250"/>
+            <wp:wrapNone/>
+            <wp:docPr id="820045039" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1191283889" name="Picture 1" descr="Graphical user interface, text&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="820045039" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-[...93 lines deleted...]
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6610350" cy="2064322"/>
+                      <a:ext cx="6428823" cy="2667000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24899C13" w14:textId="409F00DC" w:rsidR="003C6FBD" w:rsidRDefault="003C6FBD" w:rsidP="003C6FBD">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="002E0E8A">
+    <w:p w14:paraId="04346B80" w14:textId="7CECAF58" w:rsidR="006C0CE9" w:rsidRDefault="006C0CE9" w:rsidP="006C0CE9"/>
+    <w:p w14:paraId="1BE1FAF3" w14:textId="4FE31C84" w:rsidR="006C0CE9" w:rsidRDefault="006C0CE9" w:rsidP="006C0CE9"/>
+    <w:p w14:paraId="77A3D87B" w14:textId="6EA0A3AE" w:rsidR="006C0CE9" w:rsidRDefault="006C0CE9" w:rsidP="006C0CE9">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F449B7" w14:textId="00792924" w:rsidR="00EF3F19" w:rsidRDefault="00EF3F19" w:rsidP="00EF3F19"/>
+    <w:p w14:paraId="719E4EA4" w14:textId="09873E2A" w:rsidR="00EF3F19" w:rsidRDefault="00BD40EF" w:rsidP="00EF3F19">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251752448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063DB13D" wp14:editId="6E691FD8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-765156</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>300658</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1361167865" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="3CE61CEA" id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
+                <v:handles>
+                  <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:-60.25pt;margin-top:23.65pt;width:32.2pt;height:40.25pt;z-index:251752448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEAUFsk1d8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTUvEMBCG74L/IYzgrZu27hfdposIgtCTq+g128ymxWZSmuy27q93POlxeB/e95ly&#10;P7teXHAMnScF2SIFgdR405FV8P72nGxBhKjJ6N4TKvjGAPvq9qbUhfETveLlEK3gEgqFVtDGOBRS&#10;hqZFp8PCD0icnfzodORztNKMeuJy18s8TdfS6Y54odUDPrXYfB3OToF90cuP61RP10zaem4t1RY/&#10;lbq/mx93ICLO8Q+GX31Wh4qdjv5MJoheQZLl6YpZBcvNAwgmktU6A3FkNN9sQVal/P9D9QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXNVe2ZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQWyTV3wAAAAsBAAAPAAAAAAAAAAAAAAAAAMAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51455DAF" w14:textId="7674D160" w:rsidR="00EF3F19" w:rsidRDefault="00EF3F19" w:rsidP="00EF3F19"/>
+    <w:p w14:paraId="454C1069" w14:textId="56969360" w:rsidR="006C0CE9" w:rsidRDefault="006C0CE9" w:rsidP="00EF3F19"/>
+    <w:p w14:paraId="19D257B2" w14:textId="4FE78C6B" w:rsidR="006C0CE9" w:rsidRDefault="006C0CE9" w:rsidP="00EF3F19"/>
+    <w:p w14:paraId="4B26988F" w14:textId="77777777" w:rsidR="006C0CE9" w:rsidRPr="00E57FB5" w:rsidRDefault="006C0CE9" w:rsidP="00EF3F19">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A40BED" w14:textId="77777777" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC38F18" w14:textId="77777777" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B80780" w14:textId="77777777" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD88FE0" w14:textId="77777777" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723EDA61" w14:textId="77777777" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAF7526" w14:textId="3DA9D703" w:rsidR="00F15C8F" w:rsidRDefault="00150584" w:rsidP="00F15C8F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150584">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="416822DF" wp14:editId="0F6B4D1B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66CC3335" wp14:editId="0E9F267E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-257175</wp:posOffset>
+              <wp:posOffset>695325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>212090</wp:posOffset>
+              <wp:posOffset>295910</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6705066" cy="1638300"/>
-            <wp:effectExtent l="57150" t="57150" r="95885" b="95250"/>
+            <wp:extent cx="4675505" cy="2487295"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="103505"/>
             <wp:wrapNone/>
-            <wp:docPr id="794672802" name="Picture 1" descr="Rectangle&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="1864036601" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="794672802" name="Picture 1" descr="Rectangle&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1864036601" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6705066" cy="1638300"/>
+                      <a:ext cx="4675505" cy="2487295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w14:paraId="22B6EE56" w14:textId="251F1CB2" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="002E0E8A">
+      <w:r w:rsidR="00F15C8F">
+        <w:t xml:space="preserve">Be sure to </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6FBD">
+        <w:t>select 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00086FE6">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6FBD">
+        <w:t xml:space="preserve"> from the dropdown menu and then click on the Intent to Participate</w:t>
+      </w:r>
+      <w:r w:rsidR="004633F5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02047792" w14:textId="44DBA9AB" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5"/>
+    <w:p w14:paraId="3FDD3A0D" w14:textId="5AD89EC7" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5"/>
+    <w:p w14:paraId="5F213990" w14:textId="61C83B46" w:rsidR="004633F5" w:rsidRDefault="004633F5" w:rsidP="004633F5"/>
+    <w:p w14:paraId="3B69A96F" w14:textId="74DB1EC1" w:rsidR="00E57FB5" w:rsidRDefault="00BD40EF" w:rsidP="00E57FB5">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251750400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1537C415" wp14:editId="362B1FE7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>280130</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>117598</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="418816" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="38735" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="180600725" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="418816" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="778789B2" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:22.05pt;margin-top:9.25pt;width:33pt;height:40.25pt;z-index:251750400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAErQfbZwIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSZsFdYogRYYB&#10;RVegHXpmZNkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7SQG5WzFy4sRZ9IKVyvbVvzn0/rL&#10;jLMQwdagnZUVf5GB3yw+f7ru/VyOXed0LZFRERvmva94F6OfF0UQnTQQLpyXloKNQwORXGyLGqGn&#10;6kYX49Hosugd1h6dkCHQ19shyBe5ftNIEX80TZCR6YrT22I+MZ+bdBaLa5i3CL5T4vAM+IdXGFCW&#10;QI+lbiEC26L6q5RRAl1wTbwQzhSuaZSQuQfqphy96+axAy9zL0RO8Eeawv8rK+53j/4BiYbeh3kg&#10;M3Wxb9CkX3of22eyXo5kyX1kgj5OytmsvORMUGhaluXVNJFZnC57DPGbdIYlo+Ko2i4uEV2fiYLd&#10;XYjDhdfEhBicVvVaaZ0dbDcrjWwHNL31ejUa5YERxps0bVlP2htfUZgJIBU1GiKZxtcVD7blDHRL&#10;8hQRM/ab2+EDkAzeQS0H6HJ6hjyk507f1Eld3ELohis5NKjLqEgS18pUfEZ1jj1om2BkFumBi9MM&#10;krVx9csDMnSDaoMXa0UgdxDiAyDJlNql1Ys/6Gi0Iw7cweKsc/j7o+8pn9RDUc56kj3x82sLKDnT&#10;3y3p6ms5maQ9yc5kejUmB88jm/OI3ZqVo9mUtOReZDPlR/1qNujMM23oMqFSCKwg7GESB2cVh3Wk&#10;HRdyucxptBse4p199CIVTzwlep/2z4D+oKdIQrx3rysC83eCGnLTTeuW2+galdV24pUmmBzaqzzL&#10;w39AWtxzP2ed/qkWfwAAAP//AwBQSwMEFAAGAAgAAAAhAIzIFEvbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NKlV2a9NFBEHoyVX0OtuMSbGZlCa7rfvrzZ70OO893nyv&#10;3i5+EEeaYh9YQ7FSIIi7YHq2Gt7fnm/WIGJCNjgEJg0/FGHbXF7UWJkw8ysdd8mKXMKxQg0upbGS&#10;MnaOPMZVGImz9xUmjymfk5VmwjmX+0HeKnUvPfacPzgc6clR9707eA32BcuP09zOp0LadnGWW0uf&#10;Wl9fLY8PIBIt6S8MZ/yMDk1m2ocDmygGDWVZ5GTW13cgzn6hsrDXsNkokE0t/w9ofgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAErQfbZwIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCMyBRL2wAAAAgBAAAPAAAAAAAAAAAAAAAAAMEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53541901" w14:textId="4FE3CBEB" w:rsidR="00E57FB5" w:rsidRDefault="00E57FB5" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="0783BAFB" w14:textId="77777777" w:rsidR="00E57FB5" w:rsidRDefault="00E57FB5" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="6A8AB44D" w14:textId="78574A69" w:rsidR="00150584" w:rsidRDefault="00150584" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="10AF8353" w14:textId="77777777" w:rsidR="00150584" w:rsidRDefault="00150584" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="602089AB" w14:textId="77777777" w:rsidR="00E57FB5" w:rsidRDefault="00E57FB5" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="5465C0FB" w14:textId="7029DE6A" w:rsidR="00A778A9" w:rsidRDefault="00A778A9" w:rsidP="00E57FB5">
+      <w:r w:rsidRPr="00A778A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D9D44C" wp14:editId="18CC64A7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>204214</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>87829</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5686852" cy="2760189"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="97790"/>
+            <wp:wrapNone/>
+            <wp:docPr id="395514539" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="395514539" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5686852" cy="2760189"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C83D9AB" w14:textId="73DE5CAB" w:rsidR="00A778A9" w:rsidRDefault="00A778A9" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="377EAD2C" w14:textId="3322D1FC" w:rsidR="00A778A9" w:rsidRDefault="00A778A9" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="7FE66A2C" w14:textId="0F9BFB8F" w:rsidR="00A778A9" w:rsidRDefault="00A778A9" w:rsidP="00E57FB5"/>
+    <w:p w14:paraId="4AB75D32" w14:textId="02DDF2FB" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65389CFB" w14:textId="26777936" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B6EE56" w14:textId="0A6C70EC" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="002E0E8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2444DB88" w14:textId="74CC60FD" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1570D530" w14:textId="7D6E091E" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
+    <w:p w14:paraId="1570D530" w14:textId="26757D39" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7547A617" w14:textId="19898F10" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297C54FE" w14:textId="36D53698" w:rsidR="00CE3459" w:rsidRDefault="00CE3459" w:rsidP="003C6FBD">
+    <w:p w14:paraId="297C54FE" w14:textId="44178020" w:rsidR="00CE3459" w:rsidRDefault="00CE3459" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E292A4" w14:textId="75E2B1E5" w:rsidR="00CE3459" w:rsidRDefault="00CE3459" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="773A3B85" w14:textId="77777777" w:rsidR="00CA7185" w:rsidRDefault="00CA7185" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10670763" w14:textId="7335A36E" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
-[...9 lines deleted...]
-    <w:p w14:paraId="0BFA5877" w14:textId="733D0F26" w:rsidR="003C6FBD" w:rsidRPr="00637902" w:rsidRDefault="00637902" w:rsidP="003C6FBD">
+    <w:p w14:paraId="10670763" w14:textId="452AB3B6" w:rsidR="00017BB2" w:rsidRDefault="00017BB2" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFA5877" w14:textId="61EEF4A7" w:rsidR="003C6FBD" w:rsidRPr="00FC4362" w:rsidRDefault="00FC4362" w:rsidP="003C6FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FC4362">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="107FD936" wp14:editId="59176ACD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>419170</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>654031</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5067300" cy="2375568"/>
+            <wp:effectExtent l="57150" t="57150" r="95250" b="100965"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1632733286" name="Picture 1" descr="Screenshot on Sections page of application supplement showing link that must be clicked to start application"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1632733286" name="Picture 1" descr="Screenshot on Sections page of application supplement showing link that must be clicked to start application"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5067300" cy="2375568"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00637902">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ACAA5B5" wp14:editId="7F656C85">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ACAA5B5" wp14:editId="0177FD31">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7364</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>35736</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="307681" cy="257575"/>
                 <wp:effectExtent l="38100" t="38100" r="35560" b="47625"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Star: 5 Points 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="307681" cy="257575"/>
                         </a:xfrm>
                         <a:prstGeom prst="star5">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -723,3216 +1053,5371 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1B682421" id="Star: 5 Points 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:.6pt;margin-top:2.8pt;width:24.25pt;height:20.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="307681,257575" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBatxMgAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2yAQf5+074B4X+1kSdtFcaqoVadJ&#10;XRutnfpMMNRIwDEgcbJPvwM7TtR1e5iWSPi4//fj7uZXO6PJVvigwFZ0dFZSIiyHWtmXin5/uv1w&#10;SUmIzNZMgxUV3YtArxbv381bNxNjaEDXwhN0YsOsdRVtYnSzogi8EYaFM3DColCCNyzi1b8UtWct&#10;eje6GJfledGCr50HLkJA7k0npIvsX0rB44OUQUSiK4q5xXz6fK7TWSzmbPbimWsU79Ng/5CFYcpi&#10;0MHVDYuMbLz6zZVR3EMAGc84mAKkVFzkGrCaUfmqmseGOZFrQXCCG2AK/88tv98+upVHGFoXZgHJ&#10;VMVOepO+mB/ZZbD2A1hiFwlH5sfy4vxyRAlH0Xh6gf8EZnE0dj7EzwIMSURFsQv8NGPEtnchdroH&#10;nRQsgFb1rdI6X1IDiGvtyZbh0zHOhY2TbK435ivUHf+8xF/3iMjGp+7YkwMb08mtlDzl5E6CFMeK&#10;MxX3WqTQ2n4TkqgaaxzngIOH01xGnahhtejY0z/GzA6TZ4nFDb57B2/VOeqR7PWTqci9PBiXf0us&#10;g3awyJHBxsHYKAv+LQc6DpE7fYTsBJpErqHerzzx0E1ScPxW4fPesRBXzOPo4JDhOogPeEgNbUWh&#10;pyhpwP98i5/0saNRSkmLo4i98mPDvKBEf7HY659Gk0ma3XyZTC/GePGnkvWpxG7MNWDLYGtidplM&#10;+lEfSOnBPOPWWKaoKGKWY+yK8ugPl+vYrQjcO1wsl1kN59WxeGcfHU/OE6qpe592z8y7vscjDsc9&#10;HMaWzV51eqebLC0sNxGkymNwxLXHG2c9N2u/l9IyOb1nreP2XPwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0KqUN2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToRAEETvJv7DpE28uYPERUWGza5R&#10;L8aDqAdvDbRAdqaHMLMs/r3tSU+VSlWqXrFZnFUzTWHwbOBylYAibnw7cGfg/e3x4gZUiMgtWs9k&#10;4JsCbMrTkwLz1h/5leYqdkpGOORooI9xzLUOTU8Ow8qPxJJ9+clhFDt1up3wKOPO6jRJMu1wYHno&#10;caT7npp9dXAGUrSkk495u26eH6r958suq592xpyfLds7UJGW+FeGX3xBh1KYan/gNigrPpWigXUG&#10;StKr22tQtWiWgi4L/Z++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBatxMgAIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0KqUN2gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" path="m,98385r117524,l153841,r36316,98385l307681,98385r-95080,60804l248919,257574,153841,196768,58762,257574,95080,159189,,98385xe" fillcolor="#ffd966 [1943]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
+              <v:shape w14:anchorId="468D2056" id="Star: 5 Points 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:.6pt;margin-top:2.8pt;width:24.25pt;height:20.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" coordsize="307681,257575" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBatxMgAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2yAQf5+074B4X+1kSdtFcaqoVadJ&#10;XRutnfpMMNRIwDEgcbJPvwM7TtR1e5iWSPi4//fj7uZXO6PJVvigwFZ0dFZSIiyHWtmXin5/uv1w&#10;SUmIzNZMgxUV3YtArxbv381bNxNjaEDXwhN0YsOsdRVtYnSzogi8EYaFM3DColCCNyzi1b8UtWct&#10;eje6GJfledGCr50HLkJA7k0npIvsX0rB44OUQUSiK4q5xXz6fK7TWSzmbPbimWsU79Ng/5CFYcpi&#10;0MHVDYuMbLz6zZVR3EMAGc84mAKkVFzkGrCaUfmqmseGOZFrQXCCG2AK/88tv98+upVHGFoXZgHJ&#10;VMVOepO+mB/ZZbD2A1hiFwlH5sfy4vxyRAlH0Xh6gf8EZnE0dj7EzwIMSURFsQv8NGPEtnchdroH&#10;nRQsgFb1rdI6X1IDiGvtyZbh0zHOhY2TbK435ivUHf+8xF/3iMjGp+7YkwMb08mtlDzl5E6CFMeK&#10;MxX3WqTQ2n4TkqgaaxzngIOH01xGnahhtejY0z/GzA6TZ4nFDb57B2/VOeqR7PWTqci9PBiXf0us&#10;g3awyJHBxsHYKAv+LQc6DpE7fYTsBJpErqHerzzx0E1ScPxW4fPesRBXzOPo4JDhOogPeEgNbUWh&#10;pyhpwP98i5/0saNRSkmLo4i98mPDvKBEf7HY659Gk0ma3XyZTC/GePGnkvWpxG7MNWDLYGtidplM&#10;+lEfSOnBPOPWWKaoKGKWY+yK8ugPl+vYrQjcO1wsl1kN59WxeGcfHU/OE6qpe592z8y7vscjDsc9&#10;HMaWzV51eqebLC0sNxGkymNwxLXHG2c9N2u/l9IyOb1nreP2XPwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0KqUN2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToRAEETvJv7DpE28uYPERUWGza5R&#10;L8aDqAdvDbRAdqaHMLMs/r3tSU+VSlWqXrFZnFUzTWHwbOBylYAibnw7cGfg/e3x4gZUiMgtWs9k&#10;4JsCbMrTkwLz1h/5leYqdkpGOORooI9xzLUOTU8Ow8qPxJJ9+clhFDt1up3wKOPO6jRJMu1wYHno&#10;caT7npp9dXAGUrSkk495u26eH6r958suq592xpyfLds7UJGW+FeGX3xBh1KYan/gNigrPpWigXUG&#10;StKr22tQtWiWgi4L/Z++/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBatxMgAIAAIUF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0KqUN2gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" path="m,98385r117524,l153841,r36316,98385l307681,98385r-95080,60804l248919,257574,153841,196768,58762,257574,95080,159189,,98385xe" fillcolor="#ffd966 [1943]" strokecolor="#1f3763 [1604]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,98385;117524,98385;153841,0;190157,98385;307681,98385;212601,159189;248919,257574;153841,196768;58762,257574;95080,159189;0,98385" o:connectangles="0,0,0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003C6FBD">
         <w:t xml:space="preserve">From the sections page, </w:t>
       </w:r>
       <w:r w:rsidR="003C6FBD" w:rsidRPr="003C6FBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BE SURE TO SELECT “APPLICATION SUPPLEMENT STARTE</w:t>
       </w:r>
       <w:r w:rsidR="00DC67D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003C6FBD" w:rsidRPr="004A5809">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>” AT THE TOP LEFT</w:t>
       </w:r>
       <w:r w:rsidR="003C6FBD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, and confirm, or you will not be able to enter data in the Intent to Participate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607BD571" w14:textId="0C6E1B46" w:rsidR="00637902" w:rsidRDefault="002D55A9" w:rsidP="00637902">
+    <w:p w14:paraId="36834788" w14:textId="1A522E12" w:rsidR="00FC4362" w:rsidRPr="00637902" w:rsidRDefault="00FC4362" w:rsidP="00FC4362"/>
+    <w:p w14:paraId="607BD571" w14:textId="75E7BF6E" w:rsidR="00637902" w:rsidRDefault="00637902" w:rsidP="00637902">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
       </w:pPr>
-      <w:r w:rsidRPr="008E5536">
+    </w:p>
+    <w:p w14:paraId="5E38E578" w14:textId="1921C444" w:rsidR="003C6FBD" w:rsidRDefault="003C6FBD" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3261E8B0" w14:textId="272C984A" w:rsidR="00CC6705" w:rsidRDefault="00BD40EF" w:rsidP="00726A5B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4588A22F" wp14:editId="776BBE53">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2506572</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>53567</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1542414159" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="10800000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="15993B03" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:197.35pt;margin-top:4.2pt;width:32.2pt;height:40.25pt;rotation:180;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq8ArZbQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZNkWoNcoJU7360dJbpt2PQ3zQSBFio+PH315ddSKHAR4aU1Nq0lJiTDcNtJ0NX182H47&#10;p8QHZhqmrBE1fRaeXi2/frkc3EJMbW9VI4BgEOMXg6tpH4JbFIXnvdDMT6wTBo2tBc0CqtAVDbAB&#10;o2tVTMvyezFYaBxYLrzH20020mWK37aCh9u29SIQVVOsLaQT0rmLZ7G8ZIsOmOslH8tg/1CFZtJg&#10;0tdQGxYY2YP8K5SWHKy3bZhwqwvbtpKL1AN2U5UfurnvmROpFwTHu1eY/P8Ly28O9+4OEIbB+YVH&#10;MXZxbEETsIhWVZ6X8UvNYbnkmLB7fsVOHAPheDkrzy9miDBH07yqqrN5xLbIsWJMBz78EFaTKNQU&#10;ZNeHFYAdUmh2uPYhP3hxjI+8VbLZSqWSAt1urYAcGA5zu13HsvKTd27KkAELn56hmXCGpGoVCyhq&#10;19TUm44SpjpkKw+Qcr977T9JkpL3rBE5dTU/yZzdU6fv4sQuNsz3+UkyZbJpGZDxSuqajtDmHpSJ&#10;aUTi7IjF20iitLPN8x3ksWBn3vGtxCTXzIc7BshavMRNDLd4tMoiBnaUKOkt/P7sPvojmdBKyYBb&#10;gPj82jMQlKifBml2Uc3iUENSZvOzKSpwatmdWsxery3OpkrVJTH6B/UitmD1Ey7sKmZFEzMcc+dJ&#10;jMo65O3EleditUpuuCqOhWtz73gMHnGK8D4cnxi4kU8BiXhjXzaGLT4QKvvGl8au9sG2MrHtDVec&#10;YFRwzdIsx19C3ONTPXm9/biWfwAAAP//AwBQSwMEFAAGAAgAAAAhANK2u57dAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUIDTUKcCiGVKyVUlbi5yRJHxOvIdtvw9ywn&#10;OI5mNPOmWs92FCf0YXCkIF0kIJBa1w3UK9i9b25zECFq6vToCBV8Y4B1fXlR6bJzZ3rDUxN7wSUU&#10;Sq3AxDiVUobWoNVh4SYk9j6dtzqy9L3svD5zuR3lXZI8SKsH4gWjJ3w22H41R6tg/2q2qds6zDa7&#10;6Wb50ZC3L6TU9dX89Agi4hz/wvCLz+hQM9PBHakLYlSwLLIVRxXkGQj2s/siBXFgnRcg60r+P1D/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACrwCtltAgAAAAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANK2u57dAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="004E154B">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="003C6FBD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Then choose each of the links under the “ESSA and IDEA – Intent to Participate” and answer for your district – all </w:t>
+      </w:r>
+      <w:r w:rsidR="00133E30">
+        <w:t xml:space="preserve">grants </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6FBD">
+        <w:t>must be completed even if you are not eligible for a fund code</w:t>
+      </w:r>
+      <w:r w:rsidR="00726A5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F71F8" w:rsidRPr="003F71F8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DCC03F" wp14:editId="059C9136">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A8BB37F" wp14:editId="24D2062E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>976630</wp:posOffset>
+              <wp:posOffset>-476885</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>96397</wp:posOffset>
+              <wp:posOffset>628650</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4053235" cy="2985796"/>
-            <wp:effectExtent l="57150" t="57150" r="99695" b="100330"/>
+            <wp:extent cx="6997616" cy="3048000"/>
+            <wp:effectExtent l="57150" t="57150" r="89535" b="95250"/>
             <wp:wrapNone/>
-            <wp:docPr id="22379321" name="Picture 1" descr="Graphical user interface, text, application, email&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="305173676" name="Picture 1" descr="Screenshot showing Title IIA section of the Intent to Participate."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="22379321" name="Picture 1" descr="Graphical user interface, text, application, email&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="305173676" name="Picture 1" descr="Screenshot showing Title IIA section of the Intent to Participate."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4053235" cy="2985796"/>
+                      <a:ext cx="6997616" cy="3048000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="3261E8B0" w14:textId="7493AF70" w:rsidR="00CC6705" w:rsidRDefault="004E154B" w:rsidP="00726A5B">
+      <w:r w:rsidR="00726A5B">
+        <w:t>(the Title I School Changes page does not need to be completed if not applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6FBD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F683D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D92A05" w14:textId="4F510BE6" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="33849CBF" w14:textId="7AEBFC23" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="396F460B" w14:textId="667B6857" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="0E06AB8C" w14:textId="77777777" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="7DDB48EC" w14:textId="4F06D9E5" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="186B0859" w14:textId="1614DF7F" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="003F71F8"/>
+    <w:p w14:paraId="6B2C2195" w14:textId="53D949CA" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="000D4D69"/>
+    <w:p w14:paraId="09B591BE" w14:textId="6FC2DCFB" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="000D4D69"/>
+    <w:p w14:paraId="7035F54C" w14:textId="7DD5E539" w:rsidR="003F71F8" w:rsidRDefault="003F71F8" w:rsidP="000D4D69"/>
+    <w:p w14:paraId="25EE7686" w14:textId="3CDC107B" w:rsidR="000D4D69" w:rsidRDefault="000D4D69" w:rsidP="000D4D69"/>
+    <w:p w14:paraId="0B8F02D4" w14:textId="77777777" w:rsidR="000D4D69" w:rsidRDefault="000D4D69" w:rsidP="000D4D69"/>
+    <w:p w14:paraId="3A7DB613" w14:textId="149378E4" w:rsidR="000D4D69" w:rsidRPr="00A05F7F" w:rsidRDefault="00A05F7F" w:rsidP="000D4D69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05F7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consortia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F472F2B" w14:textId="720AD3CE" w:rsidR="003C6FBD" w:rsidRDefault="00CC6705" w:rsidP="00726A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="003C6FBD">
+      <w:r w:rsidRPr="00CC6705">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For Title I only:</w:t>
+      </w:r>
+      <w:r w:rsidR="005E01E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005E01E1" w:rsidRPr="005925D9">
+        <w:t>There is no option for a Title I Consortium</w:t>
+      </w:r>
+      <w:r w:rsidR="0027317A" w:rsidRPr="005925D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00441EE0" w:rsidRPr="005925D9">
+        <w:t>– all districts with a Title I allocation must complete their own Title I application to apply for their Title I funds</w:t>
+      </w:r>
+      <w:r w:rsidR="005E01E1" w:rsidRPr="005925D9">
+        <w:t>.  Contact your federal grants liaison with any questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00441EE0" w:rsidRPr="005925D9">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009F683D">
-[...3 lines deleted...]
-    <w:p w14:paraId="7F472F2B" w14:textId="5ACCFA7C" w:rsidR="003C6FBD" w:rsidRDefault="00CC6705" w:rsidP="00726A5B">
+    </w:p>
+    <w:p w14:paraId="6B6CA1D0" w14:textId="028DB6B2" w:rsidR="007F58C5" w:rsidRDefault="007F58C5" w:rsidP="007F58C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC6705">
-[...37 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r w:rsidRPr="005925D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For Consortia Lead Districts/Fiscal Agents – New</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – this year we are asking lead districts to provide the members of their consortium from dropdowns in a question at the end of the Intent to Participate page for each grant except for Title I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49023EDA" w14:textId="2D2A5D0C" w:rsidR="001663F8" w:rsidRDefault="000E1FBF" w:rsidP="001663F8">
+      <w:r w:rsidRPr="00E200F1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E14539" wp14:editId="4A212ACC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54536FC2" wp14:editId="30D726DB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>176530</wp:posOffset>
+              <wp:posOffset>-238125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>45720</wp:posOffset>
+              <wp:posOffset>24765</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5943600" cy="3980815"/>
-            <wp:effectExtent l="57150" t="57150" r="95250" b="95885"/>
+            <wp:extent cx="6381321" cy="3184525"/>
+            <wp:effectExtent l="57150" t="57150" r="95885" b="92075"/>
             <wp:wrapNone/>
-            <wp:docPr id="210747695" name="Picture 1" descr="Graphical user interface, text, application, email&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="187367392" name="Picture 1" descr="Screenshot showing new section of Intent to Participate for Lead Districts for consortia to complete."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="210747695" name="Picture 1" descr="Graphical user interface, text, application, email&#10;&#10;AI-generated content may be incorrect."/>
-[...364 lines deleted...]
-                    <pic:cNvPr id="2015008691" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="187367392" name="Picture 1" descr="Screenshot showing new section of Intent to Participate for Lead Districts for consortia to complete."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5470525" cy="3939540"/>
+                      <a:ext cx="6381321" cy="3184525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6368EC" w14:textId="1DE0D51A" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
-[...108 lines deleted...]
-    <w:p w14:paraId="67516A06" w14:textId="42E10649" w:rsidR="004934F0" w:rsidRPr="00191F9B" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+    <w:p w14:paraId="78291216" w14:textId="529D7486" w:rsidR="001663F8" w:rsidRDefault="001663F8" w:rsidP="001663F8"/>
+    <w:p w14:paraId="726C9DF2" w14:textId="31805B2C" w:rsidR="001663F8" w:rsidRDefault="001663F8" w:rsidP="001663F8"/>
+    <w:p w14:paraId="73510B79" w14:textId="7A72A95E" w:rsidR="001663F8" w:rsidRDefault="001663F8" w:rsidP="001663F8"/>
+    <w:p w14:paraId="3AC324EE" w14:textId="44A61009" w:rsidR="007F58C5" w:rsidRPr="005925D9" w:rsidRDefault="007F58C5" w:rsidP="007F58C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E812B58" w14:textId="4FAB27BE" w:rsidR="003C6FBD" w:rsidRDefault="003C6FBD" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F6DBF5" w14:textId="6255F71E" w:rsidR="007D150D" w:rsidRDefault="007D150D" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2921C10A" w14:textId="37F3CF9F" w:rsidR="007D150D" w:rsidRDefault="007D150D" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034BD2EA" w14:textId="77777777" w:rsidR="007177CB" w:rsidRDefault="007177CB" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B641A2" w14:textId="16166402" w:rsidR="007177CB" w:rsidRDefault="007177CB" w:rsidP="003C6FBD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6444E697" w14:textId="4B2DB39A" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="003D2B80" w:rsidP="00F22E28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00191F9B">
-[...2 lines deleted...]
-      <w:r w:rsidR="007C175C" w:rsidRPr="00191F9B">
+      <w:r w:rsidRPr="004C1C19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Title I School Changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0757A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C1C19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="004C1C19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Districts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with changes to school configurations for the school year 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0050311D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="0050311D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SY2</w:t>
+      </w:r>
+      <w:r w:rsidR="0050311D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0099354C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>that were not reported in March 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6024">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0099354C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIMS data </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="0099354C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">use the Title I School Changes </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1C19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>page to report anticipated changes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424F1642" w14:textId="1493DDB6" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="00F22E28" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22E28">
+        <w:t>Include any school that will be closed, opened (new school), or change grade configurations/merge in the fall that was not reflected in your March SIMS data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F15AEED" w14:textId="77777777" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="00F22E28" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22E28">
+        <w:t>Complete for all school changes, not just those that were designated as Title I schools in the past.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE4A8D8" w14:textId="7B736A42" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="00F22E28" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22E28">
+        <w:t>Fill out all columns of the table, including total enrollment and total low-income students.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382E2BEE" w14:textId="663B4FC3" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="00F22E28" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22E28">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Do not include pre-kindergarten students in enrollment totals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E580B8C" w14:textId="046210B7" w:rsidR="00F22E28" w:rsidRPr="00F22E28" w:rsidRDefault="00F22E28" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F22E28">
+        <w:t>If you need to estimate enrollments, do so based on the current school year’s data and how students will be reassigned from existing schools to the newly configured school for SY2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6024">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F22E28">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4E31F0" w14:textId="415552FF" w:rsidR="006B7CC1" w:rsidRDefault="00191F9B" w:rsidP="006B7CC1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00191F9B">
+    <w:p w14:paraId="72BFDBA3" w14:textId="516F46E2" w:rsidR="00F22E28" w:rsidRDefault="004633B9" w:rsidP="002D55A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0757A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="015DD6A9" wp14:editId="49A477C6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55AACF5A" wp14:editId="01979974">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-611494</wp:posOffset>
+              <wp:posOffset>-771525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>59567</wp:posOffset>
+              <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7224220" cy="2604887"/>
-            <wp:effectExtent l="57150" t="57150" r="91440" b="100330"/>
+            <wp:extent cx="7510145" cy="1990725"/>
+            <wp:effectExtent l="57150" t="57150" r="90805" b="104775"/>
             <wp:wrapNone/>
-            <wp:docPr id="1867355501" name="Picture 1"/>
+            <wp:docPr id="1538665014" name="Picture 1" descr="Screenshot of Title I School Changes section of Intent to Participate in GEM$"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1867355501" name=""/>
+                    <pic:cNvPr id="1538665014" name="Picture 1" descr="Screenshot of Title I School Changes section of Intent to Participate in GEM$"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7224220" cy="2604887"/>
+                      <a:ext cx="7510145" cy="1990725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="7458FBFE" w14:textId="47DA4415" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="004934F0">
+      <w:r w:rsidR="00F22E28" w:rsidRPr="00F22E28">
+        <w:t>Do not include schools with small changes in enrollment without an accompanying change in grade configurations or official merger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C814E4" w14:textId="3253BC65" w:rsidR="004633B9" w:rsidRDefault="004633B9" w:rsidP="004633B9">
+      <w:pPr>
+        <w:ind w:left="1530"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DEC5CD" w14:textId="1170F81E" w:rsidR="00D0757A" w:rsidRDefault="00D0757A" w:rsidP="00D0757A"/>
+    <w:p w14:paraId="3ADC55F8" w14:textId="37CB754D" w:rsidR="00D0757A" w:rsidRDefault="00D0757A" w:rsidP="00D0757A"/>
+    <w:p w14:paraId="0B99ED93" w14:textId="7938E0FB" w:rsidR="00D0757A" w:rsidRDefault="00D0757A" w:rsidP="00D0757A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C81BD6B" w14:textId="1832CA69" w:rsidR="00D0757A" w:rsidRDefault="00D0757A" w:rsidP="00D0757A"/>
+    <w:p w14:paraId="75B6DE5B" w14:textId="016EDAAB" w:rsidR="00D0757A" w:rsidRDefault="00D0757A" w:rsidP="00D0757A">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2976D968" w14:textId="3A2F81AD" w:rsidR="00FB6024" w:rsidRDefault="00FB6024" w:rsidP="00FB6024"/>
+    <w:p w14:paraId="37981012" w14:textId="7B81706A" w:rsidR="00FB6024" w:rsidRPr="00697A79" w:rsidRDefault="00FB6024" w:rsidP="00FB6024">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D8E231" w14:textId="3A6BA533" w:rsidR="007C175C" w:rsidRDefault="003C6FBD" w:rsidP="007C175C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-    </w:p>
-[...80 lines deleted...]
-      <w:r w:rsidRPr="00333488">
+      <w:r>
+        <w:t>When you have filled in choice</w:t>
+      </w:r>
+      <w:r w:rsidR="0014319B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for each </w:t>
+      </w:r>
+      <w:r w:rsidR="004633B9">
+        <w:t>Section/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fund Code</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1C19">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="009B510C">
+        <w:t>, if applicable the Title I School Changes page</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, return to the Sections page and move the Intent to Participate to your Fiscal Representative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007840A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>by choosing</w:t>
+      </w:r>
+      <w:r w:rsidR="004934F0" w:rsidRPr="007840A1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Application Supplement Completed” link at the top left of the page </w:t>
+      </w:r>
+      <w:r w:rsidR="004934F0">
+        <w:t>and confirm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177A0C4A" w14:textId="509D77AE" w:rsidR="007C175C" w:rsidRDefault="00840010" w:rsidP="007C175C">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00697A79">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57566C2B" wp14:editId="50C59225">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E2F6F34" wp14:editId="13231AE9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-715723</wp:posOffset>
+              <wp:posOffset>1397492</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>407222</wp:posOffset>
+              <wp:posOffset>1488</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7431438" cy="1751469"/>
-            <wp:effectExtent l="57150" t="57150" r="93345" b="96520"/>
+            <wp:extent cx="3543789" cy="2934167"/>
+            <wp:effectExtent l="57150" t="57150" r="95250" b="95250"/>
             <wp:wrapNone/>
-            <wp:docPr id="2142518828" name="Picture 1" descr="Background pattern&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="904891507" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting the link to move the next step in the workflow."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2142518828" name="Picture 1" descr="Background pattern&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="904891507" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting the link to move the next step in the workflow."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7431438" cy="1751469"/>
+                      <a:ext cx="3543789" cy="2934167"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004934F0" w:rsidRPr="00333488">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A47680" w:rsidRPr="00333488">
+    </w:p>
+    <w:p w14:paraId="5B6368EC" w14:textId="638CB477" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45814A40" w14:textId="794790C5" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FDB37E" w14:textId="5D0FDF0C" w:rsidR="004934F0" w:rsidRDefault="00BD40EF" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="30C3890A" w14:textId="1EC5C6AC" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251746304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F594BDC" wp14:editId="5015C7C8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3775928</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>93383</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="435397788" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="10800000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55F2AA2C" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:297.3pt;margin-top:7.35pt;width:32.2pt;height:40.25pt;rotation:180;z-index:251746304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq8ArZbQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZNkWoNcoJU7360dJbpt2PQ3zQSBFio+PH315ddSKHAR4aU1Nq0lJiTDcNtJ0NX182H47&#10;p8QHZhqmrBE1fRaeXi2/frkc3EJMbW9VI4BgEOMXg6tpH4JbFIXnvdDMT6wTBo2tBc0CqtAVDbAB&#10;o2tVTMvyezFYaBxYLrzH20020mWK37aCh9u29SIQVVOsLaQT0rmLZ7G8ZIsOmOslH8tg/1CFZtJg&#10;0tdQGxYY2YP8K5SWHKy3bZhwqwvbtpKL1AN2U5UfurnvmROpFwTHu1eY/P8Ly28O9+4OEIbB+YVH&#10;MXZxbEETsIhWVZ6X8UvNYbnkmLB7fsVOHAPheDkrzy9miDBH07yqqrN5xLbIsWJMBz78EFaTKNQU&#10;ZNeHFYAdUmh2uPYhP3hxjI+8VbLZSqWSAt1urYAcGA5zu13HsvKTd27KkAELn56hmXCGpGoVCyhq&#10;19TUm44SpjpkKw+Qcr977T9JkpL3rBE5dTU/yZzdU6fv4sQuNsz3+UkyZbJpGZDxSuqajtDmHpSJ&#10;aUTi7IjF20iitLPN8x3ksWBn3vGtxCTXzIc7BshavMRNDLd4tMoiBnaUKOkt/P7sPvojmdBKyYBb&#10;gPj82jMQlKifBml2Uc3iUENSZvOzKSpwatmdWsxery3OpkrVJTH6B/UitmD1Ey7sKmZFEzMcc+dJ&#10;jMo65O3EleditUpuuCqOhWtz73gMHnGK8D4cnxi4kU8BiXhjXzaGLT4QKvvGl8au9sG2MrHtDVec&#10;YFRwzdIsx19C3ONTPXm9/biWfwAAAP//AwBQSwMEFAAGAAgAAAAhAMLrQUveAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdVqSQEKcCiGVKyVUSNzceIkj4nUUu234e5ZT&#10;Oa7mafZNtZ7dII44hd6TguUiAYHUetNTp2D3vrl9ABGiJqMHT6jgBwOs68uLSpfGn+gNj03sBJdQ&#10;KLUCG+NYShlai06HhR+ROPvyk9ORz6mTZtInLneDXCVJLp3uiT9YPeKzxfa7OTgFH692u/Rbj+lm&#10;N97cfTY0uRdS6vpqfnoEEXGOZxj+9Fkdanba+wOZIAYFWZHmjHKQ3oNgIM8KHrdXUGQrkHUl/y+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq8ArZbQIAAAAFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC60FL3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FD754F" w14:textId="18FA8012" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D64583D" w14:textId="6D28D8FE" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB7D388" w14:textId="79AEB741" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FCB80A" w14:textId="7B16F483" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D90E49" w14:textId="7D05B68C" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F390342" w14:textId="293ED21F" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18273EE8" w14:textId="77777777" w:rsidR="009B510C" w:rsidRDefault="009B510C" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4E31F0" w14:textId="2F539949" w:rsidR="006B7CC1" w:rsidRDefault="005967CB" w:rsidP="00FB6970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:ind w:left="810"/>
       </w:pPr>
       <w:r>
-        <w:t>Once errors have been resolved, click “Application Supplement Completed” to move</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="004934F0" w:rsidRPr="00191F9B">
+        <w:t>f you believe you have completed all Fund Codes, but get messages on the Sections page, click on the Messages link and correct any errors</w:t>
+      </w:r>
+      <w:r w:rsidR="007C175C" w:rsidRPr="00191F9B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706F9578" w14:textId="25F4F404" w:rsidR="00E40294" w:rsidRDefault="00BD40EF" w:rsidP="00FB6970">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> to your </w:t>
-[...30 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251744256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06EFFE64" wp14:editId="72E57C7A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4922255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>138364</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1613460301" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6BCC4D7B" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:387.6pt;margin-top:10.9pt;width:32.2pt;height:40.25pt;z-index:251744256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEAaLFk194AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTFNoS4lQICQkpJwqCqxsvdkS8jmK3Cf16lhM9rvZp5k21&#10;nX0vjjjGLpCCfJGBQGqD6cgqeH97vtmAiEmT0X0gVPCDEbb15UWlSxMmesXjLlnBIRRLrcClNJRS&#10;xtah13ERBiT+fYXR68TnaKUZ9cThvpdFlq2k1x1xg9MDPjlsv3cHr8C+6NuP09RMp1zaZnaWGouf&#10;Sl1fzY8PIBLO6R+GP31Wh5qd9uFAJopewXp9VzCqoMh5AgOb5f0KxJ7JrFiCrCt5PqH+BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJc1V7ZmAgAA8QQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGixZNfeAAAACgEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E40294" w:rsidRPr="00491D6C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31B93078" wp14:editId="5753E317">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E0B8BE6" wp14:editId="5949A38E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>229945</wp:posOffset>
+              <wp:posOffset>-714375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>91344</wp:posOffset>
+              <wp:posOffset>71755</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5943600" cy="4279900"/>
-            <wp:effectExtent l="76200" t="38100" r="76200" b="120650"/>
+            <wp:extent cx="7413739" cy="1866900"/>
+            <wp:effectExtent l="57150" t="57150" r="92075" b="95250"/>
             <wp:wrapNone/>
-            <wp:docPr id="266347373" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="1572216361" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting error messages in the validation column."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="266347373" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1572216361" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting error messages in the validation column."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="4279900"/>
-[...640 lines deleted...]
-                      <a:ext cx="5167512" cy="3492487"/>
+                      <a:ext cx="7413739" cy="1866900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4581BFA3" w14:textId="088F468C" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
-[...136 lines deleted...]
-    <w:p w14:paraId="633B49D8" w14:textId="7F2CA1D1" w:rsidR="00B04EBB" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+    <w:p w14:paraId="1FB8CF9A" w14:textId="50AD5DD1" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="007C175C"/>
+    <w:p w14:paraId="6FB11114" w14:textId="77777777" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="007C175C"/>
+    <w:p w14:paraId="71D4AD91" w14:textId="77777777" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="007C175C"/>
+    <w:p w14:paraId="6DE4405E" w14:textId="1156571E" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="007C175C"/>
+    <w:p w14:paraId="0FF32E40" w14:textId="0874E6CE" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="007C175C"/>
+    <w:p w14:paraId="7458FBFE" w14:textId="47DA4415" w:rsidR="007C175C" w:rsidRDefault="007C175C" w:rsidP="004934F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00915D24">
+    </w:p>
+    <w:p w14:paraId="13EC1765" w14:textId="3040B501" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D62FE3B" w14:textId="77777777" w:rsidR="006B7CC1" w:rsidRDefault="006B7CC1" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02595479" w14:textId="11E8F9CF" w:rsidR="004934F0" w:rsidRDefault="004934F0" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00333488">
+        <w:t>Clicking on the “Review” button for any validation message will bring you to the page with the error.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47680" w:rsidRPr="00333488">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE6E3F3" w14:textId="31C442F5" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554">
+      <w:r w:rsidRPr="00B84554">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E9C7005" wp14:editId="17701F8A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17C7F534" wp14:editId="492B4D7D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>275590</wp:posOffset>
+              <wp:posOffset>628650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>246391</wp:posOffset>
+              <wp:posOffset>25401</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5943600" cy="4017010"/>
-            <wp:effectExtent l="57150" t="57150" r="95250" b="97790"/>
+            <wp:extent cx="4391025" cy="2923596"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="86360"/>
             <wp:wrapNone/>
-            <wp:docPr id="1212233143" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="1195164332" name="Picture 1" descr="Screenshot of the Validation Messages section of the Intent to Participate (ITP) highlighting the link to take the viewer to the page with the error."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1212233143" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1195164332" name="Picture 1" descr="Screenshot of the Validation Messages section of the Intent to Participate (ITP) highlighting the link to take the viewer to the page with the error."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="4017010"/>
-[...182 lines deleted...]
-                      <a:ext cx="5616549" cy="2346229"/>
+                      <a:ext cx="4394283" cy="2925765"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D65C15">
-[...25 lines deleted...]
-    <w:p w14:paraId="14670EAA" w14:textId="43E3989E" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+    </w:p>
+    <w:p w14:paraId="58556528" w14:textId="77777777" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="7EF70F4D" w14:textId="77777777" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="5D2E889D" w14:textId="39B6C31F" w:rsidR="00B84554" w:rsidRDefault="00840010" w:rsidP="00B84554">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251740160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52CFF2E2" wp14:editId="35F9C7D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>258862</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>256076</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="523288548" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent4">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent4"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent4"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0DF70275" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:20.4pt;margin-top:20.15pt;width:32.2pt;height:40.25pt;z-index:251740160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDp7+SXAIAABgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X2xHydpGdaooVadJ&#10;VVutnfpMMcSWMMcOEif79Tuw41RdtUnTXuDg7j6Oj++4vNq3hu0U+gZsyYtJzpmyEqrGbkr+/enm&#10;0zlnPghbCQNWlfygPL9afvxw2bmFmkINplLICMT6RedKXofgFlnmZa1a4SfglCWnBmxFoCVusgpF&#10;R+ityaZ5/jnrACuHIJX3tHvdO/ky4WutZLjX2qvATMmptpBGTONLHLPlpVhsULi6kUMZ4h+qaEVj&#10;6dAR6loEwbbY/AbVNhLBgw4TCW0GWjdSpTvQbYr8zW0ea+FUuguR491Ik/9/sPJu9+gekGjonF94&#10;MuMt9hrbOFN9bJ/IOoxkqX1gkjZn+fnFjCiV5JoXRXE2j2Rmp2SHPnxR0LJolBybTR1WiNAlosTu&#10;1oc+4RhI2acikhUORsU6jP2mNGsqOnaaspM+1Nog2wl6WSGlsmHWu2pRqX67mOd5emKqasxINSbA&#10;iKwbY0bs4k/Yfa1DfExVSV5jcv735DEjnQw2jMltYwHfAzChGGjVffyRpJ6ayNILVIcHZAi9uL2T&#10;Nw0xfit8eBBIaqZHog4N9zRoA13JYbA4qwF/vrcf40lk5OWso+4ouf+xFag4M18tye+imMW3D2kx&#10;m59NaYGvPS+vPXbbroGeqaC/wMlkxvhgjqZGaJ+pkVfxVHIJK+nsksuAx8U69F1LX4FUq1UKoxZy&#10;ItzaRycjeGQ1aulp/yzQDbILpNc7OHaSWLzRXR8bMy2stgF0k0R54nXgm9ovCWf4KmJ/v16nqNOH&#10;tvwFAAD//wMAUEsDBBQABgAIAAAAIQAK1YHh3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9N&#10;T8MwDIbvSPsPkZG4sYQOJlSaThOCEwLtS0LcssZrqyVO1WRb9+9xT3Cyrcd6/bhYDN6JM/axDaTh&#10;YapAIFXBtlRr2G3f759BxGTIGhcINVwxwqKc3BQmt+FCazxvUi04hGJuNDQpdbmUsWrQmzgNHRKz&#10;Q+i9STz2tbS9uXC4dzJTai69aYkvNKbD1war4+bkNRzwy719/qxWuzp8XBM6Pzt+Z1rf3Q7LFxAJ&#10;h/S3DKM+q0PJTvtwIhuF0/Co2DyNdQZi5OopA7HnJmMiy0L+/6D8BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAMOnv5JcAgAAGAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAArVgeHcAAAACQEAAA8AAAAAAAAAAAAAAAAAtgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" adj="10800" fillcolor="#ffc000 [3207]" strokecolor="#261c00 [487]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EF2709" w14:textId="56774C4B" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="5424DE43" w14:textId="77777777" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="41DB867B" w14:textId="77777777" w:rsidR="00B84554" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="59BAB865" w14:textId="1BD60383" w:rsidR="00B84554" w:rsidRPr="00333488" w:rsidRDefault="00B84554" w:rsidP="00B84554"/>
+    <w:p w14:paraId="6EF92C07" w14:textId="6E973B96" w:rsidR="00333488" w:rsidRPr="00333488" w:rsidRDefault="00333488" w:rsidP="00333488">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FC1BF3" w14:textId="5DB30E77" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1F6755" w14:textId="1CF28FBB" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360C1559" w14:textId="2A823F08" w:rsidR="006B7CC1" w:rsidRDefault="006B7CC1" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E43F2E" w14:textId="107C9DCD" w:rsidR="00A47680" w:rsidRPr="00E40294" w:rsidRDefault="00A47680" w:rsidP="004934F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C3890A" w14:textId="278304DE" w:rsidR="00DC67D9" w:rsidRDefault="00364FB8" w:rsidP="00DC67D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003627F3">
+      <w:r w:rsidRPr="00697A79">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB124E7" wp14:editId="4EE59DD5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04631496" wp14:editId="36341AF3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>52956</wp:posOffset>
+              <wp:posOffset>1190625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>50155</wp:posOffset>
+              <wp:posOffset>461010</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5943600" cy="2014855"/>
-            <wp:effectExtent l="57150" t="57150" r="95250" b="99695"/>
+            <wp:extent cx="3019425" cy="2500008"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="90805"/>
             <wp:wrapNone/>
-            <wp:docPr id="358137869" name="Picture 1" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="348070142" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting the link to move the next step in the workflow."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="358137869" name="Picture 1" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="348070142" name="Picture 1" descr="Screenshot of the Sections page of the Intent to Participate (ITP) highlighting the link to move the next step in the workflow."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943600" cy="2014855"/>
-[...125 lines deleted...]
-                      <a:ext cx="6320790" cy="1544320"/>
+                      <a:ext cx="3022117" cy="2502237"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-    <w:p w14:paraId="5468423E" w14:textId="2B07F027" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:r w:rsidR="00DC67D9">
+        <w:t>Once errors have been resolved, click “Application Supplement Completed” to move</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC1">
+        <w:t xml:space="preserve"> the Intent to Participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve"> to your </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0FE7">
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve">scal </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0FE7">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t>epresentative</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7CC1">
+        <w:t xml:space="preserve"> for review and approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500367D5" w14:textId="64BB7548" w:rsidR="004E154B" w:rsidRDefault="00BD40EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251742208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="068F437F" wp14:editId="493188A4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3275330</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>604824</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="936257784" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="10800000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="10B65583" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:257.9pt;margin-top:47.6pt;width:32.2pt;height:40.25pt;rotation:180;z-index:251742208;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq8ArZbQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZNkWoNcoJU7360dJbpt2PQ3zQSBFio+PH315ddSKHAR4aU1Nq0lJiTDcNtJ0NX182H47&#10;p8QHZhqmrBE1fRaeXi2/frkc3EJMbW9VI4BgEOMXg6tpH4JbFIXnvdDMT6wTBo2tBc0CqtAVDbAB&#10;o2tVTMvyezFYaBxYLrzH20020mWK37aCh9u29SIQVVOsLaQT0rmLZ7G8ZIsOmOslH8tg/1CFZtJg&#10;0tdQGxYY2YP8K5SWHKy3bZhwqwvbtpKL1AN2U5UfurnvmROpFwTHu1eY/P8Ly28O9+4OEIbB+YVH&#10;MXZxbEETsIhWVZ6X8UvNYbnkmLB7fsVOHAPheDkrzy9miDBH07yqqrN5xLbIsWJMBz78EFaTKNQU&#10;ZNeHFYAdUmh2uPYhP3hxjI+8VbLZSqWSAt1urYAcGA5zu13HsvKTd27KkAELn56hmXCGpGoVCyhq&#10;19TUm44SpjpkKw+Qcr977T9JkpL3rBE5dTU/yZzdU6fv4sQuNsz3+UkyZbJpGZDxSuqajtDmHpSJ&#10;aUTi7IjF20iitLPN8x3ksWBn3vGtxCTXzIc7BshavMRNDLd4tMoiBnaUKOkt/P7sPvojmdBKyYBb&#10;gPj82jMQlKifBml2Uc3iUENSZvOzKSpwatmdWsxery3OpkrVJTH6B/UitmD1Ey7sKmZFEzMcc+dJ&#10;jMo65O3EleditUpuuCqOhWtz73gMHnGK8D4cnxi4kU8BiXhjXzaGLT4QKvvGl8au9sG2MrHtDVec&#10;YFRwzdIsx19C3ONTPXm9/biWfwAAAP//AwBQSwMEFAAGAAgAAAAhAMs/7SjfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpR2UjdJ0QkjjyijTpN2yxjQVjVMl2VbeHnOC&#10;my1/+v391WpygzhhiL0nBfksA4HUetNTp2D7sb5dgohJk9GDJ1TwjRFW9eVFpUvjz/SOpyZ1gkMo&#10;llqBTWkspYytRafjzI9IfPv0wenEa+ikCfrM4W6Q8yx7kE73xB+sHvHFYvvVHJ2C3Zvd5H7j8X69&#10;HW/u9g0F90pKXV9Nz08gEk7pD4ZffVaHmp0O/kgmikFBkResnhQ8FnMQDBTLjIcDk4tiAbKu5P8K&#10;9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKvAK2W0CAAAABQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyz/tKN8AAAAKAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="004E154B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD7D4B0" w14:textId="6C6DEBFE" w:rsidR="00DC67D9" w:rsidRDefault="004E154B" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="FiscalRep"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Role</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9" w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fiscal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC67D9" w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Representatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F10836C" w14:textId="5AB36375" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC67D9">
-        <w:t xml:space="preserve">On the </w:t>
+        <w:t>You will re</w:t>
       </w:r>
       <w:r>
-        <w:t>Sections page (opening page when you click on the ESSA and IDEA – Intent to Participate), you can click through the links under “ESSA and IDEA  - Intent to Participate” and review the answers for your district.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004A3571">
+        <w:t>ceive a “No Reply” email from GEM$ indicating that your LEA Consolidate</w:t>
+      </w:r>
+      <w:r w:rsidR="002A0FE7">
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (ESSA or IDEA) has completed the Application Supplement/Intent to Participate.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>This is your cue to approve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B06E0B" w14:textId="1B911C76" w:rsidR="00DC67D9" w:rsidRPr="00D65C15" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sign into GEM$ using your email address and password: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="002C0B3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://mass.egrantsmanagement.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A671B0B" w14:textId="003489E3" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Navigate to the grey menu on the left of the screen, choose “Application Supplement” “Application Supplements”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6C8CCE" w14:textId="68622D85" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF">
+      <w:r w:rsidRPr="006C0CE9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32EBC2D2" wp14:editId="480CE918">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D69067" wp14:editId="496BF5D3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1299412</wp:posOffset>
+              <wp:posOffset>-151536</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>116205</wp:posOffset>
+              <wp:posOffset>58420</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3693984" cy="3688459"/>
-            <wp:effectExtent l="57150" t="57150" r="97155" b="102870"/>
+            <wp:extent cx="6095365" cy="2528665"/>
+            <wp:effectExtent l="57150" t="57150" r="95885" b="100330"/>
             <wp:wrapNone/>
-            <wp:docPr id="842359182" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="1893435507" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="842359182" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="820045039" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3693984" cy="3688459"/>
+                      <a:ext cx="6095365" cy="2528665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D8D721" w14:textId="7E8F29C0" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
-[...108 lines deleted...]
-    <w:p w14:paraId="39BD1451" w14:textId="4691B1AE" w:rsidR="00DC67D9" w:rsidRDefault="00861018" w:rsidP="00DC67D9">
+    <w:p w14:paraId="21A4B56E" w14:textId="03B8ECD4" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="069431D7" w14:textId="600D41F3" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="46C6FED6" w14:textId="0D31318C" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="4D3603CC" w14:textId="1D9B9205" w:rsidR="004A21DF" w:rsidRDefault="00BD40EF" w:rsidP="004A21DF">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251754496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BDDCDC2" wp14:editId="3B8A4051">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-627797</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>242750</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="849052846" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1A211E65" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:-49.45pt;margin-top:19.1pt;width:32.2pt;height:40.25pt;z-index:251754496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEAW7fIht8AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBW7pJWzWN2RQRBCEnq9jrNpnuBrOzIbttYn+940mPw/t475ty&#10;O7tenHEMnScF2SIFgdT4tiOj4OP9JclBhKip1b0nVPCNAbbV9VWpi9ZP9IbnXTSCSygUWoGNcSik&#10;DI1Fp8PCD0icHf3odORzNLId9cTlrpfLNL2XTnfEC1YP+Gyx+dqdnALzqtefl6meLpk09WwN1Qb3&#10;St3ezE+PICLO8Q+GX31Wh4qdDv5EbRC9gmSTbxhVsMqXIBhIVus7EAcms/wBZFXK/y9UPwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXNVe2ZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbt8iG3wAAAAoBAAAPAAAAAAAAAAAAAAAAAMAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37466218" w14:textId="4AC90A43" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="5ABEA5F7" w14:textId="1EBA1735" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="00E7222D" w14:textId="014A0FB8" w:rsidR="004A21DF" w:rsidRDefault="004A21DF" w:rsidP="004A21DF"/>
+    <w:p w14:paraId="70854D7C" w14:textId="6B90611F" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00CA7185">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBA41C4" w14:textId="77777777" w:rsidR="00724DEE" w:rsidRDefault="00724DEE" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="2DA7B62A" w14:textId="5C1E51F8" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00230EDE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00861018">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Be sure to select 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004A21DF">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65C15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from the dropdown menu and then click on the Intent to Participate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754CEF32" w14:textId="77777777" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F8D673" w14:textId="757046C5" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150584">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB44A4E" wp14:editId="1A1CEAB5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="053A0A8A" wp14:editId="0C71FEEF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1443408</wp:posOffset>
+              <wp:posOffset>657225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>677545</wp:posOffset>
+              <wp:posOffset>24130</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3515360" cy="3509645"/>
-            <wp:effectExtent l="57150" t="57150" r="104140" b="90805"/>
+            <wp:extent cx="4675505" cy="2487295"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="103505"/>
             <wp:wrapNone/>
-            <wp:docPr id="1088278279" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="1146626607" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1088278279" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1864036601" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3515360" cy="3509645"/>
-[...240 lines deleted...]
-                      <a:ext cx="4064854" cy="4058776"/>
+                      <a:ext cx="4675505" cy="2487295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0275D96E" w14:textId="25EE239C" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+    <w:p w14:paraId="4E71E9E5" w14:textId="3FF5B57A" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018F0586" w14:textId="2446DAFC" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F009831" w14:textId="5518F819" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60006F4B" w14:textId="285662B2" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8A33E6" w14:textId="7BF4FD1D" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F5007B" w14:textId="5EF412E2" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C28FBBB" w14:textId="3851E62B" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DC3329" w14:textId="0304A554" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB3C3FE" w14:textId="574589FD" w:rsidR="00846330" w:rsidRDefault="00BD40EF" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251756544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C837B6" wp14:editId="3C4C2CF3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>248711</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>88028</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="533719566" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="42FD688E" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:19.6pt;margin-top:6.95pt;width:32.2pt;height:40.25pt;z-index:251756544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEA537Y79wAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTJqpIiFMhJCSknCgIrtt4sSPidRS7TejX457gODujmbf1&#10;bnGDONEUes8K1qsMBHHndc9Gwfvb8909iBCRNQ6eScEPBdg111c1VtrP/EqnfTQilXCoUIGNcayk&#10;DJ0lh2HlR+LkffnJYUxyMlJPOKdyN8hNlm2lw57TgsWRnix13/ujU2BesPg4z+18XkvTLtZwa+hT&#10;qdub5fEBRKQl/oXhgp/QoUlMB39kHcSgIC83KZnueQni4mf5FsRBQVkUIJta/n+g+QUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCXNVe2ZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnftjv3AAAAAgBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46954523" w14:textId="1F3BC6F3" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF5AC69" w14:textId="3548FD60" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B84375A" w14:textId="32BB5200" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026CC6A2" w14:textId="13AFB842" w:rsidR="00846330" w:rsidRDefault="00846330" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265D6975" w14:textId="2906657D" w:rsidR="00724DEE" w:rsidRPr="00724DEE" w:rsidRDefault="00724DEE" w:rsidP="00724DEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73724B00" w14:textId="75C28CB1" w:rsidR="00230EDE" w:rsidRPr="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00230EDE">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5BD2DD" w14:textId="62934C3D" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B5188B" w14:textId="3F54A1CC" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C999E8C" w14:textId="1BC4255F" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDC3D88" w14:textId="77777777" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74186182" w14:textId="77777777" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D718B31" w14:textId="1F7989CA" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C0B198" w14:textId="60D8AE85" w:rsidR="00E05B05" w:rsidRDefault="00E05B05" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454F5C0E" w14:textId="68998E7A" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1FD699" w14:textId="0EF8E911" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1256B21C" w14:textId="4A900627" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A778A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B6D4E64" wp14:editId="6D2A9923">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>47625</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-454660</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5943600" cy="2884805"/>
+            <wp:effectExtent l="57150" t="57150" r="95250" b="86995"/>
+            <wp:wrapNone/>
+            <wp:docPr id="362832080" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="395514539" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="2884805"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FDE73E" w14:textId="01699544" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A482F6" w14:textId="77777777" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F7B211" w14:textId="6CAA18F0" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431F5B24" w14:textId="10F3A64F" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C0974F" w14:textId="3E07838E" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A555A05" w14:textId="18DFCA20" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A565CCD" w14:textId="1369AF7A" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EF274C" w14:textId="54DDCEAF" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663C3407" w14:textId="3F7E4AA8" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0810C86F" w14:textId="77777777" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EA4BC6" w14:textId="77777777" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE8342A" w14:textId="77777777" w:rsidR="002304AA" w:rsidRDefault="002304AA" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7136F05E" w14:textId="79116716" w:rsidR="001A0911" w:rsidRDefault="001A0911" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6DD3A0" w14:textId="5E937AB0" w:rsidR="00DC67D9" w:rsidRDefault="00964318" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E80">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27D05481" wp14:editId="5B9A5722">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>123190</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>619125</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5400675" cy="3456201"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="87630"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1294589210" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate (ITP)with each page of the ITP highlighted."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1294589210" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate (ITP)with each page of the ITP highlighted."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5400675" cy="3456201"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DC67D9" w:rsidRPr="00DC67D9">
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve">Sections page (opening page when you click on the ESSA and IDEA – Intent to Participate), you can click through the links under “ESSA and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC67D9">
+        <w:t>IDEA  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve"> Intent to Participate” and review the answers for your district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9577F8" w14:textId="35BBFD5A" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D1B397" w14:textId="64F32306" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="39CAEC82" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="08A4F7B6" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="634091A9" w14:textId="18B53C3C" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="7D9B55B0" w14:textId="66AA9880" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="0A2E3E9E" w14:textId="7E9E7148" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="44E76C73" w14:textId="00D99D84" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318"/>
+    <w:p w14:paraId="636018F1" w14:textId="05C592B2" w:rsidR="00A8338D" w:rsidRDefault="00A8338D" w:rsidP="0031292D">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6CE875" w14:textId="2D78B526" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AA5EBC" w14:textId="5F459A60" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548C4B7F" w14:textId="1348678A" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0E8D56" w14:textId="40A6F6D6" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB5FB10" w14:textId="779CCA83" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5709E5" w14:textId="77777777" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B74571" w14:textId="69F3A546" w:rsidR="00DC67D9" w:rsidRDefault="00E05B05" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve"> satisfied, go back to the Sections page and select, “LEA Fiscal Representative Approved” and confirm, this will pass the Intent to Participate ahead to your Superintendent/Chief Executive</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for final approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F5A998" w14:textId="7202D3E3" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4581BFA3" w14:textId="752D272E" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0266488C" w14:textId="1C71F261" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFAD46F" w14:textId="472404FC" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E4AE93" w14:textId="053DCAD7" w:rsidR="00D32B93" w:rsidRDefault="00BD40EF" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251758592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DD19865" wp14:editId="68D518B3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2222831</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>181790</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="328968" cy="315321"/>
+                <wp:effectExtent l="19050" t="19050" r="33020" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1178279810" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="9782547">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="328968" cy="315321"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5C035588" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:175.05pt;margin-top:14.3pt;width:25.9pt;height:24.85pt;rotation:10685150fd;z-index:251758592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjTu2lcgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx27SZMGdYogRYYB&#10;RVugHXpWZMkWoK9RSpzu14+S0zTtehp2MUiRehQfH311vTea7AQE5WxNy7MRJcJy1yjb1vTn0/rb&#10;jJIQmW2YdlbU9EUEer34+uWq93NRuc7pRgBBEBvmva9pF6OfF0XgnTAsnDkvLAalA8MiutAWDbAe&#10;0Y0uqtHoougdNB4cFyHg6c0QpIuML6Xg8V7KICLRNcW3xfyF/N2kb7G4YvMWmO8UPzyD/cMrDFMW&#10;ix6hblhkZAvqLyijOLjgZDzjzhROSsVF7gG7KUcfunnsmBe5FyQn+CNN4f/B8rvdo38ApKH3YR7Q&#10;TF3sJRgCDtm6nM6qyXiae8PXkn2m7uVIndhHwvHwvJpdXuCsOYbOy8l5VSZqiwEqQXoI8btwhiSj&#10;pqDaLi4BXJ+h2e42xOHCa2K6FJxWzVppnR1oNysNZMdwluv1ajTK48Ma79K0JT0qsZpimHCGmpKa&#10;RTSNb2oabEsJ0y2KlUfItd/dDp8UycU71oihdDk5qTyk507f4aQubljohis5NGjNqIiC18rUdIY4&#10;xx60TWVEluyBi7eJJGvjmpcHGKaCnQXP1wqL3LIQHxigaPEQFzHe40dqhxy4g0VJ5+D3Z+cpH7WE&#10;UUp6XALk59eWgaBE/7CosstyPE5bk53xZFqhA6eRzWnEbs3K4WzK/LpspvyoX00Jzjzjvi5TVQwx&#10;y7H2MImDs4rDcuLGc7Fc5jTcFM/irX30PIEnnhK9T/tnBv6gp4hCvHOvC8PmHwQ15Kab1i230UmV&#10;1fbGK04wObhleZaHP0Ja41M/Z739txZ/AAAA//8DAFBLAwQUAAYACAAAACEAEb0eXN0AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidhpYQsqkQAo6oFA4ct7GbRMTrKHZa&#10;9+8xJziu5mnmbbWJdhBHM/neMUK2UCAMN0733CJ8frzcFCB8INY0ODYIZ+NhU19eVFRqd+J3c9yF&#10;VqQS9iUhdCGMpZS+6Ywlv3Cj4ZQd3GQppHNqpZ7olMrtIJdKraWlntNCR6N56kzzvZstwursR/Ul&#10;X/M5qoMtnuP2jcYW8foqPj6ACCaGPxh+9ZM61Mlp72bWXgwI+UplCUVYFmsQCbhV2T2IPcJdkYOs&#10;K/n/g/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI07tpXICAAD/BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEb0eXN0AAAAJAQAADwAAAAAA&#10;AAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" adj="11248" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00964318">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E201BB2" wp14:editId="4843A6C5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>361950</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-247650</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1390650" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="77965101" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1390650" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="73F30E91" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.5pt;margin-top:-19.5pt;width:109.5pt;height:8.25pt;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsHXsTcQIAAEYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nSbsGdYqgRYcB&#10;RRu0HXpWZak2IIsapcTJfv0o2XGyrthh2EUmTfLxQ4+6uNy2hm0U+gZsyYuTnDNlJVSNfS3596eb&#10;T18480HYShiwquQ75fnl4uOHi87N1QRqMJVCRiDWzztX8joEN88yL2vVCn8CTlkyasBWBFLxNatQ&#10;dITemmyS56dZB1g5BKm8p7/XvZEvEr7WSoZ7rb0KzJScagvpxHS+xDNbXIj5KwpXN3IoQ/xDFa1o&#10;LCUdoa5FEGyNzR9QbSMRPOhwIqHNQOtGqtQDdVPkb7p5rIVTqRcajnfjmPz/g5V3m0e3QhpD5/zc&#10;kxi72Gps45fqY9s0rN04LLUNTNLP4vN5fjqjmUqyFfn07GwWp5kdoh368FVBy6JQcqTLSDMSm1sf&#10;ete9S0zmwTTVTWNMUiIB1JVBthF0dWFbDOBHXtmh5CSFnVEx1tgHpVlTUZGTlDCx6QAmpFQ2FL2p&#10;FpXqcxSzPE+EoBbGiNRQAozImqobsQeA3wvdY/ftDf4xVCUyjsH53wrrg8eIlBlsGIPbxgK+B2Co&#10;qyFz70/lH40mii9Q7VbIEPpV8E7eNHQ9t8KHlUDiPt0o7XO4p0Mb6EoOg8RZDfjzvf/RnyhJVs46&#10;2qWS+x9rgYoz880SWc+L6TQuX1Kms7MJKXhseTm22HV7BXTnBb0cTiYx+gezFzVC+0xrv4xZySSs&#10;pNwllwH3ylXod5weDqmWy+RGC+dEuLWPTkbwONVIv6fts0A3cDQQu+9gv3di/oaqvW+MtLBcB9BN&#10;4vFhrsO8aVkTcYaHJb4Gx3ryOjx/i18AAAD//wMAUEsDBBQABgAIAAAAIQBpmuFB4AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctnSBbVCaThRpmrh0YkzimrWmrWicKsm6&#10;8u8xJ7g920/P38s2k+3FiD50jjQs5gkIpMrVHTUaju/b2QOIEA3VpneEGr4xwCa/vspMWrsLveF4&#10;iI3gEAqp0dDGOKRShqpFa8LcDUh8+3Temsijb2TtzYXDbS9VkqykNR3xh9YM+NJi9XU4Ww1FuSj8&#10;/Vii2pXHbfzY7avXYq/17c30/AQi4hT/zPCLz+iQM9PJnakOotewXHOVqGF298iCDWq9YnHijVJL&#10;kHkm/1fIfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsHXsTcQIAAEYFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpmuFB4AAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" fillcolor="black [3213]" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00964318" w:rsidRPr="00D32B93">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7220792D" wp14:editId="7D5B8478">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>276224</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-457199</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5659699" cy="3825134"/>
+            <wp:effectExtent l="57150" t="57150" r="93980" b="99695"/>
+            <wp:wrapNone/>
+            <wp:docPr id="728179847" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate with link highlighted for LEA Fiscal Representative to approve and move to the next step in the workflow."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="728179847" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate with link highlighted for LEA Fiscal Representative to approve and move to the next step in the workflow."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5662225" cy="3826841"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E37E35" w14:textId="26F44D14" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F379331" w14:textId="5CBD021F" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7086AE" w14:textId="77777777" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670AA88C" w14:textId="77777777" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1E8764" w14:textId="77777777" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778952ED" w14:textId="35457D6A" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167876A8" w14:textId="688D5A3B" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A47519" w14:textId="77777777" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E7A5A1" w14:textId="77323E30" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7352AC06" w14:textId="63A3E0C1" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66065462" w14:textId="1B5AEA7B" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEC1428" w14:textId="458F2BD7" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A023F86" w14:textId="77777777" w:rsidR="00D32B93" w:rsidRDefault="00D32B93" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE4B758" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2959336D" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2414C9E5" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4A4E21" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457F0186" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA5FF0B" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633B49D8" w14:textId="7F2CA1D1" w:rsidR="00B04EBB" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you want your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00412556">
+        <w:t>amend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> any answer, you can choose “LEA Fiscal Representative Returned – Edits Needed” and your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will fix and send it back to you for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FCE4D9" w14:textId="72C848B8" w:rsidR="00637902" w:rsidRDefault="00964318" w:rsidP="00964318">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7E23063B" w14:textId="3D7D16B7" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915D24">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E9C7005" wp14:editId="2E8D6F13">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-38100</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>55880</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6257925" cy="4229448"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="95250"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1212233143" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate with link highlighted for LEA Fiscal Representative to send the ITP back to the grantwriter for edits."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1212233143" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate with link highlighted for LEA Fiscal Representative to send the ITP back to the grantwriter for edits."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6257925" cy="4229448"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C39EFA" w14:textId="2C784B0E" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A731CB7" wp14:editId="5595CBB1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>128905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1533525" cy="104775"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1225172372" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1533525" cy="104775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="745309E0" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.25pt;margin-top:10.15pt;width:120.75pt;height:8.25pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvGqiacQIAAEYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nyboFdYogRYYB&#10;RVusHXpWZak2IIsapcTJfv0o2XGyrthh2EUmTfLxQ4+6vNq1hm0V+gZsyYuznDNlJVSNfSn598f1&#10;h0+c+SBsJQxYVfK98vxq8f7dZefmagI1mEohIxDr550reR2Cm2eZl7VqhT8DpywZNWArAqn4klUo&#10;OkJvTTbJ849ZB1g5BKm8p7/XvZEvEr7WSoY7rb0KzJScagvpxHQ+xzNbXIr5CwpXN3IoQ/xDFa1o&#10;LCUdoa5FEGyDzR9QbSMRPOhwJqHNQOtGqtQDdVPkr7p5qIVTqRcajnfjmPz/g5W32wd3jzSGzvm5&#10;JzF2sdPYxi/Vx3ZpWPtxWGoXmKSfxez8fDaZcSbJVuTTi4tZnGZ2jHbowxcFLYtCyZEuI81IbG98&#10;6F0PLjGZB9NU68aYpEQCqJVBthV0dWFXDOAnXtmx5CSFvVEx1thvSrOmoiInKWFi0xFMSKlsKHpT&#10;LSrV5yhmeZ4IQS2MEamhBBiRNVU3Yg8Avxd6wO7bG/xjqEpkHIPzvxXWB48RKTPYMAa3jQV8C8BQ&#10;V0Pm3p/KPxlNFJ+h2t8jQ+hXwTu5buh6boQP9wKJ+7QltM/hjg5toCs5DBJnNeDPt/5Hf6IkWTnr&#10;aJdK7n9sBCrOzFdLZP1cTKdx+ZIynV1MSMFTy/OpxW7aFdCdF/RyOJnE6B/MQdQI7ROt/TJmJZOw&#10;knKXXAY8KKvQ7zg9HFItl8mNFs6JcGMfnIzgcaqRfo+7J4Fu4Gggdt/CYe/E/BVVe98YaWG5CaCb&#10;xOPjXId507Im4gwPS3wNTvXkdXz+Fr8AAAD//wMAUEsDBBQABgAIAAAAIQCamhb33gAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYI3u2kaQ0mzKUYoxUuKteB1m31Ngtm3IbtN&#10;47/3edLjMMPMN/l2tr2YcPSdIwXLRQQCqXamo0bB6WP3tAbhgyaje0eo4Bs9bIv7u1xnxt3oHadj&#10;aASXkM+0gjaEIZPS1y1a7RduQGLv4karA8uxkWbUNy63vYyjKJVWd8QLrR7wtcX663i1CspqWY7J&#10;VGG8r0678Lk/1G/lQanHh/llAyLgHP7C8IvP6FAw09ldyXjRK0ieOaggjlYg2I6TlK+dFazSNcgi&#10;l//5ix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArxqomnECAABGBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmpoW994AAAAHAQAADwAAAAAA&#10;AAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="black [3213]" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA3F665" w14:textId="26FA43B9" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F488C7" w14:textId="0D7C17C7" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AAC84C" w14:textId="12B2FC41" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E40DAE6" w14:textId="026494BF" w:rsidR="00964318" w:rsidRDefault="00BD40EF" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251760640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17030BFB" wp14:editId="0FA19A50">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2629744</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>40867</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="19050" t="19050" r="10160" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1765087957" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="10800000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3835E779" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:207.05pt;margin-top:3.2pt;width:32.2pt;height:40.25pt;rotation:180;z-index:251760640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq8ArZbQIAAAAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZNkWoNcoJU7360dJbpt2PQ3zQSBFio+PH315ddSKHAR4aU1Nq0lJiTDcNtJ0NX182H47&#10;p8QHZhqmrBE1fRaeXi2/frkc3EJMbW9VI4BgEOMXg6tpH4JbFIXnvdDMT6wTBo2tBc0CqtAVDbAB&#10;o2tVTMvyezFYaBxYLrzH20020mWK37aCh9u29SIQVVOsLaQT0rmLZ7G8ZIsOmOslH8tg/1CFZtJg&#10;0tdQGxYY2YP8K5SWHKy3bZhwqwvbtpKL1AN2U5UfurnvmROpFwTHu1eY/P8Ly28O9+4OEIbB+YVH&#10;MXZxbEETsIhWVZ6X8UvNYbnkmLB7fsVOHAPheDkrzy9miDBH07yqqrN5xLbIsWJMBz78EFaTKNQU&#10;ZNeHFYAdUmh2uPYhP3hxjI+8VbLZSqWSAt1urYAcGA5zu13HsvKTd27KkAELn56hmXCGpGoVCyhq&#10;19TUm44SpjpkKw+Qcr977T9JkpL3rBE5dTU/yZzdU6fv4sQuNsz3+UkyZbJpGZDxSuqajtDmHpSJ&#10;aUTi7IjF20iitLPN8x3ksWBn3vGtxCTXzIc7BshavMRNDLd4tMoiBnaUKOkt/P7sPvojmdBKyYBb&#10;gPj82jMQlKifBml2Uc3iUENSZvOzKSpwatmdWsxery3OpkrVJTH6B/UitmD1Ey7sKmZFEzMcc+dJ&#10;jMo65O3EleditUpuuCqOhWtz73gMHnGK8D4cnxi4kU8BiXhjXzaGLT4QKvvGl8au9sG2MrHtDVec&#10;YFRwzdIsx19C3ONTPXm9/biWfwAAAP//AwBQSwMEFAAGAAgAAAAhAF+vLrjdAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdQImDSFOhZDKlRKqStzceIkj4nVku234e8yp&#10;HEczmnlTr2Y7siP6MDiSkC8yYEid0wP1ErYf69sSWIiKtBodoYQfDLBqLi9qVWl3onc8trFnqYRC&#10;pSSYGKeK89AZtCos3ISUvC/nrYpJ+p5rr06p3I78LssKbtVAacGoCV8Mdt/twUrYvZlN7jYOxXo7&#10;3dx/tuTtK0l5fTU/PwGLOMdzGP7wEzo0iWnvDqQDGyWIXOQpKqEQwJIvluUDsL2EsngE3tT8/4Hm&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACrwCtltAgAAAAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF+vLrjdAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC1A250" w14:textId="17A3CFB8" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A9BEF2" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB3B91F" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB6AD65" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9059F8" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C81DBD9" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4984F053" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22169EF7" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970A0FE" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F738F5" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3727B003" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF0EFF7" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5919DDCC" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC6A628" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5E929D" w14:textId="77777777" w:rsidR="00964318" w:rsidRDefault="00964318" w:rsidP="00964318">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C3859E" w14:textId="1EAF3A59" w:rsidR="00DC67D9" w:rsidRDefault="004E154B" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Supt"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Role: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9" w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Superintendent/Chief Executive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663F328F" w14:textId="21271451" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:t>You will re</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ceive a “No Reply” email from GEM$ indicating that your LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65B36">
+        <w:t>Fiscal Representative</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65B36">
+        <w:t>approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Application Supplement/Intent to Participate.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>This is your cue to approve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21839382" w14:textId="77777777" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sign into GEM$ using your email address and password: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="002C0B3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://mass.egrantsmanagement.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="159E08EB" w14:textId="635CAC17" w:rsidR="00D65C15" w:rsidRDefault="00B86346" w:rsidP="00D65C15">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0CE9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2470A399" wp14:editId="7D50A9B6">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-94386</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>410210</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6095365" cy="2528665"/>
+            <wp:effectExtent l="57150" t="57150" r="95885" b="100330"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1654970761" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="820045039" name="Picture 1" descr="screenshot showing where to find the application supplements in GEM$"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6095365" cy="2528665"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D65C15">
+        <w:t>Navigate to the grey menu on the left of the screen, choose “Application Supplement” “Application Supplements”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC8EC78" w14:textId="102E82CD" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="3924B446" w14:textId="77777777" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="5024C4DC" w14:textId="7FC8C0B3" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="2DA10730" w14:textId="1323EFC1" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="159D790F" w14:textId="627E8BEF" w:rsidR="00D65C15" w:rsidRDefault="00BD40EF" w:rsidP="00D65C15">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251762688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DCB1540" wp14:editId="5429E21A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-580030</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>126744</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1546598349" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1DD6390B" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:-45.65pt;margin-top:10pt;width:32.2pt;height:40.25pt;z-index:251762688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEA7TzPld0AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBCF74L/YRnBW7pJ1WLTbIoIgpCTreh1m53uBrOzIbttYn+940mPw/t475tq&#10;O/tenHGMXSAFxSIHgdQG05FV8L5/yR5BxKTJ6D4QKvjGCNv6+qrSpQkTveF5l6zgEoqlVuBSGkop&#10;Y+vQ67gIAxJnxzB6nfgcrTSjnrjc93KZ5yvpdUe84PSAzw7br93JK7Cv+v7jMjXTpZC2mZ2lxuKn&#10;Urc389MGRMI5/cHwq8/qULPTIZzIRNEryNbFHaMKeAYEA9lytQZxYDLPH0DWlfz/Qv0DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAlzVXtmYCAADxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7TzPld0AAAAKAQAADwAAAAAAAAAAAAAAAADABAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186CB673" w14:textId="4FC56347" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="5539E5E7" w14:textId="77777777" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00D65C15"/>
+    <w:p w14:paraId="60872946" w14:textId="14876164" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018BE9CE" w14:textId="77777777" w:rsidR="00D65C15" w:rsidRDefault="00D65C15" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB3E9E3" w14:textId="77777777" w:rsidR="00D65C15" w:rsidRPr="0053654A" w:rsidRDefault="00D65C15" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14670EAA" w14:textId="166A8D05" w:rsidR="00DC67D9" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150584">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A904306" wp14:editId="09550F30">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>704850</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>267970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4675505" cy="2487295"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="103505"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1402948328" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1864036601" name="Picture 1" descr="Screenshot of dropdown for selection of 2027 in GEM$"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4675505" cy="2487295"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t>Be sure to select 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67D9">
+        <w:t xml:space="preserve"> from the dropdown menu and then click on the Intent to Participate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E92BD1A" w14:textId="1E66173B" w:rsidR="00741C6D" w:rsidRPr="00741C6D" w:rsidRDefault="00741C6D" w:rsidP="00741C6D">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A29027" w14:textId="67FAAA77" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357E0720" w14:textId="261BECCA" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537D32E4" w14:textId="722D4AA5" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009B2ABF" w14:textId="441DF042" w:rsidR="003627F3" w:rsidRDefault="003627F3" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7724AB9F" w14:textId="29C9AD90" w:rsidR="003627F3" w:rsidRDefault="00BD40EF" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251764736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA25E11" wp14:editId="03872CDD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>296479</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106841</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="408940" cy="511175"/>
+                <wp:effectExtent l="0" t="19050" r="29210" b="41275"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1348899700" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="408940" cy="511175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="435909F8" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:23.35pt;margin-top:8.4pt;width:32.2pt;height:40.25pt;z-index:251764736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXNVe2ZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHydoGdYogQYYB&#10;RVugLXpWZMkWoK9RSpzu14+S0yTtehp2UUiT4hMfH3N9szea7AQE5WxNq1FJibDcNcq2NX1+Wn+7&#10;pCREZhumnRU1fRWB3sy/frnu/UyMXed0I4BgERtmva9pF6OfFUXgnTAsjJwXFoPSgWERXWiLBliP&#10;1Y0uxmX5vegdNB4cFyHg19UQpPNcX0rB472UQUSia4pvi/mEfG7SWcyv2awF5jvFD89g//AKw5RF&#10;0GOpFYuMbEH9VcooDi44GUfcmcJJqbjIPWA3Vfmhm8eOeZF7QXKCP9IU/l9Zfrd79A+ANPQ+zAKa&#10;qYu9BJN+8X1kn8l6PZIl9pFw/DgpL68mSCnH0LSqqotpIrM4XfYQ4g/hDElGTUG1XVwAuD4TxXa3&#10;IQ4X3hITYnBaNWuldXag3Sw1kB3D6a3Xy7LMA0OMd2nakh61N77AMOEMVSQ1i2ga39Q02JYSpluU&#10;J4+Qsd/dDp+AZPCONWKArqZnyEN67vRdndTFioVuuJJDg7qMiihxrUxNL7HOsQdtE4zIIj1wcZpB&#10;sjaueX0AAm5QbfB8rRDkloX4wABliu3i6sV7PKR2yIE7WJR0Dn5/9j3lo3owSkmPskd+fm0ZCEr0&#10;T4u6uqomaagxO5PpxRgdOI9sziN2a5YOZ1PhknuezZQf9ZspwZkX3NBFQsUQsxyxh0kcnGUc1hF3&#10;nIvFIqfhbngWb+2j56l44inR+7R/YeAPeoooxDv3tiJs9kFQQ266ad1iG51UWW0nXnGCycG9yrM8&#10;/AekxT33c9bpn2r+BwAA//8DAFBLAwQUAAYACAAAACEAWNFGJdsAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6mDooTSeEhITUExuCq9eYtKJxqiZby3493gl8s9/T8/fK&#10;zex7daQxdoENLBcZKOIm2I6dgffdy809qJiQLfaBycAPRdhUlxclFjZM/EbHbXJKQjgWaKBNaSi0&#10;jk1LHuMiDMSifYXRY5J1dNqOOEm47/VtluXaY8fyocWBnltqvrcHb8C94urjNNXTaaldPbeOa0ef&#10;xlxfzU+PoBLN6c8MZ3xBh0qY9uHANqrewCpfi1PuuTQ46zKg9gYe1negq1L/L1D9AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJc1V7ZmAgAA8QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFjRRiXbAAAACAEAAA8AAAAAAAAAAAAAAAAAwAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F563C0" w14:textId="4E35C311" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D81BFB" w14:textId="6713F091" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1021E06C" w14:textId="249957CA" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422CA802" w14:textId="23287DEA" w:rsidR="003627F3" w:rsidRDefault="003627F3" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E7E739" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15891C4C" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E890A7B" w14:textId="7D98B778" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A63D05F" w14:textId="0AD78E72" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2D7A1F" w14:textId="1D54CB98" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4543BBD4" w14:textId="5B60F3C4" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAF97C6" w14:textId="399E3C19" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB25DB0" w14:textId="14F8B572" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A571AF" w14:textId="7BAA0D5E" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7484C1" w14:textId="5038896B" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7EAD94" w14:textId="099E3BE9" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A778A9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D5D8D79" wp14:editId="7E89D66D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>95250</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-306705</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5943600" cy="2884805"/>
+            <wp:effectExtent l="57150" t="57150" r="95250" b="86995"/>
+            <wp:wrapNone/>
+            <wp:docPr id="624137183" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="395514539" name="Picture 1" descr="Screenshot showing list of application supplements for FY27 with ESSA and IDEA  - Intent to Participate highlighted"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5943600" cy="2884805"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A5AE95" w14:textId="229357DB" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F57A30A" w14:textId="5FE1961D" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64738A6A" w14:textId="5698BE4B" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC0E5DB" w14:textId="0528337D" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DED81D" w14:textId="19374DBD" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6158A081" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE06FDC" w14:textId="1F26F50E" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4907103C" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2097FC" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C20B3AE" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E33DFA" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72AB3844" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A352390" w14:textId="77777777" w:rsidR="006152D5" w:rsidRDefault="006152D5" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F4DC4C" w14:textId="1041318D" w:rsidR="00230EDE" w:rsidRDefault="00230EDE" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5468423E" w14:textId="2B07F027" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC67D9">
+        <w:t xml:space="preserve">On the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sections page (opening page when you click on the ESSA and IDEA – Intent to Participate), you can click through the links under “ESSA and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>IDEA  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Intent to Participate” and review the answers for your district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC22974" w14:textId="651A418F" w:rsidR="00DC67D9" w:rsidRDefault="00094B34" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F91E80">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="500BA52C" wp14:editId="6ED141D1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>219075</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>109220</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5399845" cy="3455670"/>
+            <wp:effectExtent l="57150" t="57150" r="86995" b="87630"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1957044123" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate (ITP)with each page of the ITP highlighted."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1294589210" name="Picture 1" descr="Screenshot of Sections page of the Intent to Participate (ITP)with each page of the ITP highlighted."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5399845" cy="3455670"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D8D721" w14:textId="0F30FB02" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3863472B" w14:textId="4EAD7B21" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C37F84" w14:textId="59516D47" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5DF833" w14:textId="3BC03769" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5CC31B" w14:textId="77777777" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49037982" w14:textId="0313A32A" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306118B1" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A064F5B" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B80A35" w14:textId="4CC2CBC6" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D08D0B2" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6328EC8D" w14:textId="78126D8F" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC1078D" w14:textId="326AE5F6" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A80523B" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146EF3C2" w14:textId="436FB144" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70646430" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65516566" w14:textId="35BA0988" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227C57E4" w14:textId="77777777" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3944B321" w14:textId="0E19EE69" w:rsidR="004A3571" w:rsidRDefault="004A3571" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8C0F90" w14:textId="3D4AE24F" w:rsidR="00B30E07" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA5F769" w14:textId="3A18806C" w:rsidR="00B30E07" w:rsidRPr="00861018" w:rsidRDefault="00B30E07" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BD1451" w14:textId="55CC4501" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If satisfied, go back to the Sections page and select, “LEA </w:t>
+      </w:r>
+      <w:r w:rsidR="0061017A">
+        <w:t>Superintendent/Chief Executive</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Approved” and confirm</w:t>
+      </w:r>
+      <w:r w:rsidR="0061017A">
+        <w:t xml:space="preserve"> by checking the attestation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, this will </w:t>
+      </w:r>
+      <w:r w:rsidR="0061017A">
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Intent to Participate </w:t>
+      </w:r>
+      <w:r w:rsidR="0061017A">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0061017A">
+        <w:t>DESE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0061017A">
+        <w:t xml:space="preserve"> and you are finished</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0061017A">
+        <w:t xml:space="preserve">  DESE will contact your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0061017A">
+        <w:t>grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0061017A">
+        <w:t xml:space="preserve"> with any questions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00861018" w:rsidRPr="00861018">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2AF339" w14:textId="7130507F" w:rsidR="009147E9" w:rsidRDefault="009147E9" w:rsidP="009147E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C769B26" w14:textId="0DA70D6B" w:rsidR="009147E9" w:rsidRDefault="00BD40EF" w:rsidP="004E154B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251766784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54BEF11B" wp14:editId="40C3A391">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3499666</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>106985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="352928" cy="444974"/>
+                <wp:effectExtent l="0" t="19050" r="47625" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1441942988" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="9149749">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="352928" cy="444974"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="759D8B61" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:275.55pt;margin-top:8.4pt;width:27.8pt;height:35.05pt;rotation:9993966fd;z-index:251766784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARin+kbgIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYoaQJiiRCIqlKU&#10;ICVVzsbr3bVke9yxYUl/fcdeQkiaU9WLNeP58rx549nNwRq2Vxg0uJIPLwacKSeh0q4p+c/H9Zdr&#10;zkIUrhIGnCr5swr8Zv7506zzUzWCFkylkFESF6adL3kbo58WRZCtsiJcgFeOjDWgFZFUbIoKRUfZ&#10;rSlGg8G3ogOsPIJUIdDtqjfyec5f10rG+7oOKjJTcnpbzCfmc5vOYj4T0waFb7U8PkP8wyus0I6K&#10;nlKtRBRsh/qvVFZLhAB1vJBgC6hrLVXugboZDt5189AKr3IvBE7wJ5jC/0sr7/YPfoMEQ+fDNJCY&#10;ujjUaBkCoTUZjidX40nujV7LDhm65xN06hCZpMuvl6PJiGYtyTQep5gEbdGnSik9hvhdgWVJKDnq&#10;po0LROhyarG/DbEPeHFMQQGMrtbamKxgs10aZHtBs1yvl4NBHh/VeONmHOuIiaMrMjMpiFO1EZFE&#10;66uSB9dwJkxDZJURc+030eGDIrl4KyrVlx5enlXu3XOnb/KkLlYitH1INvVcszoS4Y22Jb+mPKce&#10;jEtlVKbsEYvXiSRpC9XzBvupUGfBy7WmIrcixI1AIi1d0iLGezpqA4QBHCXOWsDfH90nf+ISWTnr&#10;aAkIn187gYoz88MRy2j647Q1WRlfXo1IwXPL9tzidnYJNJthfl0Wk380L2KNYJ9oXxepKpmEk1S7&#10;n8RRWcZ+OWnjpVosshttihfx1j14mZInnBK8j4cngf7Ip0hEvIOXhRHTd4TqfVOkg8UuQq0z215x&#10;pQkmhbYsz/L4I6Q1Ptez1+u/Nf8DAAD//wMAUEsDBBQABgAIAAAAIQAmZpOX3gAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2kpiXEqQISQogTLQeOTrxNQuJ1FLtN+HuW&#10;Ez2u5mn2Tb5b3CDOOIXOk4ZkpUAg1d521Gj4PLzcbUGEaMiawRNq+MEAu+L6KjeZ9TN94HkfG8El&#10;FDKjoY1xzKQMdYvOhJUfkTg7+smZyOfUSDuZmcvdIO+VSqUzHfGH1oz43GLd709OQ5l8vX6HY7N5&#10;7w+962I1P6m3Uuvbm6V8BBFxif8w/OmzOhTsVPkT2SAGDet1kjDKQcoTGEhVugFRadimDyCLXF4u&#10;KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEYp/pG4CAAD/BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmaTl94AAAAJAQAADwAAAAAAAAAA&#10;AAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE2FB9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C5161FD" wp14:editId="5091ABFC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1219200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1381125" cy="85725"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="421074276" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1381125" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="dk1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="64BC1D5D" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:96pt;margin-top:-14.25pt;width:108.75pt;height:6.75pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHU84eWgIAAAYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azZuuMOEXQosOA&#10;og3WDj2rslQbk0WNUuJkXz9Kdpyu6y7DLjIlko/U06MX57vOsK1C34KteHGSc6ashLq1TxX/dn/1&#10;7owzH4SthQGrKr5Xnp8v375Z9K5UM2jA1AoZgVhf9q7iTQiuzDIvG9UJfwJOWXJqwE4E2uJTVqPo&#10;Cb0z2SzPP2Q9YO0QpPKeTi8HJ18mfK2VDLdaexWYqTj1FtKKaX2Ma7ZciPIJhWtaObYh/qGLTrSW&#10;ik5QlyIItsH2D6iulQgedDiR0GWgdStVugPdpshf3OauEU6luxA53k00+f8HK2+2d26NREPvfOnJ&#10;jLfYaezil/pju0TWfiJL7QKTdFi8PyuK2ZwzSb6z+UcyCSU7Jjv04bOCjkWj4khvkSgS22sfhtBD&#10;COUdyycr7I2KHRj7VWnW1lRwlrKTMtSFQbYV9Kb192I4bkSthqNinufpYamXKTp1lsAiqm6NmXBH&#10;gKi433GHHsfYmKaSoKbE/G8NDYlTdKoINkyJXWsBX0s2oRhJ1EP8gZiBjsjMI9T7NTKEQcreyauW&#10;+L0WPqwFknZJ5TSP4ZYWbaCvOIwWZw3gz9fOYzxJiryc9TQLFfc/NgIVZ+aLJbF9Kk5P4/CkzSk9&#10;NW3wuefxucduugugpylo8p1MZowP5mBqhO6BxnYVq5JLWEm1Ky4DHjYXYZhRGnypVqsURgPjRLi2&#10;d05G8Mhq1M/97kGgG0UWSJ03cJgbUb7Q2hAbMy2sNgF0m4R45HXkm4YtCWb8McRpfr5PUcff1/IX&#10;AAAA//8DAFBLAwQUAAYACAAAACEA3Ij/wOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXFBrN9CqDXEqhBRxAyVw6NG1jRMRr0Pspunfs5zgtrM7mn1T7Gffs8mOsQsoYbUU&#10;wCzqYDp0Ej7eq8UWWEwKjeoDWgkXG2FfXl8VKjfhjLWdmuQYhWDMlYQ2pSHnPOrWehWXYbBIt88w&#10;epVIjo6bUZ0p3Pc8E2LDveqQPrRqsM+t1V/NyUuYRF25g7686Kr5dnf169s96knK25v56RFYsnP6&#10;M8MvPqFDSUzHcEITWU96l1GXJGGRbdfAyPEgdjQcabNaC+Blwf93KH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAx1POHloCAAAGBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA3Ij/wOAAAAALAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="black [3200]" strokecolor="black [480]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE2FB9" w:rsidRPr="00861018">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB44A4E" wp14:editId="46E526C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1114425</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-457433</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3724212" cy="3718157"/>
+            <wp:effectExtent l="57150" t="57150" r="86360" b="92075"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1088278279" name="Picture 1" descr="Screenshot showing Sections page of the Intent to Participate (ITP) with the link for the Superintendent/Chief Executive to click to approve the ITP."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1088278279" name="Picture 1" descr="Screenshot showing Sections page of the Intent to Participate (ITP) with the link for the Superintendent/Chief Executive to click to approve the ITP."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3727597" cy="3721536"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E29B298" w14:textId="580F1131" w:rsidR="00637902" w:rsidRDefault="00637902" w:rsidP="004E154B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7B3A23" w14:textId="75A8E98E" w:rsidR="00637902" w:rsidRDefault="00637902" w:rsidP="004E154B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4766CD70" w14:textId="7210E827" w:rsidR="004E154B" w:rsidRDefault="004E154B" w:rsidP="004E154B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C144B7" w14:textId="780F5CA9" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0062C273" w14:textId="0B32ABB1" w:rsidR="009147E9" w:rsidRDefault="009147E9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F14C31" w14:textId="4BE8842C" w:rsidR="004E154B" w:rsidRDefault="004E154B" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322360F4" w14:textId="7A39AC86" w:rsidR="00D20AFE" w:rsidRDefault="00CE2FB9">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449C3EDB" wp14:editId="4E9BEC16">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-657225</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2267585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1771650" cy="85725"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="749137971" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="windowText" lastClr="000000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000">
+                              <a:shade val="15000"/>
+                            </a:sysClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="144CD1AF" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-51.75pt;margin-top:178.55pt;width:139.5pt;height:6.75pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC03Z1AbQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTUQoRKapATJMQ&#10;IMHE8+HYTSTb59lu0+6v39lJaWF7mKb1wfXlfn333Z0vr7ZGs430oUNb8/Jkwpm0ApvOrmr+/fn2&#10;yzlnIYJtQKOVNd/JwK8Wnz9d9q6SU2xRN9IzCmJD1buatzG6qiiCaKWBcIJOWlIq9AYiiX5VNB56&#10;im50MZ1MzooefeM8ChkCfb0ZlHyR4yslRXxQKsjIdM0JW8ynz+drOovFJVQrD67txAgD/gGFgc5S&#10;0rdQNxCBrX33WyjTCY8BVTwRaApUqhMy10DVlJMP1Ty14GSuhcgJ7o2m8P/CivvNk3v0REPvQhXo&#10;mqrYKm/SP+Fj20zW7o0suY1M0MdyPi/PZsSpIN35bD6dJTKLg7PzIX6VaFi61NxTLzJFsLkLcTDd&#10;m6RcAXXX3HZaZ2EXrrVnG6C2Ubcb7J8pL2caQiQFgcm/MeM7V21ZT+im80nCBjRTSgO5CuOamge7&#10;4gz0ioZVRJ/xvPMOf5k4g2yhkQPGckZ49mhyiEzFu9Cp2BsI7eCRVckDKtNF2gHdGeLxuCxtk1bm&#10;KR4pOzQp3V6x2T165nEY6+DEbUdJ7oikR/A0x8QA7WZ8oENpJFpwvHHWov/5p+/JnsaLtJz1tBdE&#10;2Y81eEncf7M0eBfl6WlapCycUttJ8Mea12ONXZtrpB6W9Ao4ka/JPur9VXk0L7TCy5SVVGAF5R6a&#10;MwrXcdhXegSEXC6zGS2Pg3hnn5xIwRNPid7n7Qt4Nw5cpIm5x/0OQfVh7gbb5GlxuY6oujyUB16p&#10;g0mgxcu9HB+JtNnHcrY6PGWLXwAAAP//AwBQSwMEFAAGAAgAAAAhAIlDVa7fAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2pFRdUWk6Ib4kkDgwEGevMW1E41RNupV/T3aC&#10;o18/ev243i5uEAeagvWsIVsrEMStN5Y7DR/vj6trECEiGxw8k4YfCrBtzs9qrIw/8hsddrETqYRD&#10;hRr6GMdKytD25DCs/Uicdl9+chjTOHXSTHhM5W6QV0ptpEPL6UKPI9311H7vZqfh3pYYTG6fshmf&#10;3cM0m/Dy+ar15cVyewMi0hL/YDjpJ3VoktPez2yCGDSsMpUXidWQF2UG4oSURUr2KSnVBmRTy/9P&#10;NL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtN2dQG0CAAASBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiUNVrt8AAAAMAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="004E154B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264B5872" wp14:editId="187D6A74">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-714375</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2077085</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7417435" cy="1371600"/>
+            <wp:effectExtent l="57150" t="57150" r="88265" b="95250"/>
+            <wp:wrapNone/>
+            <wp:docPr id="21" name="Picture 21" descr="Screenshot showing attestation required for the Superintendent/Chief Executive to confirm in order to approve the ITP."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21" name="Picture 21" descr="Screenshot showing attestation required for the Superintendent/Chief Executive to confirm in order to approve the ITP."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7417435" cy="1371600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B7F314" w14:textId="77777777" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="6D690A5C" w14:textId="77777777" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="559B117A" w14:textId="77777777" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="75C7290C" w14:textId="77777777" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="38E5104A" w14:textId="77777777" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="35F9AF5A" w14:textId="3B786492" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="20922E09" w14:textId="627F94F1" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="58C488A8" w14:textId="5578A546" w:rsidR="00CE2FB9" w:rsidRDefault="00370E7C">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251768832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25282866" wp14:editId="30B04021">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-845290</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167099</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="190576" cy="325509"/>
+                <wp:effectExtent l="57150" t="0" r="19050" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1500169786" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="2273293">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="190576" cy="325509"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7BA037F0" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:-66.55pt;margin-top:13.15pt;width:15pt;height:25.65pt;rotation:2483042fd;z-index:251768832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPTduIcQIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9PGzEMfp+0/yHK+7jrQSmtuKKqqNMk&#10;BJVg4jnNJXeR8mtO2iv76+fkSimMp2kvkR07n+3Pdq5v9kaTnYCgnK3p6KykRFjuGmXbmv58Wn27&#10;oiREZhumnRU1fRGB3sy/frnu/UxUrnO6EUAQxIZZ72vaxehnRRF4JwwLZ84Li0bpwLCIKrRFA6xH&#10;dKOLqiwvi95B48FxEQLe3g5GOs/4UgoeH6QMIhJdU8wt5hPyuUlnMb9msxaY7xQ/pMH+IQvDlMWg&#10;R6hbFhnZgvoLyigOLjgZz7gzhZNScZFrwGpG5YdqHjvmRa4FyQn+SFP4f7D8fvfo14A09D7MAoqp&#10;ir0EQ8AhW1U1Oa+m57k2zJbsM3UvR+rEPhKOl6NpOZ5cUsLRdF6Nx+U0UVsMUAnSQ4jfhTMkCTUF&#10;1XZxAeD6DM12dyEOD14d06PgtGpWSuusQLtZaiA7hr1crZZlmduHMd65aUt6zKeaoJlwhjMlNYso&#10;Gt/UNNiWEqZbHFYeIcd+9zp8EiQH71gjhtCj8UnkwT1X+g4nVXHLQjc8yaZh1oyKOPBamZpeIc6x&#10;Bm1TGJFH9sDFW0eStHHNyxqGrmBlwfOVwiB3LMQ1AxxavMRFjA94SO2QA3eQKOkc/P7sPvnjLKGV&#10;kh6XAPn5tWUgKNE/LE7ZdHRxkbYmKxfjSYUKnFo2pxa7NUuHvRnl7LKY/KN+FSU484z7ukhR0cQs&#10;x9hDJw7KMg7LiRvPxWKR3XBTPIt39tHzBJ54SvQ+7Z8Z+MM8RRzEe/e6MGz2YaAG3/TSusU2Oqny&#10;tL3xih1MCm5Z7uXhR0hrfKpnr7d/a/4HAAD//wMAUEsDBBQABgAIAAAAIQDWHn0d4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuXdJW6lBpOg0EmpAQEmOX3bLGNGWNU5qs&#10;K29PdoKj7U+/v79azbZnE46+cyQhXQhgSI3THbUSdh/PyR0wHxRp1TtCCT/oYVVfX1Wq1O5M7zht&#10;Q8tiCPlSSTAhDCXnvjFolV+4ASnePt1oVYjj2HI9qnMMtz3PhCi4VR3FD0YN+GiwOW5PVsLxCdfT&#10;fpOFV3oTOX5vHr70i5Hy9mZe3wMLOIc/GC76UR3q6HRwJ9Ke9RKSNM/TyErIihxYJJJUXDYHCctl&#10;Abyu+P8O9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj03biHECAAD/BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1h59HeEAAAALAQAADwAA&#10;AAAAAAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FA9744" w14:textId="104D3E7F" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="777408F0" w14:textId="6EE29741" w:rsidR="00CE2FB9" w:rsidRDefault="00CE2FB9"/>
+    <w:p w14:paraId="2D8EC5B2" w14:textId="05D19B24" w:rsidR="00CE2FB9" w:rsidRDefault="00370E7C">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251770880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A208C02" wp14:editId="18B36853">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2524760</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="184150" cy="328930"/>
+                <wp:effectExtent l="0" t="38100" r="44450" b="52070"/>
+                <wp:wrapNone/>
+                <wp:docPr id="427417709" name="Arrow: Right 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="184150" cy="328930"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFC000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="FFC000">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0DAC7D0B" id="Arrow: Right 8" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:198.8pt;margin-top:1.5pt;width:14.5pt;height:25.9pt;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnIv4SZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52k6ZoGdYogRYYB&#10;RRugLXpmZNkWoK9RSpzu14+S89F2PQ27yKRI8YlPj76+2RnNthKDcrbkw7MBZ9IKVynblPz5aflt&#10;wlmIYCvQzsqSv8rAb2Zfv1x3fipHrnW6ksioiA3Tzpe8jdFPiyKIVhoIZ85LS8HaoYFILjZFhdBR&#10;daOL0WDwvegcVh6dkCHQ7m0f5LNcv66liA91HWRkuuR0t5hXzOs6rcXsGqYNgm+V2F8D/uEWBpQl&#10;0GOpW4jANqj+KmWUQBdcHc+EM4WrayVk7oG6GQ4+dPPYgpe5FyIn+CNN4f+VFffbR79CoqHzYRrI&#10;TF3sajTpS/dju0zW65EsuYtM0OZwMh5eEKWCQuejydV5JrM4HfYY4g/pDEtGyVE1bZwjui4TBdu7&#10;EAmWDhwSE2JwWlVLpXV2sFkvNLIt0Ostl4vB4IDxLk1b1tF9RpcUZgJIRbWGSKbxVcmDbTgD3ZA8&#10;RcSM/e50+AQkg7dQyR6a+jwh9+n54u/qpC5uIbT9kRzq1WVUJIlrZUo+oTrHStomGJlFuufi9AbJ&#10;WrvqdYUMXa/a4MVSEcgdhLgCJJlSuzR68YGWWjviwO0tzlqHvz/bT/mkHopy1pHsiZ9fG0DJmf5p&#10;SVdXw/E4zUl2xheXI3LwbWT9NmI3ZuHobYY05F5kM+VHfTBrdOaFJnSeUCkEVhB2/xJ7ZxH7caQZ&#10;F3I+z2k0Gx7inX30IhVPPCV6n3YvgH6vp0hCvHeHEYHpB0H1uemkdfNNdLXKajvxSi+YHJqr/Jb7&#10;f0Aa3Ld+zjr9qWZ/AAAA//8DAFBLAwQUAAYACAAAACEAZxyhC9wAAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTEtIS4lQICQkpJwqiVzde7Ih4HcVuE/r1LCe47WhGs2+q&#10;7ex7ccIxdoEULBcZCKQ2mI6sgve355sNiJg0Gd0HQgXfGGFbX15UujRholc87ZIVXEKx1ApcSkMp&#10;ZWwdeh0XYUBi7zOMXieWo5Vm1BOX+16usqyQXnfEH5we8Mlh+7U7egX2Recf56mZzktpm9lZaizu&#10;lbq+mh8fQCSc018YfvEZHWpmOoQjmSh6Bbf364KjfPAk9vNVwfqg4C7fgKwr+X9A/QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDnIv4SZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBnHKEL3AAAAAgBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" adj="10800" fillcolor="#ffc000" strokecolor="#6c4f00" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49218D93" w14:textId="77777777" w:rsidR="004E154B" w:rsidRDefault="004E154B" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F3B38A" w14:textId="120C6B32" w:rsidR="004E154B" w:rsidRDefault="00D15993" w:rsidP="004E154B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C838C0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF830EF" wp14:editId="65DF684F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1219200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>595630</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3400425" cy="3395341"/>
+            <wp:effectExtent l="57150" t="57150" r="85725" b="91440"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1174914871" name="Picture 1" descr="Screenshot showing Sections page of the Intent to Participate (ITP) with the link for the Superintendent/Chief Executive to click to send the ITP back to the grantwriter with edits."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1174914871" name="Picture 1" descr="Screenshot showing Sections page of the Intent to Participate (ITP) with the link for the Superintendent/Chief Executive to click to send the ITP back to the grantwriter with edits."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3400425" cy="3395341"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="40000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="004E154B">
+        <w:t xml:space="preserve">If you want your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E154B">
+        <w:t>grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E154B">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97B99">
+        <w:t>amend</w:t>
+      </w:r>
+      <w:r w:rsidR="004E154B">
+        <w:t xml:space="preserve"> any answer, you can choose “LEA Superintendent/Chief Executive Returned – Edits Needed” and your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004E154B">
+        <w:t>grantwriter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E154B">
+        <w:t xml:space="preserve"> will fix and send it back to your fiscal representative and then you for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5863A5" w14:textId="75F048D6" w:rsidR="004E154B" w:rsidRDefault="00D15993" w:rsidP="00D15993">
+      <w:pPr>
+        <w:ind w:left="810"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F92355" wp14:editId="6F346EBC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1276350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>189230</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1771650" cy="85725"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="515927041" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1771650" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="windowText" lastClr="000000"/>
+                        </a:solidFill>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000">
+                              <a:shade val="15000"/>
+                            </a:sysClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1AFD8532" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:100.5pt;margin-top:14.9pt;width:139.5pt;height:6.75pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC03Z1AbQIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTUQoRKapATJMQ&#10;IMHE8+HYTSTb59lu0+6v39lJaWF7mKb1wfXlfn333Z0vr7ZGs430oUNb8/Jkwpm0ApvOrmr+/fn2&#10;yzlnIYJtQKOVNd/JwK8Wnz9d9q6SU2xRN9IzCmJD1buatzG6qiiCaKWBcIJOWlIq9AYiiX5VNB56&#10;im50MZ1MzooefeM8ChkCfb0ZlHyR4yslRXxQKsjIdM0JW8ynz+drOovFJVQrD67txAgD/gGFgc5S&#10;0rdQNxCBrX33WyjTCY8BVTwRaApUqhMy10DVlJMP1Ty14GSuhcgJ7o2m8P/CivvNk3v0REPvQhXo&#10;mqrYKm/SP+Fj20zW7o0suY1M0MdyPi/PZsSpIN35bD6dJTKLg7PzIX6VaFi61NxTLzJFsLkLcTDd&#10;m6RcAXXX3HZaZ2EXrrVnG6C2Ubcb7J8pL2caQiQFgcm/MeM7V21ZT+im80nCBjRTSgO5CuOamge7&#10;4gz0ioZVRJ/xvPMOf5k4g2yhkQPGckZ49mhyiEzFu9Cp2BsI7eCRVckDKtNF2gHdGeLxuCxtk1bm&#10;KR4pOzQp3V6x2T165nEY6+DEbUdJ7oikR/A0x8QA7WZ8oENpJFpwvHHWov/5p+/JnsaLtJz1tBdE&#10;2Y81eEncf7M0eBfl6WlapCycUttJ8Mea12ONXZtrpB6W9Ao4ka/JPur9VXk0L7TCy5SVVGAF5R6a&#10;MwrXcdhXegSEXC6zGS2Pg3hnn5xIwRNPid7n7Qt4Nw5cpIm5x/0OQfVh7gbb5GlxuY6oujyUB16p&#10;g0mgxcu9HB+JtNnHcrY6PGWLXwAAAP//AwBQSwMEFAAGAAgAAAAhANeC7G3dAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonQZBG+JUiD8JJA4U1PM2NolFvI5spw1vz3KC&#10;2+zuaPabejP7QRxsTC6QhmKhQFhqg3HUafh4f7xYgUgZyeAQyGr4tgk2zelJjZUJR3qzh23uBIdQ&#10;qlBDn/NYSZna3npMizBa4ttniB4zj7GTJuKRw/0gl0pdSY+O+EOPo73rbfu1nbyGe3eNyZTuqZjw&#10;2T/EyaSX3avW52fz7Q2IbOf8Z4ZffEaHhpn2YSKTxKBhqQruklmsuQIbLleKF3sWZQmyqeX/Bs0P&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALTdnUBtAgAAEgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANeC7G3dAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="windowText" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E88B8" w14:textId="4D98B1F8" w:rsidR="009147E9" w:rsidRDefault="009147E9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0275D96E" w14:textId="7B884535" w:rsidR="00DC67D9" w:rsidRDefault="00DC67D9" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E23063B" w14:textId="22ABD759" w:rsidR="00DC67D9" w:rsidRDefault="00D15993" w:rsidP="00DC67D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1170"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35713A9D" wp14:editId="4E6DD7E0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2009775</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>335915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="762000" cy="409575"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="657329814" name="Arrow: Bent 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="762000" cy="409575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="bentArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent2">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent2"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent2"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="008D8CA6" id="Arrow: Bent 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:158.25pt;margin-top:26.45pt;width:60pt;height:32.25pt;flip:y;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" coordsize="762000,409575" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMLcdMZAIAACEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqWnTSW15GVKFWl&#10;KImStDljFrwrsQwdsNfu13eA9SZNox6qXtDAzDxmHm9YXOxbw3YKfQO25OOTEWfKSqgauyn5t6fr&#10;T58580HYShiwquQH5fnF8uOHRefmagI1mEohIxDr550reR2CmxeFl7VqhT8Bpyw5NWArAm1xU1Qo&#10;OkJvTTEZjU6LDrByCFJ5T6dX2cmXCV9rJcOd1l4FZkpOtYW0YlrXcS2WCzHfoHB1I/syxD9U0YrG&#10;0qUD1JUIgm2x+QOqbSSCBx1OJLQFaN1IlXqgbsajN9081sKp1AuR491Ak/9/sPJ29+jukWjonJ97&#10;MmMXe40t06Zx3+lNU19UKdsn2g4DbWofmKTDs1N6CSJXkms6Op+dzSKtRYaJcA59+KKgZdEo+VrZ&#10;sEKELiGL3Y0POf4YR8kv1SQrHIyKSMY+KM2aim6dpOwkFHVpkO0EPbGQksB7Vy0qlY/Hs1hgvmTI&#10;SCUmwIisG2MG7NzzEPk7dobp42OqSjobkkd/KywnDxnpZrBhSG4bC/gegAnjvgGd448kZWoiS2uo&#10;DvfIELLKvZPXDRF+I3y4F0iypjeiUQ13tGgDXcmhtzirAX++dx7jSW3k5ayjMSm5/7EVqDgzXy3p&#10;8Hw8nca5Spvp7GxCG3ztWb/22G17CfRMY/oUnExmjA/maGqE9pkmehVvJZewku4uuQx43FyGPL70&#10;J0i1WqUwmiUnwo19dPIo2Kilp/2zQNerLpBcb+E4UmL+Rnc5Nr6HhdU2gG6SKF947fmmOUzC6f+M&#10;OOiv9ynq5Wdb/gIAAP//AwBQSwMEFAAGAAgAAAAhAPjEZNrcAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SOyo8+iLEKdCSIh1CgvYucngRLHHUey24e+ZrtrlzBzde6bczc6K&#10;E06h96QgXSQgkBrf9mQUfH2+P21BhKip1dYTKvjDALvq/q7URevPVONpH43gEAqFVtDFOBZShqZD&#10;p8PCj0h8+/WT05HHych20mcOd1ZmSbKWTvfEDZ0e8a3DZtgfHffWm2wYbZZSV+PHNg4m//4xSj0+&#10;zK8vICLO8QrDRZ/VoWKngz9SG4RVkKfrFaMKVtkzCAaW+WVxYDLdLEFWpbx9ofoHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAzC3HTGQCAAAhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA+MRk2twAAAAKAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" path="m,409575l,230386c,131423,80226,51197,179189,51197r480417,l659606,,762000,102394,659606,204788r,-51197l179189,153591v-42413,,-76795,34382,-76795,76795l102394,409575,,409575xe" fillcolor="#ed7d31 [3205]" strokecolor="#261103 [485]" strokeweight="1pt">
+                <v:stroke joinstyle="miter"/>
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,409575;0,230386;179189,51197;659606,51197;659606,0;762000,102394;659606,204788;659606,153591;179189,153591;102394,230386;102394,409575;0,409575" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D15993">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="637FF053" wp14:editId="44E2CCAE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2525395</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>12747</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4177229" cy="990600"/>
+            <wp:effectExtent l="19050" t="19050" r="13970" b="19050"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1485925079" name="Picture 1" descr="Screenshot showing  the link for the Superintendent/Chief Executive to click to send the ITP back to the grantwriter with edits."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1485925079" name="Picture 1" descr="Screenshot showing  the link for the Superintendent/Chief Executive to click to send the ITP back to the grantwriter with edits."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4177229" cy="990600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC67D9">
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C374E82" w14:textId="77777777" w:rsidR="006A4223" w:rsidRDefault="006A4223" w:rsidP="00D20AFE">
+    <w:p w14:paraId="5AEBD254" w14:textId="77777777" w:rsidR="00D84236" w:rsidRDefault="00D84236" w:rsidP="00D20AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43BE76D9" w14:textId="77777777" w:rsidR="006A4223" w:rsidRDefault="006A4223" w:rsidP="00D20AFE">
+    <w:p w14:paraId="65386615" w14:textId="77777777" w:rsidR="00D84236" w:rsidRDefault="00D84236" w:rsidP="00D20AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1547375702"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2495E3B6" w14:textId="705D99CE" w:rsidR="00B30E07" w:rsidRDefault="00B30E07">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
@@ -3949,61 +6434,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2FB7F635" w14:textId="77777777" w:rsidR="00D20AFE" w:rsidRDefault="00D20AFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7599A0CD" w14:textId="77777777" w:rsidR="006A4223" w:rsidRDefault="006A4223" w:rsidP="00D20AFE">
+    <w:p w14:paraId="5AE95DF2" w14:textId="77777777" w:rsidR="00D84236" w:rsidRDefault="00D84236" w:rsidP="00D20AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16A18769" w14:textId="77777777" w:rsidR="006A4223" w:rsidRDefault="006A4223" w:rsidP="00D20AFE">
+    <w:p w14:paraId="54072DB9" w14:textId="77777777" w:rsidR="00D84236" w:rsidRDefault="00D84236" w:rsidP="00D20AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA11F48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9962C2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -4710,160 +7195,233 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446316252">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1391228491">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2003577314">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1503737731">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1199244113">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1421828286">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15C8F"/>
     <w:rsid w:val="00017BB2"/>
     <w:rsid w:val="0003583F"/>
+    <w:rsid w:val="00086FE6"/>
+    <w:rsid w:val="00094B34"/>
+    <w:rsid w:val="000C538F"/>
+    <w:rsid w:val="000D4D69"/>
+    <w:rsid w:val="000E1FBF"/>
     <w:rsid w:val="00117EFC"/>
     <w:rsid w:val="00133E30"/>
+    <w:rsid w:val="0014319B"/>
+    <w:rsid w:val="00150584"/>
+    <w:rsid w:val="001663F8"/>
     <w:rsid w:val="00191F9B"/>
     <w:rsid w:val="001A0911"/>
+    <w:rsid w:val="001E1BC2"/>
+    <w:rsid w:val="00205096"/>
     <w:rsid w:val="002104A2"/>
     <w:rsid w:val="0021768A"/>
+    <w:rsid w:val="00223353"/>
+    <w:rsid w:val="002304AA"/>
     <w:rsid w:val="00230EDE"/>
     <w:rsid w:val="0023174A"/>
+    <w:rsid w:val="0027244F"/>
+    <w:rsid w:val="0027317A"/>
     <w:rsid w:val="002A0FE7"/>
     <w:rsid w:val="002D55A9"/>
     <w:rsid w:val="002E0E8A"/>
+    <w:rsid w:val="003122CE"/>
+    <w:rsid w:val="0031292D"/>
     <w:rsid w:val="00331F68"/>
     <w:rsid w:val="00333488"/>
+    <w:rsid w:val="0034209B"/>
+    <w:rsid w:val="00351098"/>
     <w:rsid w:val="003627F3"/>
+    <w:rsid w:val="00364FB8"/>
+    <w:rsid w:val="00370E7C"/>
     <w:rsid w:val="003B5C32"/>
     <w:rsid w:val="003C6FBD"/>
     <w:rsid w:val="003D2B80"/>
+    <w:rsid w:val="003F71F8"/>
     <w:rsid w:val="00412556"/>
     <w:rsid w:val="00441EE0"/>
     <w:rsid w:val="004532A5"/>
+    <w:rsid w:val="004633B9"/>
+    <w:rsid w:val="004633F5"/>
+    <w:rsid w:val="00491D6C"/>
     <w:rsid w:val="004934F0"/>
+    <w:rsid w:val="004A21DF"/>
     <w:rsid w:val="004A3571"/>
     <w:rsid w:val="004A5809"/>
     <w:rsid w:val="004C1C19"/>
     <w:rsid w:val="004C36A4"/>
     <w:rsid w:val="004E154B"/>
+    <w:rsid w:val="0050311D"/>
     <w:rsid w:val="0053654A"/>
     <w:rsid w:val="0054113D"/>
+    <w:rsid w:val="005925D9"/>
+    <w:rsid w:val="005967CB"/>
     <w:rsid w:val="005E01E1"/>
     <w:rsid w:val="005E1B65"/>
     <w:rsid w:val="0061017A"/>
+    <w:rsid w:val="006152D5"/>
     <w:rsid w:val="0063053D"/>
     <w:rsid w:val="00637902"/>
     <w:rsid w:val="00667926"/>
+    <w:rsid w:val="006952DE"/>
+    <w:rsid w:val="00697A79"/>
     <w:rsid w:val="006A4223"/>
     <w:rsid w:val="006B7CC1"/>
+    <w:rsid w:val="006C0CE9"/>
+    <w:rsid w:val="006C6B49"/>
     <w:rsid w:val="006E2899"/>
+    <w:rsid w:val="00710691"/>
     <w:rsid w:val="00716441"/>
     <w:rsid w:val="007177CB"/>
     <w:rsid w:val="00724DEE"/>
     <w:rsid w:val="00726A5B"/>
     <w:rsid w:val="00741C6D"/>
     <w:rsid w:val="007840A1"/>
     <w:rsid w:val="007C175C"/>
     <w:rsid w:val="007D098B"/>
     <w:rsid w:val="007D150D"/>
     <w:rsid w:val="007D576B"/>
+    <w:rsid w:val="007D59E1"/>
+    <w:rsid w:val="007F58C5"/>
+    <w:rsid w:val="0083768C"/>
+    <w:rsid w:val="00840010"/>
     <w:rsid w:val="008412D0"/>
+    <w:rsid w:val="00846330"/>
     <w:rsid w:val="00861018"/>
+    <w:rsid w:val="00881272"/>
     <w:rsid w:val="008E5536"/>
     <w:rsid w:val="009119FD"/>
     <w:rsid w:val="009147E9"/>
     <w:rsid w:val="00915D24"/>
     <w:rsid w:val="00920B69"/>
     <w:rsid w:val="00953459"/>
+    <w:rsid w:val="00964318"/>
     <w:rsid w:val="00987BDF"/>
     <w:rsid w:val="0099354C"/>
+    <w:rsid w:val="009A1939"/>
     <w:rsid w:val="009B510C"/>
+    <w:rsid w:val="009C163D"/>
     <w:rsid w:val="009F683D"/>
+    <w:rsid w:val="00A05F7F"/>
+    <w:rsid w:val="00A3638A"/>
     <w:rsid w:val="00A47680"/>
+    <w:rsid w:val="00A65D65"/>
+    <w:rsid w:val="00A778A9"/>
     <w:rsid w:val="00A8338D"/>
+    <w:rsid w:val="00A974E8"/>
     <w:rsid w:val="00B04EBB"/>
     <w:rsid w:val="00B30E07"/>
     <w:rsid w:val="00B65B36"/>
+    <w:rsid w:val="00B820A2"/>
+    <w:rsid w:val="00B84554"/>
+    <w:rsid w:val="00B86346"/>
     <w:rsid w:val="00B97B99"/>
+    <w:rsid w:val="00BD40EF"/>
     <w:rsid w:val="00BF5BD7"/>
+    <w:rsid w:val="00C201AC"/>
     <w:rsid w:val="00C27270"/>
+    <w:rsid w:val="00C47A13"/>
     <w:rsid w:val="00C64421"/>
     <w:rsid w:val="00C838C0"/>
     <w:rsid w:val="00CA6028"/>
     <w:rsid w:val="00CA7185"/>
     <w:rsid w:val="00CC6705"/>
     <w:rsid w:val="00CE1559"/>
+    <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE3459"/>
+    <w:rsid w:val="00D0757A"/>
+    <w:rsid w:val="00D15993"/>
     <w:rsid w:val="00D20AFE"/>
+    <w:rsid w:val="00D32892"/>
     <w:rsid w:val="00D32B93"/>
     <w:rsid w:val="00D65C15"/>
+    <w:rsid w:val="00D80158"/>
+    <w:rsid w:val="00D84236"/>
+    <w:rsid w:val="00D973DC"/>
     <w:rsid w:val="00DC67D9"/>
     <w:rsid w:val="00E05B05"/>
+    <w:rsid w:val="00E200F1"/>
+    <w:rsid w:val="00E40294"/>
+    <w:rsid w:val="00E547C5"/>
+    <w:rsid w:val="00E57FB5"/>
+    <w:rsid w:val="00ED3BDD"/>
     <w:rsid w:val="00EE1E9F"/>
+    <w:rsid w:val="00EF3061"/>
     <w:rsid w:val="00EF3F19"/>
     <w:rsid w:val="00F15C8F"/>
     <w:rsid w:val="00F22E28"/>
     <w:rsid w:val="00F77DF9"/>
     <w:rsid w:val="00F86B7B"/>
+    <w:rsid w:val="00F91E80"/>
+    <w:rsid w:val="00FA1909"/>
+    <w:rsid w:val="00FB6024"/>
+    <w:rsid w:val="00FC4362"/>
     <w:rsid w:val="00FE69D1"/>
     <w:rsid w:val="00FF2BA4"/>
+    <w:rsid w:val="00FF63CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F0E60B4"/>
@@ -5441,51 +7999,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="603880426">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.egrantsmanagement.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5763,72 +8321,72 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8B26A3-3535-47C8-84EC-09D6BB8603E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>913</Words>
-  <Characters>5208</Characters>
+  <Words>968</Words>
+  <Characters>5519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6109</CharactersWithSpaces>
+  <CharactersWithSpaces>6475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cross, Kathleen (DESE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>